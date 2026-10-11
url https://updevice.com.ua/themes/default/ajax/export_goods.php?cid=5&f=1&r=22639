--- v0 (2026-08-27)
+++ v1 (2026-10-11)
@@ -14,469 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1201">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1095">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005758</t>
-[...2 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
+  </si>
+  <si>
+    <t>silver</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...340 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -490,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -973,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1360,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1480,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1672,62 +1555,50 @@
   <si>
     <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
   </si>
   <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -2068,104 +1918,68 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...25 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000009134</t>
   </si>
   <si>
     <t>Лампа LED с магнитным креплением и солнечной панелью RL-150T</t>
@@ -2239,59 +2053,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2311,104 +2116,86 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
   </si>
   <si>
     <t>000012832</t>
   </si>
   <si>
     <t>Нічник Moonlight 3D Printing |RGB, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nochnik-moonlight-3d-printing-rgb-remote-/</t>
   </si>
   <si>
-    <t>000013057</t>
-[...7 lines deleted...]
-  <si>
     <t>000007360</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y1 |BT Call, Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y1-bt-call-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000007361</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y2 |BT Call, Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y2-bt-call-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000007936</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y3 |Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y3-track-heartrate-ip68-/</t>
@@ -2440,245 +2227,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2905,59 +2623,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -3043,59 +2752,50 @@
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3115,59 +2815,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3314,59 +3005,50 @@
     <t>Фен HOCO High-speed hair dryer HP18 |110000 rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi11-tablet-pc-10-1-hd-android-14-2-4g-5g-wifi-2-0-5-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
@@ -3670,51 +3352,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5e44c5d4e7a83365547f155d4b6c21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84d2ba57f808c7fa8f0d48ec6fc7b02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92460bf7da3c50878908fbaf21600473.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9158ed48ac3fab5cbee81f4e89bee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff648205f0eb35f252c82ca97da730aa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d07ef0a683e0137e6d14928350a3b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c624c2a1da56bb27a4dde5f8d70d347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaec7e93285f83da455593c888255a98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7e83d3b9fca21796dd1c56816772a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164ad6c689fce7c1b9c0e45f40d0fd410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de08a40c89b143fb018f37697916c6f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1861517fac73f3d91ee62b76d3cea4012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de62cc37eab8e7849cece689963b6213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc632fc3be54d87289a805195c22df5b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904de65ec4e712ec9e2649f20a3e0b6c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050df919109bcf9f2b4041d8f57658a216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6395f7967c6f7b3fe7f476e08fdc217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88882e8c42066745f4883ac358603518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578fa24c49ae91dc755f326800eebb219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c407fddfd1b45b9614ee63ac79e443820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb6b495a8336172acba40cdf83335e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60a4b1939cec47a95814ff9a6d4eca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01651d458f6a2823bc554cc0a715da23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a205147e15748727e33c622d2703c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9831e9ab51b1614f27f84385051700825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e73b6e39d837794b721fd4666e206b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67278609e66b316249e9d71a41de36427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92966543a8a1d60d21b59434ecba6828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63ddcb7823cae8bc36a1c541386ec029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08499f317c600b15f205479898db372e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8279db788f37d2cddc41047cdbb293431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7d9d37df96a12fabe74317f77345732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83e3411f084c68eb1e6d504537cc8b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d47ae4208c9d1afa5fbbd8cbba6f534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce3788ac6bce980e7e64ee1b9c46ae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89994f263b3977afc655f4670f46b89836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a2a47008cf896232ed94ce4219e5e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68aa10179d9f252376a18e1a4a8fd5d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ff5741f901bc44da46828b3fcdf7139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb2daef07d34ec6f6adca8e140d6cd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef71c6334adc8428cd799ed4ba523041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34f2627532e0c5e3c9fad1e02158f742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ccbf36a4880bdb7d81c49e5fba6b543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833e9b439421bc606bb4753039184f744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc15598a0a8fd53fdefc6809443e0e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdcecf469ea23c0aaf7ce9ca25814db46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d2f7c536e961d1852fe061618562f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a23a1d5401e45d1d09974fd473d30c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40103c28b93be70cdc853d9174dd4fb649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa35ebca0a03a3ff2ea119342efd99750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917453eb33eb960345de634a76529e051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8cda2201eb89330220da35d8e3cea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e79423084cb81d2b2f1edfadbbd4f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359c4c423132eb13ad527d299a3d8d454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575b7f3be93d6a7b2adb3db79256d4655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1edea8a191dd9f1433882945c75932956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58370e004a22447acff1111fff678daf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03852c89acc39c6469bd1686209a038a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1d4ba3e13ce96e4bbd145e71afe1e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3ba56c830af2c90013bccc8e6b69660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ed66f4826c4b613d2d72123b1b4f961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b157f03c9fe6ea7bae5a147120931062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b75ffabd66739e8d90a224e5b61ec863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80e16245786b9b5f306b60924ebd0264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321fcea0f9f73ce280498bf6e6949f7965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa093dba70f409642d65b4d45b3be966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2011f9e11de129009cdbe372acaf067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8097bb87d8c88e8f8a8a878d0713568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a31fa7f3fd44ccf3bc1b9c06d7aca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4bfaa07c1d352be3654edb641c64b770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305ff2d3ce22a1065df8d1f4919168c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90f787023c042865a3f6c50ff7022e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24510275c14848a9c1bb2c35dab2030573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb055c333bb585cb9933ac9da84fd874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8d7e2049aaa94372274384eea51ec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4aa7b436325f050edfe4a2f4ae10876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf751971d08c59d5888528ac85f88bf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f643379aa7d2053b9e09c14c5d75178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b1d4dc87b1e82260716784cfc88c379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f5493899174985be1e02af2f6c08580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34ea0fddf9674b0954bae3637f715b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96f1f0e98adf31969d4f323c7db07d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2792abf3772f135d5c3ec3b7df90983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b8b59eadd33479b2caab936e3a08284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b66779911cde706dedd39b2d7b6caa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b0f97e933f95fd15d5028a38bf38286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2512691885b33cf7763a5dca0f766c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b7339f0eb923cece993885b7a135e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1723db820253a6f17b86288df93cc0289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b9acb604877874c4d14c5a940a4cb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40917d02806b42e344b7df18ed18e8991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46817f64cc8d3272dda174bcd7e37ebb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0eaa3dfed6444f91cc0d1e057d00793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08015214aea3dae8b42a2e76bec2ae5194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d1328612a0d7f973598ca491a91cc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e6e563bd72572d4516af7fdb6325096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6ef626d1b51914a8f9d2cfaf2f50d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1937e9e8302b659fe701af0e7ba5c7b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f433267f00f6981f949ff1b3b48d999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04941d7c39d03ce4e75963970503085100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e8fb10337dfe9dbab2d9669ee3417101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eae41c4496ca685632324d28f1cc16102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d9cc0b02871097743c16a385e6444103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5a82c24a8cd4595714de61820b80e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561ae28a375a723668ff8cfa49f7cee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771f8d6df047d9df2433271ced70698106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3beea912bb9169f5a296cffba3d08ad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaee2e4cf8c7166cf3818394bdee69d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e393c6774941acabf287d8b69c746b8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f167269a26c4b7d1ad820bb97d3df110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b1962b7bcf4e7a8f67209ada8fdf9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ffeab05bf369fdf4cde5e66d31fd3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fcc25d84ce52e707994868dfb3fdf1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724290336aa87900c5b2959b7cc3c9e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6c4aef2097e247acd904ad72ed078115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5aabf617b6163da102a099e704ac6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3101de3fff3f7c207de8daeb7e5f5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab61334db3f10043a235d07cc91c42118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8d25da58372bcb57404f7b803f0e0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5d6aee69626172f044324ea94c772120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2bde4d2d72e50644a98bbc27efbe1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43480c2a75aa5eea28fa700aa3129e93122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10699be1bb23a73a9c8174a7dd9726123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201a86a96837314806a896bfc01349e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9f1239aa87b0a7392d5350c9244fb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4c7f8fef754dac7b57fe7fadf4cd0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29721535158a10b19cd02376d1b4b3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd5d3bce9c80eb41a7bdb514e8d4de128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1d9143497789007282fb034de18d3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce573e9b5c5af7eb8c849652d36340130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c7582c8a2f76b5f278583cbe0bc67131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad12228933835ef10f5be5c0f8e3e02132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc97a402095cc8ffa7511cf1e8283be133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e776dfd39080eb4da5a723ef5e1a842134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b5fcff37ee0015959a2287f8e3118135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d6fc2b127359fc412f8ef76de2970136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd56c4bfe5012a802a394bc8b60542c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789af20b545de4e747a7439441c9d408138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c5bcc0085924b8246f40323b8b9a8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e12a66d14061dd1f2fe720d9ee436140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886bd6859c50ab9cc319f5147a38c47141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115984d7af32b0e36639ff6056c12d0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2ce65919747e5ca627d99deca926c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d48a6c1146445440f585b8d3480231144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043421cddf77e7c5b5175156f11b9b0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb9d2db74e2892d0abc77ef5703268146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db4e8e08970158edb1af54112b9b5d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb656b9b46ad1e056c56c67084377306148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411bd158af16ed788056d6a4976197a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce892024f1980913a5c684ad5d211fd3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3f1ad57672a87b110636470c0b647151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416a02b35144305364cbfb373c63824152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880aa9e2db076ec985cfdf237e069927153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac368fb01ffa2c5bbd3e6adcfe971b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41587685676d396ef6d3ecc6fdec0ecd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad190109fbd1e2aebc17b76e1623a5ba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c16eb0b80d5d3b855c27dbd9a84af157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2bf75adc9e8d7e0c2269157cb646b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09a3df9e263a9110ad39198646f968159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ac88ea0b36002a344e4a3cf1b0083160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13989fbbd6fc1b798ded14b2dc2e813161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d2ba2fd521aafa531dfa39373ffc7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3a5b26f25bdf6dca69710313963a7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23142b47b17faa7df5e1d0e25d914e2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c73766a19810c70a1db58620248ef4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7012da46c67f2814e589250555922d0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbaad9f0e3e30ae51bbf30b87871e7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147631332bd3830d8395dcdb9b54c7d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d360bc481e0d99cce033816285223d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31d444cb19d4d1dee00db803937b63170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525bc8b13d3293b263173c8212b0a7ec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd998246fe13da174284e7fbc6c70a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9e9030cd00999fe8fe972f47bdc62173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec6041bc2d1f7ddf9e7adeeaf247de174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9355ef2656f4e79ff2e8ec394f2ec1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582af15a37c5c0f4b4ee1bffd8d30a99176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8fc5ff7f0711631ddae3c1f76159f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153b441f8648d0a1e0dd953587ccab6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4983f1556985dbfc4a7a3f6757cea06179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18e9884bf70108c3d048852a4255ab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5559d9bb31a90e313df053f9acca1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386736553522a7d57b747f372ddb3e65182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4a0029ef1ccbbe27a2e4b2935089d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791265d59ab2e519ef551aefcf967c70184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9fceeb71c0d05f6595029ba2e1521185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251227802084333cd34ce8503a41810186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a035e8aa964eb77a837996c4759d40f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81404539dde89494759417c546efc655188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d00c3c8e6a06d8d33a4e63b439b9c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e6e6cd9cbbdf7e9fcbd6a8bc47ed3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0319f932c2b6f2b7503e79c82c696f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317f1a14a6d84d9518769f96fdd951d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba0322411178eb21b7ca5d68a77a76193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940da9bc30ae32fb6ce0ef86e3f7020194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208bc3fc97fce315445b3bbb490a91b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb7b3469ec0728d400676e8419cea2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25387fadb809ee36e3857bb0d1575add197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f21fcf6e9eebc8bed87cb6856f78b8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33faf6787ab3a1c7a11aedbb61a336d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda8fd08b647c23394257400d92e4fe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5d9773227a9e3771ffebc17bd0fa4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca2f2ae4afe89bf61c38ee40ce76c4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719fd04ec3710de0c69c1653bb3c9b9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24838ca7e03435c6087f37d334364c07204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432ef3d16f9c6a81a2edbca227690b3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d0d46b50b1ea4acb4f29da978df0e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adceb8a4c53094f643bc07bb9eac2501207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d319f2c54aa9795cabf773c89a638a3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb18e7b38f60a484ae7d73669c0440209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802663f4b7ef3fa469a192fe205dc052210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa44e5dac2c044f428aa40943552ad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4ea6bbf91bb5f2377a6867c77d475212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44fa3c65e814afbc44f76163cb3188e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc440fb18804a157c1c6e37cd781cc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009dda7dac861f5902801ec5f42866aa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179865ecd3c378658681cb6613006b68216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4b7fe73a47fca33448528e87b33a9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675d3df3d72f6454e3752d01ad5806d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bee9c3660f59c0c006fd987c4e830e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418cfa1be0dc0ad1a253abe3983e1bd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88312a39cc67173a2015f76630b99c27221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2884acf0eb2e27c0847205995b1cb2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15b4f1430ef02633f517743b831beb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765807c08de4d08133dc5ca06a49510224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e419b45294de032d40e47b4c22a1e75225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214f3bd8995099ea83aa70ae1dd6e97226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a181ee514383ae437661c9f28b34437227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd3353386d6f672f2392411d693063228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a74086eb28765da8a926d9566de63c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fadf0b631cde9617bac3458ed276adc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5472ce8e91eb5252f54cfbd89c66e6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac74de22c92abc915c5dca6add4cea232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b2e090719d5643a8d776874a427a3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7a4dfd9b0caed25708d8c20e21876234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab824d5b9eb43788a3021cb9967e5a18235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a06c37ad3d561281a03ac3974db0f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24aad3dcefa3406cb47bc687ba78981237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e405f7fff0a44cfff546960671720238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c10a27cac9322c016d80c860b1cd7b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ae2d68d6f40bf8a9c63ed97427757240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310f8d8dd7336617706e56483eeb2fe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed670fd566f3992d2a9c16f9a676995242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5fe4c3d7d0b1e377d8f96bbfc77ad243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f29e642cdb358d42ee5a4f22797c2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1eeb9062c32d241b2aa8c2e9d043e8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871cb0a02391b7764db43ee550b1a09246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d13e05c800d00e19f2f62dcd57022247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2653946255f27151a71fdc7f7586b6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071633569eef1def1aff8ac2e2f4385249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbe922a460108deb1f2822b4ccbca1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e81ff1e4fd089140d67e442ec1870d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd03fb0e9d8ab4b103facef983ce6f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bba77d9b12bb892dfda03d8a73da73253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a851463f188b7bbc85f56cc1aacb7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc84e5dd8a6bf734805fe4fdc8e5d17255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc606529407c8a8c4c3e8d3d8b7f3a1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ba644963ca3b2da4d42a850acee44257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1dfd8caef4fd083860c5581bade227258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974f302f3d28b66db3e345fcb0815a0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf0db06259119d19d2de319c706a09260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d508b03c6b321adf2787b181e841936261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d36c02e7fdbf43ff1b34d56c03005262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c0c9db9fa5827a8238cf0456c7946263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143b31aeabf530f5480fe58f6c288b0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfdd48c74614b85c507f0cbb270ecf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352a3cff72889761996c5ed5b0510b0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3f32ff24a1a231e1c800e70e1fb69267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c9c4955139d9dc11df2d9fc5e9013268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba496b1ceaa4f5de403c20bf5feda4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2eb65b9cee8fa591e402aa61cb33c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84240b2d6c0717825488e97569447587271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb454d9eb8e458979998dde1a2ee699272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa974e97f4639bbd944423ddc7596bee273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72eb278bb581c5ac7b4df9f0909b093274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57957e09b9b748eed859de95bd7e50275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd8d426ecad9781689968f50fd3573276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c7581f177c75b050c12a398271859277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49ea9e86fd43437456c1699a6558fa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76693b940312eaad4872067abaa88ad0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b02153700c1ffa1bfe2038f316d09d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95fab9c8e17b0e6b581cb1bd264fdc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff489630809e3a2b6837dc49e965b5b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc2dfc6022d75bf6054a069e6b2553283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017b98165e9891a4978e2c56755fbb4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a71eb884e097be1c3bcab80ee79e1e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785a65f780dbc46f52bf093d45ffa41286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea7b1a10ddeb681c80f7997d5e55d4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd3ff5e25dd74794f7d7c4c6467272288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418fea71a570267f7a6372551f28207289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc67f6491bf25cd3a6cf721626a8030290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478d56e24e6b57d03210c7999bc07f4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8866117494346a2c1b67dbb8faa57c0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ba4b2bb351228ee55905506e147cb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed91f7f9601fada2f629d4c3927c78294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425cc8273895e55c234a83794b20af8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5dae64fc5fddd44c0afb599364569296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45101d65b361730c36882b17bb1eb11297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a530b5a3d289b6b60f00f7599351ce298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e44c1b9e4bef9a9e1ec9ffdd43404299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ac33563f24fed3eae182dec986c6c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53945b21a6dee350a0a4a1bc566308a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3113bb024acf0dac44336d57404f7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816bb7dda77246696c5a5b4a05637c39303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13205888421a91fa99671c915a3484304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc2857959c11826bceac9213168819305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a22eeed849d176064cd714e6001d4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e453a4116bab68b946ebaed0d1215307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96bd9615beb9bc4c83f27462954e275308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8041e6ca068e7fff29be37d10415c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696446aef9657835dcbd7ae25fa21f4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df42de7b557ba3d0852eebefc83c094311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89df5c6a5577992960636722cdb215312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd11312c252f81b6a4ec0f62d7ef61313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807834e705a620cdf5758cb30b6ec524314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f71ba9b6002afbc073663dd18d6299315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc3af4501b3b36cfc3ccb7861a680b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4b85040a5b6e4c8efe503f4547560317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7035466b8103b34ef4b162d9f078ba318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2eee2b212ceed61fc9f00454e8cd31319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2cac88b0f98ff364f9cb9bd47bf62320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f961e1b0196cce0c37c8cc7351ec480321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1b88f6fcde233e17981f6709ec5b7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696065489b5219c3eca17d0201a5069323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532fd2c748840c9501e9ea592fbeb11324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce1d49952baa9b82c928286bc912a8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe945398435ceda3061866b48bd70f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dabb7b15c0dd69cc1467c0237dff48327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947925906465b03e72cc4f486e087e41328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628300acb9547009cfd73f99d4faf35329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb9e78b9af5eb3851ec71625f49a60330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92f60f734be61ab7b6ceecaba90b0e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab413dc8469fe3a7cc161a9f1f7513332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52286c37ab3dd2708f6ccf2bdebd8d07333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645393687613d676090f8837c83a8c2a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceee536737be53a6121c72b9cd99d1a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27d2899a3166a87cd92bee97c4cfff336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285f9d6d1e1bdf6a597a0475cfa9a8c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503c68515bef77cff580db5b6393012338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e73a636d631dc1e6f6be70b190381339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd4b88a7e0047bd4705b7220d88629340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f4131c4b6b3ecef3d17fa4aa74c66341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3ff8e0b9f091530f3764c699f2f04342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26351a11a42543667dcf1348806868c0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550c1fc7a4fd2e46a9b4da0025a0721344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722847aeca299d17888f6f175d87cc3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11203fbc14bdb883fdae89f3adf71c7a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195ff64ab554b0a1e1664d79f1e2aff347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87884245ef2aa6a6e76dd4f6ee06f1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c26e2d1ef1c60d8e1af30368e5a76349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b024330663b999bee17ad562537b3c8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c1672dae7d6a182ee79ded4605b38351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48787b844533ebced1e49548938c61bb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de74b3a2bd00d5a1d71128eec86278c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff0d3ab4fd5147979053fb5e6ad798354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfff17b3c53fd5e89deb559d3496eab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2cc8b2d96dece50b40d65e10dae4f7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcbfa35b2034cc361cecb33aafb58a7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d183c7e738893854fd783f58c8f0af358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde160c80322fbca5b38d36400247119359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bff4717493620e49bc63f293913862360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45300d84e182b1ad8c16f33a9320958361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9813bd3b20ff98871f13e8088c726362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee60d0a8572b20b80b7aa5b8319a91363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea0fc14640e1dd5d3ed94d10d8eb37364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c470eab264b6f7541d7acc17960ed3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d7f00bae76319f367e131f0530e5f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a725caa7904c9b91252750ed65e1f5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4711173673d24e28e9f28c79cfabf6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901cbaf90af28f0691bd20827bd63bdf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ccfe595357cce4c573ba260b62040f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d2ec7675c3944658b2623b4e5d007371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94905f00e61c9482fbce3dffad292467372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78e1f71b4e72a40694145cab6431e8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2fa6d8fb7d24630c70c350938f63d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd87796c179924406f1e0a57988a802375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601e16e87e8ee40ccd3c77d6e2a920b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec59dc9768d5838d6639a3648eb44e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d4a8318b776631998cb36488cbe8f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31be55c3576018edb78f2eb40b7d5d5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6326b3441523ed1dd370208d9ba75e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e104a6b1edd981519e6a32756b4ad41381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04be657d2b33f2866909bff6c7335f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf95fea284b7977b836abc14df8dc6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364c158ca52eee2c91df052fffbc7b8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ca70007bd2d504865c1546e457cee385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eaf6c1003c7c06d3d912c8f3ea3963386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d865198b6cced72bc74c3e196e698387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57efdbdb8f14a51ed9b71c5532225381388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341b0f6652ee96e49ffd3795b40951f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1f149d3db6a1035031e611104671e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bcebcc5ab29ea97501d817832c5d07391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8271001da6f8f95abb126be94c1f8d5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037bccc1c05708638d5bb2cf0dea0bb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295634e3d706758a56e5b954131b5cf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc080b6a9450566ff033cb06f88290395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627de818b6a29859dc5df06d9443d35396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c360fc18a30d14fe815271728ca18397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db02e5766b70ab1c7da5f4cfe5141a8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5d8d375d86b3045744a506c9dadd6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b384f497f96dc23b266dd63b8d59f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634805cb6d6cb317bf18d24f0bad8f6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562dae70cd668e9b9b7ae41eaed4d56402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2b5842f3e1f52ca418c1ef33db85a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a0b2e167cf0537e6e3df8bda09027404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeba6f522e1fd35bbada6f6f42da77d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf046a00b0cc5d2972c82316ec52a06d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fdb296b056227c89f28e7ca0ab51bd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa903eda25dfc9d9502e51fa6e1bc3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe3a26a9bfecb62abc8f4d4ba5effc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162cfafb803770ba60478eb21212de55410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328be74246f6f0874fb9c58c587220e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a5ca727a55188ea27860c22876217412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7fa7a99be085c0f0dfb3a86bcb9ba413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738f6f461f87ade1c06dc91e9289317414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952454b628bca07f556ce83af92ae013415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c994c67abc01ba31ee98264e0cbe979416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d10e4a7dbe875c6caa19b29dc7443c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdcc76ceaa12553df73507c22b04fee418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5bab9d376a0b1e42726a0775e78139419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153cccda5d7301a53daf2a3841e7036420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd522968a9d66a8f1d4939b9b3de64421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cf614aac45e8ffb2a3f23142a0251422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49e856afdae561516c9f88c7e0c59e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06517ae86444be018fc145ec1d53a1b6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ff8516ff6d8f98a26033bfd3890ad425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01cbc686061871c112bf2f1317a326426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e122d23d6dba574ff56fe70b33018427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e71fd5319c19250ebb094bc52c251428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3f405a57816999894212368389468429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f15aae729c4931fdcc02597cbd2de3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3cd3666278f43aa09ad4a6a504c257431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3059ea494efbb9a1c054d418476c0f9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b4b2c9e1e5de5b93100c0b0de37fa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f49165f2b68a88d8878a92bb3a0a8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ab17e104bed59f46d926e80e896e8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27cebb05f3675944251de6d69bfb9d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c04a10b4f0e1834367444a5a344b8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4cb6c236be17e7a72f5c491dba0f4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dde42eb66b041204e36e94c78a1764439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f64b6e2b671bd4ae7f34b91a9d733440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8fbc7a7858ce23f9b69a0ad1b20da441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecab9b6cc9236500546d88a6741371b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96407f38be9d4614f97ac3748ee96d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afdc605802f3d0151496da57417ddd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63d04478a137e2e6e263b2f9ec5333445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791d946978a169f9cf34ea6c58bd00d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00df58c2592abda0c0ce66c8ab2585a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5ea20e3baa1f6c1f1539c1d75d49f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6b75df4e8a9a52c2ddeed83e753d8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031153929d9cfbdd3384760ed7226a1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042ce129644c0c38a7dc128a233f436451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e4a4201b5c55bd65eec2d4f63d197452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68586c011885db477b644e0e38f9cf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6ce18fbb18d6de45e6668ce156374454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1c22b8b39644f5cc4b820439a267b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b21361a626a641ddc69e10eb3142c1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ab35066f84ab9e2b2746e1d30c821457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85463c87e5c5d6de7ae06223bc498e19458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d11b9bc77af15038b6b2a6c4d2135d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8df17cb062264583ec6d333b522d6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a49f28c8a1961577bf004cb0284ff6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4fd73b01a85d809e6b3f3201efd67462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6b52239d5132977759c85caea2193463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594e8590777b9cb3c678453902428eb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d03ced9e99714b71730667fd287c8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eaf20b6965ab8e884c37e9a2de2686466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795285724daca34ed16f32ffe5f6cfb2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f789fe82aff686fd521e474b957d8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbbe84aef59b42b18daa05706f55b1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d82c86abed14cc5b67de4049b3686470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051704d2d5428bae41a48a14a281a93471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8db345356e45351c2d076f98bfe809472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6454874fdc748f6382bf2561eb61bf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd1db3a47cec118232e2894e3deecd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b18fc57807bd9ae8e02147ac20e331475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcecada371c781699f5a0cd456ff86d4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af2ff0b3ef692499ebdc26cccdcc50477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbbae28660412dea758d06db6d7e41a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd675e54509e236da542d79a1c49905c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5f76da8a81e77945f9f5357fa74a2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab9aa4d6f1a7f7dd8e50a5f44f927c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871bc443df84f6a1d69216ec2788ec42482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4965cfee2cf391aa6fe55e23770c6c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba9d62bb626c7dbba404003012f9ff484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3f4e44c41442461638d8022a3d7e7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6904e19c6bccfa52a6ca266502fb210486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017c15137949d634c097ede645dea3d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a662e9a3398a2152cbfe2f4f3f1fdf6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07dc9bc624529c3bada5399b4c025b9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880898d4a5b57c7cfb9b5c7618171aa4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c26d233ed571391d1efea038126b4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f77dca97171b0301f8dac2108e51a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafef5f8e92e32bac02d11851132cbdb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b49b9301fe1fdd79828d5cd7db2152494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dddaf9f582c2aa89328657be2c8b80c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5b013f079bcab1432bffb6a05cd59496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89196346e3282c240a56c55d7444357c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5096efe2920d1f2f63c889ce0c3c8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b32e554e6e0387cf573e4310e74825499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffbf44c094dfc144019029341dd925500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0fa99d5e6c5208801ecde7e97f35dc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede5ae3c87ddfe8f1bb85248ac9f92e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff8b16f59de0d2dd4d8511091ef490503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc42f4548755cb52d0e1536d238006a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a14f6221a63d435adbc2f06c7b2cee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242cca81442b4430ea9683bb77b34333506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42142bd68c892da03ad47d86464bdf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058cd8d55091b46bb656f29d730e4d29508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc2c7f0ffe0ffd69b89f38f479a7d4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6a1cf6cecb53eb0f89f6c4a223f22510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482e18edc01490d71d4fa7b62748ac5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ed4b890d4d7ed8577c9fbeeb3f520512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad21d3f10a9e5bcd2807680298b0c5d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5b37dfa5bfd3c1cd45ee04950c07c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1befac1061e409f2ed1a10f06bafe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a00ec481ee79d8bc884afd1665f32d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73ebbb2b12ef4e204a4f61d654567d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1108239862389f37cdf1a81193f067e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0499455f955309b3b51a98b8160423519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a1836f7ffa71ee0a9559b8fd71df6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9afb6af91fc30771ae37ba95e97db521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a33dc662560d3b06c24d83f3c9b19e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7296c7e75f2f964cb1fc8371104c2b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975128ec11801db2b22313f2764eb8c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d965fa7e4e851990ca71147b4b9e3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901dd428467728f3c42ee8bdfe4213dd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c8913c3773ee6e7f3551f95899dda527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9d28ecd11196bb630b3e739ad8f15528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f79eabd846620b311af827e5f00b8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185fd3f688076c0bd892ad4c305ce39530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577cb978d825f7bacb25747f49747ba531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2244c239d2f9966d25cc35748adbd28532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaec3427c48cdceaa7e3f89504006bf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91adb4225d0ebd16e540eb143ffff1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba4d905fd11678326fcf5cdafc3727535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09e5b5a2413c88b73ecf2310592fd0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe2ac650050ccd1cdc8055c485f79f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584f7b6b3a147007ef7093149a2d4d2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fded988595e9d5e2922ef9227e9de6e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd30629507a8f84ec2d345377999347540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef5bb97db4fa6697165abbee26e53a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21c359af9ec4fb874187bcca6a0d87542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69282d3b6277cd0dae86e8c03090954543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3337712bb749d610ab44168dd3bc34544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6f308d025e212617f310690977ae8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218464d1b5edeaa1405a21b4dac3191546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52a47cbbe416a8f9d2dfaf2a011aa4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296b9a3828dfe3b26125a1191f7c382548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c821e2074e84655f3bc124ea7149b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa902e532e3c4d6b5c11d099582646550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94423c1c5dd02bed0074a4b49ac3846e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4775c77612df0f80f791c9eab4d2668552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366b88f3b690c9fad30cb08dea452d6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee391e75c510515cb0d7a466bb68d1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210dfa48f9f75d96a4a5b499c562f299555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd76b6e027d8beb1ea15f6a89bb5eff556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45e9b78ec207a32757f7c1f9305a45557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63895ce3cbe1a866d470db90a73a53558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762691f435c15a555be5d26312f2c90559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676bb4138c9ba66aa75a65af6800bc4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c9601ea2bef5e8a2009ebf54e82dc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26ebf2f36b8a2b836123982bb6b65d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4511c63629b9309e8e3267ea48089563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619a47088a140b376d2c9e02a2b453b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6c308233b63874dee182f7b87aa0a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f28e98e12d8b0b9a1f87f9f566837566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7569adc6525b143ea078369981200567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0884ab7c3dc46c8ce4d0a0592921dc5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43048d371559234c5d8152f6128028569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd827c411e75ea92ded9981f4eacb6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d37fec380ec47a67b866ce08e31217571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb918464a6410c45735910d4e6992b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b284e34f900abfc474d98afae33561573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472840946c76de7cd355b2d22f40f1f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08f270717622d27f1618f141972b05575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9738aba2862e011faf8f06e259c06d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe583c78ced65ae39ae82c7ab9df20577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed510d006bab4e0b06d3fc9c3aeeaa7e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b79800f89d343beb8487f7195eaca9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88665b44be4dd40d9af35098d69debcd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204938bb8b5c07d84bc189b96b42e643581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d3c5cae8b341a94d19374e1f650cd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbd573d46f3c2afc4a9fdbf0b1f787583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8eb2dacc02748706076b48a61f3c25584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f1e69da406da99b1ca06e0d3693cf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705abffd8115f5bb5e84ccd8e2c4585586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6108549f2d1c33862d5e668076da7b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821208c3727f56bfb3527855f9ffb35588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a2c893aa291b257abeaea17ec5307589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c4a8f3b13322ea048f2102074060c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734037068b0945a6640d2bd87454d45591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a54d4a9dc6d6b25615075f8b9fe929592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dfc41f4b43a504413e98aa1426109b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bee0354f0b5afca1d4f8d167867541594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1969c33f696d5384be09c746bb1541b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104cd4c03217083f250d2e6c8048072596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925fc3ceaadec4efcf4f8c22b2c07f27597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead06975f85a4a6622a94b5911e0529c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a06da36a67d4e099580d29017b1157599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44497986e3ba84f08750239d998ba3d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0d0735ee4646d70391442e634ab8b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f2b77ad9666d51e84222fc049200b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a00aa2fa9e658b7904f351b89b2f1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5043dc65f5566667140f46d977b90604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ceaa88bac17b9d16c80ff584f8e447605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b4419d93bf76f033406770d1ab0e8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6d1494bc1ff4519d4dccba9782294607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a417ce2a198bc0a2762c0484dd8754608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb9317ebf9b0acd33eca6665c15722609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09dc4858e57344c626a932c45216540610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690fdfb955a70614faae1be4f4ae5f5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d47b61f745a9fb908ee67034d747bf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9aaf778ea2ae8092f8be66cdb4ac88613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa66bcfb7b0b68f1d42a66f112ba35614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16695521a1e7833bd85417c1bbc5c6f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39e4327a2f58ab19a80da1e9daa286616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db480453e810fb25812239aa2bf302617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137be72ce86f9869d6f70639ced0e63618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8a5b0829fcfde5fdcfe6d59f3ebe3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf7ebae01c5b7937a6661195550444620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b257e1fa37ee9224785773c06824b6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f350be731f0357e335cc593a66dd61622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d59dc05bb88b33e77eb5fe9d447b6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a16adadbe99592f352a80c884697c1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a5009b780157779b0d21344472a25625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd07f4029f5fdbfa9481acbeefac188626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd7b533af9097360dad70e08e9acca627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1bfad61ffb324f1ecfb5c9da8a547628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947fa332da039d8116362c263b6b78ec629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91775006e608834e22f1d859798b33630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee5612a57852f674be4c6fefa2f72b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9989a6ef87caa96df57c577abb7f9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b3f3c8cc3d5355ccdae79bdccac62633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01d47c083371ef47cb1c6b6c7b4873634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41660e33bbc1df8d50b86031fed604e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b568bb310c92a31bbcf96b18c9540a0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eed97b977563cd5af08e74e5138569637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4e2be6a759bacf9f5533677b7090d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b545c11ee1ff83055c42d7323de9fb3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38242b2393479108c0e8259b67af6b4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3057d5cb5b5debb10f38a4131bb08641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6490095a43280ee8151e12c6ddfcb40642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63174246f0899732c2f283af8e24a967643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59ef8a22a24bbe2820925ec82c73e0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84573b8e70792f296a4a5b3bdada6499645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16607fcb6dd4fbe6e1899feadbe62abd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6da29e611ee155041dbc8650312e1a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0acfa57324e7081e99c57f8390a7016648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63c39afdac7b5ae114aea29476d888649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c4748c536b18913b2f8fe9204a969650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10a1707a4f598d26e51800b6edac0d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0d37f2110c55f2df858425ae8edcd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c3a624984a21b1cc64bd24234d60b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc684392eade747f1e62bbfb1515293c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7284facc19bceee69064c57d9e353655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2e47f3a0df7dd4dfd49058ce289a4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa53b23248a3c9ac0a0db36c9fed64b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5f9b781cea5e8cb39443ac24f8512658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf5fcbb9244df4a014e4e3da7cb973659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a81f554e69e88bc952007cb889c57660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2c5e410eaee4066c64fd0bdc3e63c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74250dd8aa7975f096bf56ddc77ac0bb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb17b3d6d5df3397ca502c3963f5bb6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b0c837918d96f7dc6a67864bf4a7b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393791d5d0bdac2289c2327d380ef8c8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1c37bb902189193c7abdc02a48c7e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213a728155e8cab280e2ff716b3a4d8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbaafd1e0db537f9074c8e5c94cf599668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb93a907e6514ca125d51e909ced39669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042b5011090ac844a1bd39ea42148a3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910dfcc48a72ed4cc5307241be31b08671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5523e90d7ec8d6a21400ca94dd72a58672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cab6198d51343e83a2b8b1cdc98f3d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2d8d163af9eac28094da1ea0becb6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e977656b5bb0e916465131ef802cca675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b603a6c080e10d58e0812add2ae68676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51db54bb5a6666d5866a8d27bafa4d7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3458b54797805412c8517ff11fadf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53a15859c769f38a39076e1e3564f8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ddfc7a9a32297c41024df430a6e6bb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a1ef018123a02049c364a4ae6d599681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea434cdc256433dc817144cb6be466cb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51b7029527590506f1a79ad8b64747683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c01ff3626353f093d8febb902f2e7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980981c9721970d3bddf1553d5e3bd1b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92050e0553997614e7781fa8f56d6539686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af7f200adb508e72e3bfbb4b31f2ed687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3639ebc60538ee62add1fe4466a8183688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434a927fefc95b95e678a1d62eeeed7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fccef6daeda69e96ab09efcbb651711690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3443e0dacb9094a34d3a98bfec287d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2b8d137e4cf190d42845f6af2c276692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3ce2149458ce1f9c01104c0c64733693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7523364cacea831a1837b3cc199ae694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d70ccc63ec3f1873bb9dd082b48f8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3190e8423574071ef88983a0affe12696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c6ea0500aea294e356545ece75b47697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0aa080a421749d98b64b48424dfd28698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29f417eb0b9024b53a59041cd14745699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432eed57866ece3273af34bd34d431e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52156473c35b8a79a9766523b30f0c0b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f812426fe8875ad555c46493d909527702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fcc8d720deccaf7773adfb51dfcf64703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf1cf8d3d704e5410a02bfec9873f5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64419cde574425e4b1fe0626cdf982705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4da92a8aabedbe8fea4a018604c8f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c19fb0cf881f96a7c2716f857a96aa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8ffed23cd22286f8ccbc4f68d7789708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3fa4e82ff258ff3ce5906730716aa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112341085d55d96ff0c9aa2dfc120e88710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3a82677000d5db11a99099cfc91a5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b76625630bab9e032161252cdb911712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb405bad676d825f7626daf746f952713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185ac1f9cfb847beba093b8deaeaefd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f73f5356d6f568d15c4c74bf762ae715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810cfc9da816b2fa64dcf68673283eb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366324ce4e0b1b809b8409d9646ef4c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f82287b68b1f766084e59cb6353d84718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a0f82fafe4ec9bdd7059d67592ed1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b214faea51e04c62ff08279e1348b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19e517dd137598bdd0d3761857c2af721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7b7e2c343b8862315ea598e356486722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20887e8859db55985993806faf2bcc59723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e944fab23e9d3e7a67bfd13ca43a4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4620d150e2c0548c96db26824df95725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0e1d64c236d7652877bfd675cd2de726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49761d401948d4824cc7fa441639cae727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70422b47bc26b939d1400b82c0a00f14728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c430964920049bc4342c56c53be555729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765426021bc2c455cbbc30aee541df5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1567a445673f389341d02c4e6361e5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058e3aeee0061e8e24c2bc3dcb71529732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0def17b9cda058a612239c7a91dd2f3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ac92422a5bbae3904495fadb82dc6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde7fd0c57258116ce3df56c87454ce735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82022b9d1945adb4d7193b467b9527cf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6aea3864541db4aa39b9012211c666737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54975fe1ffe236e8b744dbfecacde4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59d164f2755782a84aaf53a4780595739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b6eb9a8fbd21781f898b81c2dd0b8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fca7df521d69593a3aef99cf88e194741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837828fbbb28a9016d0dcb27f0d832ff742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426541f47f6698ae622f86d70225c64743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4d8ef16d8e1d1d9f900a26eaba121744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b869bb00f41888b44f94279d36da8a8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398196a0825cbd1bb97042e68bcb260746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45124bb668cdca816d864d3f272c7cf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bcdce4e2c99ba91065f495072e0155748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ea716f51afa5e6038f799620dcc91749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b097591be1f1b7fb60d5dd28f3323b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a43c4220a9ad9b57ce72d26cf25e1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75eef55093b39d85f7bfb3ca9fae9c5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8f543665f1dc97a7c2ad12fe76263753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b066f1ec78ebf4825cdea0458c7fc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6824819b3c8c2982b664e35dbfe9af755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603a991e973b0de6bb40a50d9383099756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d57dfa209d754c5745971bc75d996757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a645941611faee6e97d4dab0ead9db758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee3dcae6ebd74aaf9cf63a8af95d8f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268fe7f0d2bce0eaf910612a70478ec760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6acbf7a3510c3c2ded2e55cf4568a2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9bbf580a809a06c6a439deeab27b48762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66955bade6c0cce71dba96cc697373763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb594e4ce68030db56c3275382b1b27764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca18a580a7231439e91625b551ecc94765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653834f9288b55be632b6ce3bef130eb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc082d18072b420be56d987fc8136992767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef60c38e441902014d46a64cf4fa923768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714151863c1bf2c54e5fd77f1d481a93769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581973b982d21266bd0c6a71fcaa1c3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b52b687b1b38171310727a22cf3c12771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4602d81896f8fd69a876dd4fdf1b14b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019282aab082a61ab2700a1930c40f9773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03418016cb6c72fa83605f7270a57159774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb11e95237ec01cdf4fc6ee5fa8333775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206837bf7277ea1b94ee9bd0a8fbc75c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba74574d0fc38457510546107baaa3777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347f10fcd6aa7555dbbbb0b36e520ae778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4afb877ca5415cf420666056d23fe779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac17f52d5aef25a3f532ab3da942ce8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50524cd4c11b8d7708da5a492b1e632781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb5efedfef48083bde78b572f8bb31782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b1e0e755829923eac38ce465f247b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2f7bca0399dad6c8818acb8d94a04784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb07fde91cd1daeb7763de906c9a48785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8659707a290c5d537b3649800013139786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817f9cee0d17dc7a2cd8cee352c0ec5787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583992771c951d3ab975d335e4de755788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af77fba43c55bf597d1fe58bde4d51789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb482ac261bfb697417f81342fc26dc790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c66e4d5d0047addfc4d9a35808a8c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0033fd0757cb6204fe5a839842476792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe019ba385fe1acfaaef598e88e9853793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761b9326b854126eb3ac85557fc1fc2794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd30a94c764c1038e90051a478accde795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120c12663f65e893cddad48707a4429796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f41bf7d423c01119daa04962b21682797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167bc44e41883e22d3e570700d628bd798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cfb6387ade185d34a0d668d8a982b1799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb0a1e9598c66ad7fcd2f25986c080800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733d289bf751d108dbdfeda7b00ff2a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6343586bb50178d94cc8165c2755d0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe27fbb485c82f509d4a79177269de4803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6ab2ee43fdc12b439b6cf489db5d9804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b66beb67fa097fdf6fd0b1963f3f5805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92a91fc5773f88ad904e2021529840806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec8a85750c021c6e41ebbf94fff220807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3370c1d172e150fe2b3ab43906e466808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbe7781c8cd80ce9177bd437489cca809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75e3e05864c3562f818167574cffec810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5b8a5bc5984e70ba884be04536bab811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b61583bd3e6f82a16d81312499b953812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace9f6971be0643b001eb34152cc22b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10af80885c0f8911c4ed2948236f50b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1235ab1bbabd6fca295ec6db97fc040815.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2dc2f25b2653008cf60a7248ed3e521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78599e214628046c6a7971a67df405622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdee863bfa63508ddcba5857c36cc4f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def33a2b98db8e6273738c26fc2167bf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216bfc579d539abe2bfa2c176d8d2de5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007f40f42e1229460fe05719e9f22b76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adef20b8bdc6023c29662c23818c5fa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21c60306920a44406ec547a6a35f438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29012fd7a24340505f91a69dd3440029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7f1196e3cbdf7a7ea25254149f8d310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6da70d96c08b5180581e6ee75f461511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8128c3c7bb94ca6b61192a5eb90d512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c704e82b968a79c02140d3c175704313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f20560646323ca572e356bfc5c56cb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae688a8d1d11570eed273816410b8215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9dc077bb9da3a46abaa0b41b101cb416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247c096b85ced9c3a92e6bf4f48ab5817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b818011f4dc679aa1f6dc2548e28c1d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9cf31340fdf84bac8b9078acdbdc819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf01cf5b38951d8d05aef8cc0c8f49720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f886b39913d23ad6050aede95595821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c8bc7780f68151290138553793c5122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b7b9659a42856bd884f6e4079ade323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230946c37612f2948ef6ef28145b48f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90577d6965f3a013dd31763bc5f764cf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f29f675e36f8690de5f60d2f285f926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a46cadbb4dac58086ce3d1046c462c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999e7c425984130eaab3c644c17779b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e733dff3e02530055726efef1c3d329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71901835ddeba40a38157b54f704047d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf2e7e82ad977c339f5fca09bd067e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b5eb40981d9a0e87172c3cd8f801d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3bde048d9e8dcbd7f72baab50a2a033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f212dd5fdc807af91bad4896e2be6734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e4d3770ac45868888543cb4ace0dc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2bad0fa556fca7cd82beb7f02b73036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d368c85dad0fe73728a74222a4a9f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271f6c528628b40f6125f836ff4700b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c6b28fbdff46d00c0e901727dfcd539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830bcfb655170ba2956080d5871a90b040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31276fb8ab9e6b8975d90240f6ea06b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41388ae1e1a9356a6674dffd78f99b6042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bcbdca9196768ba7ddda2232ad0e3743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4eacbf6996d13f49b819085884ba144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20b3a18aae5ceea1ecff6516f858b045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d9798573ab1ae9743ae8710a7a54b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22082ecf9c90ebec0601ec49d7da66dc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7c7cc7e2233dc7c50a6e04e7b9b9b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d895e805552db37d665aa6059ff7d3949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d69f5aa9b9a8c93fc0267121ca062450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff8a6783d904131ed8434a7a5e02c251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4c306c85fa97f5c5f829cd7b9231e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d7007b58b29ed0a8e83fd4f977fc353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8592679416910b2be97a17637fdc39854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecbe7204b6459f8b127835e7e04ed8355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f725ed120ede17de607529ab5870d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ea988758ec4c7aa26ccdc3cfdca7357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93b8c37c42a87e1145b1b5c085392258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44fc68bf1adda9628bbdc36bfa6ab2259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9f7bbbe7f9bd99acd1ac836dba4a660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b30821fc11b642389918f09884d3d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a41a6b27933556df00b626044bce2562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbc5f2a59edcf03b45e9a7f77ef8f163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e72f06b388c413d5e7069081edf8a364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358ca8812d1112b7c7644cd075d3b0865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16330fea4a145b7281bcf0840bb24266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bafb06a2aa15532329e9357349cb5e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b395acc023b64ea990c2a6c8b5d69f068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af517826e6476587e608e06d5af5ab069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8b82b61cf8b029a690b42216f835870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86924b86b358a52f376ce6bb297bcf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853026f1bee0540f251355dacd9b0be172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3873cced75ffab0244503127380a773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2452f0ae2876095e6aaa2378ed87b474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5926698f263ca90604ac49a5f9ace75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d410cbcbf1033c420ec666dac489976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce8e72c45e50d447e4c7527cd7a3ee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a221c48b62b6132ff99d14edc095878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1a6427ac92b466a5223f201672e1b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6994659c32b654b51873b6142f9b780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ab0748b602bcc0d84aefb60249be681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1df6279b5ed5d64b18c7def63dfdc482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d486e8f1b9d48872da41b38ffafa02683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f66f39d41f5e0517bf12c220202fe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef850a3339f899a52619e6a1c6b0ddf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92430fba92cd644e06e86baf5dadd586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24feebd272fe11805859b8c770b6b22e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587c3d27cbc80802d8048eda40e25f588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db750a19ce479c88c9a58d298af8f3f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b633c0c955e193b3b488597cb920490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99c19004368adae802897ef7a2700291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d1a7c82476c6676994329a79fb94e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6a7dc98ac0c1aa63e3bdd1324e51593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702264a0721f7696fe9b31ab238838194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5813e5cd203535add8d5fd54a63072095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006dd20fcbf18aca063eb32cd6ff35396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb52ed3436b8ca682e821c5e1df69497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30550e256b46d8721a912d3f6085b098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e8e9d604610330391493d4e68023899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1135c60b028530812c9bab1d06281100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c490ea3e7b93079375130c4f2875f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2a1279eb2d487a151d255686be440102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd84a96630766d8a1f6cafe91751d94103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ea7861351a2d6b44b059e20d07edd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae839df902ee2dc7786b357cd77291105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca57c389932ba3339b925a2b95c4b23106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1301bf052e979df6599d27ca68099e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09493b923f596cc04633f25bf55a66a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce395018849164f367c4710c1f9098109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c4dfdef3bb5d6270f083640a0f5d4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d6998fdd2210c751f3f87d5b30f3a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c5906557bea49d37598caa04ed800112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00dc5d46b4f51a6e2267fbcc95e98e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496314672e19a240fcb9931e2c97289114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53853092b383cd278303d7e1443cb564115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f0561c3f72e51ffa36e9e2397d696116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af29d332b7c2bc0a2a34089d980abf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd67c7db12b9b650e879acbd4a0eec118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e534ff6f036c47d044ca7c3d758311119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b838b5502380f52fd23be402f741e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec7b90051a9d7fad3f76aad775ec61121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfdc8b714268cee8ef62f52dafb9182122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92e8c0c2b556d05d26d4fa3d3bc588123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39bea1516f4c75fd75d4fbd47ee0b3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f24f93ba6958e1e1ed88673644013a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454408de5e0a30257ae66fcf4d2df1cc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad152ba5eb630ef564df98a7b2fac3a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844157bfa492b842455a7517fffc8e4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9ff73b0fb2526e953a71727190376129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1dea5d4d58be3b8a792ff6399ed932130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae46c4b3baf762332a370544c9ab18131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d614ef98e9ba331c489bc544f6448132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992d68b4ed8e6b1ab3b57fbfa5d4c7f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a218369299ce28725d2cce0b940faf6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55416dfb307a8743835b34f0c61aa8e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e16999a0da707dd76faa1cc7f990d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed8f16542a83cb0df275c5a7321b84137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807f7fec72ad995c773cb8aa831678d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0c738d44a30309192d208d4e703eb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e35dd37e2436ce9ba3c9bb889f4f0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2dcc4253a751d0e998b60934e94213141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3956134d002efb34a770f5182cd41142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418d9732aa98c9e163107cfa3c76b8e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3a455a57cd870befd864f89752484144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b7e85e6c41c66483ce88e2d442b49145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33d9d2cad747677a4dbda213e7502d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740425e226f0b1082b0ba6039a60de1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715fc019ce6c4d6f5ec5745ad51ec43d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e4e9ef77f0636fa6da722bf08fded149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e63b5272a01db41eaef6b4729c3c24150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1f356d3ed25ab8b68c3604d4f4033151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae3eef4d35b494b0340207352e5b31152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23a5cd7ffe73c36329f37c1a70aed7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2b5c550d3fab5466be8b3c232dac3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d420e7fc9b3747c20a8928de21f9c0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880d64ae0aac3acbfba0276a8365418156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f54c631fd26313fab627ef0df29ab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32c1bfe5e7f210dc7f02881651fa8c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806773f04e8ac1ac3fc64a36ca94e24e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac754fcb9d7f6266883844ab76fc777160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027a9a2aafc62960c119712b4a10a87161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be242572b3a4f646772546365e9f9260162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff4ec618a320f325ccfd1b00a2e9c1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0d4b96c93b70b0b14ddba1bde9c6a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b9351fdb1b68f4988b2607f49e065165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b11eb4983e414742b9f37b2549b58166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f550b8d567ea2281269487da3bb526167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279fcfcd17bdadcf73d69df0065aeae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01be177631904e9871fb109020ebcf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad456e55b71bf32a8c529ccbd34d5424170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6048848b2dbeeab49bdfff75762587b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48081f9ebbc73f057d76218ed0c652bc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd376258d5ea3cf291c9106b13e5bbf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7535dbddf9f478c7c327d57dfa87a0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7231c659e87f1a64685174c998d365d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1784d0c30545b35860038231f256a1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4fa3a1f50d8ba70007291bed556772177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5290e8a082c4ce29652bbacdcfc40178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2e652513c26231f61f880ec6802a2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fef66bcc01cea3e428054ffaaa233180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd506d3bc231a65bfc5feea0650935c8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed99738133ac9ffa4064cde740992b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfbc6c14536b85867ea2b6af6939a10183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745cf6ede152cf6ce7905a1441386b4a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa6b27eaf9ebaecb081f513b06587f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5335f9fe1820c9930a4d2a53b4420186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0710d97bd2b604167526878d751b9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635961b6661be759dca637c23476742188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15cbd87cb9b6ed19d89f6567101f8a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2c6faf86d5f1d947e23ffef4ddb63190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548b0e20420edf9e88f791a4bf0e532191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcac5f88e18b578069f2168a8fdb3f5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dbdd638ac5ad0444922d48a32ca12b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335505fe91127978ac798715d687e56d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f994d42a7abfe5e20a5ccdb6df3b7f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183a6262717078bc070fbfc4163fdd2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff9de750b11e51e0f1204af5fce379197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c02131737b93f334502b5b91bacd8e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318a5d3d4db82daaa50a8cbeb64bc58199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0759406475ac9c1921bd10c10684ac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f242d156a71609f8e6785da3ff48c30201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d054960853ce699f6f0a0b650899f01202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7b515575904f3901bab30264ad799203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983aff81de11459d4a8a841c45f8704204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee372fea2d964291cfb834c5beb033a9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435bc36425872ef49a37878f4c55e34206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec54063942d9ec3dd3f6aa63dffdf7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257443baa472915951f458b3423a73a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17332b0e033416aa49deb1b850c6b064209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9cd71c5624050c4533cdc1c77f0e94210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e469578851c129c4f5d5294b1319c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf7079b569ea9aa93c0e51b7801a05212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d77a061c173830d4c2ae759b9ed252213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a096fb9833a8eaab7f90083e9d97fb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288dc29ed94d6b57e20d16b0c7f75d35215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425264af16d9cc9e18f2b9280ffb694216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483599d244ec305993cd77e60fd5d82217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d60553d24fed070aa2abef96e1a522218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfbcf015944ed56f654ddbdd05bbaf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f26f9e334912a14bbdf8cdf3432b9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637d61fbc2d8ddb6aa705a68df46654221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5537583f02983b23f7490c96b2356222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136759e36ebf62bc1d2ba9c3ad24e4cf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd184faaf7757553ce132fdd532987f2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bff0f61682e8fe340ecb45001765bc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e63a767566ae485a56ade230e73ae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18543d754cc9b2f2b188fb92d58b53e5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8dd91bc631fcf74e000c36609f50d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2630e57700eadb0e61bea7f431529229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4215c9ba403c6f65f738aa2140582230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269326d5d31668b761e7e8e6960e354231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc11ccc5913a4744f20aff9d360b5e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1746ca9c587c3c8ec0316482a62371233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108ca15b6ab72b8a5d044fea1fc0be0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489abf03b87f67c6efc070a0cd370c49235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd2024bc298ba37584d5a4acadb329236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf9a48ec301c8104b22d8ad8ea0f8f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eacdb35cae80d64e33f600da28caa7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528eb7303498b04adaf28bd88e1b9284239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e45219c4312d1f9f64960fcd2b49c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c41b669fe645384411744659e9739f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ece1e73acd1badb63f5d7d419f494242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f028a16609ce372a411357e6e8e15243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f07b7f25af4a678971436337da817244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7a93675db9b86f66c5668c6a4365a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0756197331c8bc33bf4bf0b672d3b1c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cbed22f3a56ba0593b069f2eb1053b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1751269a6cca5e7543f279b3e2581be248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea5a2b69960939d1ed18471eded798249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f66ab479710a09788de0ae8ca77ea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56b18d96515a1c69e7c7b7646557d7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f23339f368c3792e333dcc7eddac2c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ccadaa9ba9434cca3e2749ec807f5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d30aa54dc8602845a2f3c0921b4d3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0cfc0864051f722a1cf98361e27e08255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14272fe55398452bcaf8893d64f8c98256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593934bb3ef5294b9cdb9f2e7d6b467257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f48407063212d395324ef9fce15c94258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13284a9940ca1adff8ccc901a074875259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919b302526e7aeaa4fe17fd54ce5ab4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3700e73a769474c520c2f42d44be8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3c93b47951afbb101f530432207d9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc636fd6f99a5067532ed03cc66932c1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e28309724f1f137393c98df5d6417264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167008c6817a35d3c11291d8f9901da3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f62e87a2e471483bc0c415ffbee4ee266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0ca59af52d6521860d56f28ac93aa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f726098c3736992e0d97069f5a636c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71351fa0d752873c3cd42ee34e7b8d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834241b62e71abe4c9afa8e74fd99cb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cda247c46dfdd9b0763022ac68ecee271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b9d07a3d0140b2229385a4535c0e3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696f8c6c2de3a16b5b0030c8f294dd6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3c865d70a1b5b3decde840c14e838274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cba239c48c426c5be7c7be06090de8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e027fb922b5d13f7113b07133e22a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874af3675004108aa6dd55df83f141f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649fe8c6912d04ee28a0ea376d82a0b1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65677a07342fd69b3dd9c18442629201279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3d92c21ff93a8433d52298ad9724f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d62d49ac6bd8c30401a559e42c7891281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0148597fa485130f00eb7391932fcbd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae478ce5d787750a3b9b82e853ea5f5c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c0fefbae5e198df3ead2eac3dc804284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800dac9359937608d947547ee25cf02285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81576fcbe46c2515aa30356195b95ee286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c6d5c7f09bf319ce3c60e3a9ac9db287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f6d280c965fb824975a1fb7eea7e01288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865fbbebd24727b06da2d9489835c410289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0879387e1b04a1fd75887270b97c8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909223beeaed6514a6055026899de9b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6032ad9073e3680fc787c62766a75dc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89abab2afbf115393bba1a23da041880293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39611ad2af6c5f2cab7c587d8610d88a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f7308764c68b56500e008e02885fb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984cd4252b94dbad4135204ee0571c47296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01629201f07aed1cd82b3e7d457fd7e5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ed7c42b7e612168be25ae68b9bfe6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480016035f2bd4abd2ea495eeabcde06299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56521ff243cbb3582cb18325d9f2d8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9da8619c2d04595aec60410cf652ff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf5bca7e07175f901c08dec19486d1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f375c376eb6a3ca6310131bf395db2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6fc042a30c7a0785fe5c4f8370aab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8376b5ffbe3d0f51d9d3b50b0d4bfaf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f886df6f762fa1d2864935cd26018a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf2de5e338cbad24e8f72e547222a7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d6c8414a0d26bf7512222f336d873308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39fc581be110f7a87504f18d375824309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596c8fabaf02c4a1dfa6d2f3e5cdd0f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437bcea2d5d5e1486704b0cd224505e1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c1a3fa44a96625dbe9ea958151cb7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7318dda2d98bfcea3c6a4c8942dbd9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086386398caba69dbb0bc43e065e36d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2002acefeaa8c1fa55d73bb5866eabb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb72a05c366d6e266a7b257c4c32cd2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956030d532ed6dfceb4b20c2bf5bc90e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a487170d69a08202528f25fce7f4ca318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c5f433b73906f901d3f9f54e1319b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc603c1e30b6d7f7b2729a4ffca1a4fa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585768b5b70800fb4b79c72542e69a6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9de62012d5deb285cbaea3210f0fc3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7730391fbfda5a1403dd90b495e78323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9468975122888dfff1e6fa30e167d0a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94630edf104bb86d5e9f3938d50ad90f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f762fe1f643df7c16d54f9c2fd208b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e3bd2681e29f958fc9d5e0f96af2d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353842606dbe15eb619a910a079f66d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84116bf95b611558a9aa3fe887c9a625329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d43c0190ab078f332c477a9f55db58330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7e2af13aa35aca4d64c6af523acc1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02690501cd112e9991fe6fc65a5665d7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873abb979f928ce79634bf82c9d8897b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c5cf8e5886f989791be885d503c1e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd96be8f6651aeb37167a643c0a29a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f837c3844316cbddc83e09f6b28571336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eca450b190bc71d322d97e9e84b786337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24feb94c8f5f5618a6e06bfa5b4fe9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d41909288c1fd2a6c92fef026c6dbe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91b7aed6b96a02197533da97b88410340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4ab251c336da1d78732444444c212341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bce74574b64f249b7485e294c1af6c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1aabe85f98b05ef50f8c01a97faf7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0981263f33be96f9ff28b4bd2936c38344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704409a2f31305687d203f049e72be2f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b701fbb21157a2f4bd4c4c5239bc2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055de5814a65606e82be759c2df0f738347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7f5123944bea68f617e3ea328015e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f50e058de8630a601cbd0588e6ed26349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7eb2d82400eddd299adfbb04b0d0f7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e665f4a634d3d3978b18dd0197a09351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8fdae3dacb47e1f9dc7ed7574b5266352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209ccff7b2e287abd3cde7e7fbfb76c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ba2792226ac5a0f4f401076c26c26354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd0fc8e73c5609c2c7e82f5c7b981c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf99e2c8a2cb7d86bfe17e1cdd4ae46356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13c91b9e5f865fb6db55d48223d8c7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7decf795e044880f2f5dc7938575c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4bf8b242069be1db034b82caaf82c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33e7c1fad200d8b536133748a2a2d1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe3a9cc09c9efef51f2155fc337f1f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38482cdcf527baca8421dbd26677e632362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d097e227a7570353d02a59304d28e17363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f3c4f1dac31e56265fe0554d897cf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7701d68b1c2b4fcb2e44869b81814365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36b6558ad51090821ccedcc0d95c4f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52826a03450dba6be6d0e317500f7e97367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16746c7c566bb72d2a811e10b02f68b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93aa651814d86075b965874dd66c1ab369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388076c2d0914d806fa03f8a75540e1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae72bcf78be5b26ecb4e781eeabdec371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04485dc790304084e1ff0cf69a0206372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2a22b613d34cc9942d79ae519dbd8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b6d342c33606059bef6a018ed2c6e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d3438216fce36a92f7e6710606c34375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f822cfbfb7c71ac52b71293247e734376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0b9956f570c12403a6523881c97ec377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d950451f397cc0a9190641db7e141378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8802174962b89f5df49adb05fdc0976379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46800f5d30330a93fa2947835d74ce44380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce6e74de25d102a0d03bfe1542cc79381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c80dd75b74436fb4ce3f6a429c4c7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046006a10b6a88193882faa487a97994383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af916f0747e8d8d46b7ba353e87390384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b1ddf40133ef684ed274c6efcff17385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a0181d03155f9e376dfd2c2114990386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f299953bbd3b6d2ff6f3c9c66bb67387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee26051918bb6ceed3f01e62216fbdb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4844d83b609c0c6c70ae7c6e6dc5034389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a726516bdf9811dc1b94cf6062a4613390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d81c823ce07e8b58141de7aa711544391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90483aafde46581ab00f499e68037b24392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472b24f055c88c3b12d771063764872393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8475b38a0c9567b4aae85d5431579e8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1891927bcedbaccecb382260547e9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd78b12c991883e7a3e3a939318ce15396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1289547e8a04457989130856f3dc1a0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe043dd74e76b741eba4ed5b24dedad398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfcd33ca8aeb8930c785cbdac002a3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625ea522d45cc2d6d625e97d3138b06400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1f97eb11948898fd6bf76528edce9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948f0ca0a7187c981af10116e532eb3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0e61df25c7542ae2b88f8356c9e71403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c557cd846dd400b415c83c2fe18ce404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0821e8c41e98baae3cc0b7dd200c41405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492253fc0d6ede6e414825fb8576838406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aafaecc7fa09f6efc668da452186a0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c23fc7cd2ca53c7e1b370c2afb144a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b6f09484365d92faa791b08b4b7d3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c132c5077a870dcdc04cf2616befd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871fd953ed2cfa4c51f51556a0f1a20411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f1b2d79f58a1e0512b5ac94db2170412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f87e8a746a2029e6b04db49495d364413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792e0a16f30f92c3e060c0199f4e3b3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d82c369d2747673b69b7013acbce0c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4206a4cb2b08fe3b9022d438da6e9f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8770daa23677fa0d7b3bdb84f7dc4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcee12e8d53801bfa8eb88fdfdb235e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38edc563efba4e9e90347f32ba4224e1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d584d12b7e2cfa4ec733f55c7692c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5249b17c1d2d677f3dccfb6b0020f7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bf00aa0ad7a8d77eb17a215b2453b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db53ebb584826466b7a226a94bd6dc7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ffb0fd4e4853bc22dfff3ec001a81d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1bc270c78e78def6e544fb1e4d665425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081bdd8d9c6b239f28c0a762ef1a30a1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28444d84b86cd2fe648d9ce1f4e944d7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9bd631f19b8494f2fb0b6500522e8d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a18d300bf3fb1fe1dbb6b78ba2c11429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e38a4646a515333a30b050c5d15ee430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d11f1aedcce47fc5360e5a65ab8c7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600b65d2ad1bf6c98365ed2354c760b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888b3425356feecdc64d60268b35dc9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbd54fbf973ecc2d7d84f9d2230f05434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34a9d3e82a7c55a5b8e04d28d9c8ec435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3e0934f163a62b109c2d76df3c214436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c61f6bb23d45488737af0fbe65e98437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f257c493454937e55ddd3feeb9d1af438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d550bdd775183856d0528283f773aa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f97b7744f424ac19adbcbef17c5123440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d0fe42b8c62e1b8903b4b2761d14a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7bc76477c7c450e63265a5beb12ed9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b258d06e90f4c2582e8de4fb11305443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ff752300b5c4545b9d79bbf751adc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a310fdfa26a025753eadf9f69cf62445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b368855d48fdd49859a8e145259752446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850e3b3611e8d48949cf6683f3f6487447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a73bda9dcbdf455227098e00a15bf7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663be2198d7ff34e77afd1e8e9c9baa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419dad214f12a8c228805f6c4b26253450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425afbd65e7fbcbdba53f90d7f457353451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b46b5504740ea720cfa1a5cf946989452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9cbd0ef2b8125c9dd7a7bf6b76918453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c83ec58c3a7761bba1718fe133c6c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726172dab567c1787b0faa8290592021455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da4237869a6594970e6cdd1a19946f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaeeb77201ec3a67ee43d18db992ef6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f132ab638f9c50d31e0ef8de7e92951458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4478cd330cc3a56efc34b9113c17c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5ecdd6df882a3842e6900d97deee7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6a994ae86415225e32d28c736f03d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059667840235688be3399db3c95f991f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59c7212f775edfb3deb36a9466a1a6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c063fb00773c08c2a92c56d7157a86464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17fc082bed40f424020bce3bfdcd64465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0cf68c50cb7eb06a630ac2c3e92b81466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c637e13090f722e97fdf026b3b3851467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250d80fbf108f4cd29f53dd132fc3a7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4aac05fbbc73e454cee648f747e224469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4dadd34a6cb6944b595a6c581c7f54470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ff9b6c4e017eea9962ada02970949471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4e9afd84db4cb705a93b807d306c8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163900203e9f922c3b241a90266eab7f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facdf52dbebcce7e33a28d07604cdf31474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fcd2cad0c07c19b91416b4f4dfde25475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfda7587c1900f7d904cd3fb1662858476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8deafe24704321fb0beb4b32e89d07477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c53629559ed9b6112ae569eb3428c4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d039dda3b8711cdf99c22a14e2beb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e66f665ab61632c1b0f7f044e6eff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80f7da197ce12cf29fa9f9cf37ccfb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f01f19a820c12ff1fa0256e4712c8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e7c564c2026d91bc793cc43015d03483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da580fb88d39d013c4288d81e68202e0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106315385176fb0c59ef99aa036a15c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c57dca1a5164d78fce08c0d410b84486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc56a156845e0f9d949a9179eb076d3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338cf003811b24b0e2a7233cab8d4d9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf6db4a1d06984fb8631c49bca07d5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b01fec8f542bf9f93961cfff0238e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9eeedf14ff224015e88e224322cca491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eed831dd8a68b5adcb6a19cedb2b4b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60055b4c725eb223db686f8dfe1d73493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d2d558cea182fc75e083c247cdd29494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9100f818690fe364d69a3db5c80ca1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d97619355a3b8d98b0ec2763eb53d5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b23cc87533b8afe99583c84ab3999c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2be625ab0f94dfe84e143515d2b590498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13de85c256291e2daf8a87d2ae012c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e5f60cefdde15f5343a88604ecf35500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8498e9ba93ddc69269f223df10c42d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4a9432fcac7484acdd496346096cc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596fee0de63b8c57585db571b02169a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8734aa2f814af0e7e7d555315293ce7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01af7804111beeb17d288db4648ade5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0142f1c38abc093ce559869c3787a06506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cab071d93675e12c19cb3d3f4bba02507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded6f7ede966feb888d6ea68437b72b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53910857d6c8c82c010f145f8ae9b23509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a03996951487b674516e1973e98eea510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3fe28501b18d932399437a090e03c2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2faf33fca715da2be0b681a968d41512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73592db2cc36a79cb3fc6e2e87fdc345513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc16b3f9a4c6f693b43c915751b441f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c66844938955a8adf98c24c0b67db1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a62ed18d9f6973172ae8fcd23df6ff516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192fda03d47cd57b69bfaa3ef961535b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef1ba1ccb2334daf18236f7e3c6395518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153728790f1cf420632c246321c22b3c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a1478e19aa5ca77ecdc1d093b4961520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cea183f9a9d36b27f68c5e3223d34a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4ed65b644eed4b38247c9ef19fd98522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8049269de91bf46c305c2f2808fca9e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab3027a7dd69b71df6e3264261f9d5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e93bc8993cd08b6f5a09ef5cc82c3d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8781e478156894d0330315e36bb8de526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33082faeac75cbdd47d280fe8cc571527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a6b015e960020af2d9543e62dafa8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01904dea341baede03b05a784e408f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5968391a2ecf22ed05cadb0305f2f6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62742232d9fc53f323d8a68998507025531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303abc9eb62b48edc2cc1901cb65257c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3fe0ff4cf4903321423826d924e0b8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7d8432383ae75d03a54c533e203d5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f018ebd14bf1c68817cc383dadbb32535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c4d9e8835c26cf9e324e9a253fac4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af95e807d01f623af64ad8701d8833537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c7acdf16a19a585ff44d5910eda55538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84cfc8640728a975d76f8154e6a610539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675bb8f0562e1ff78405ebf7a4b23a0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdcdfc904a5f8d7f14484dc00afddf6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae96c0d2627f1cfa46547380ad13e2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5ddce330fed672c0f2f49e96a638f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c4047f2b5f0e442bd0ae2cbb7c9d4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f621ee8b3caedcce3a55a92717c63d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a68152a443cbbe81c0fcd459571f1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2716571881577e24e5a94039150eba7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b005514a19d2731a14df9832ebc94ce548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7d190d1e255554e274e50c78bafcf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0082556667c37be725495df72b832550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e05ac0ed0296d3637dd3c62b6022d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc418bcadfabb1578a88a22e7e75d6f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ccf03dbff24369f288ebe7695fec5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da01142144d8a946aa3800b9a3956b2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7246a9c7d902988975e530cdb7ee9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480e7799818b75bbb7a10d0df73f0bf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d362b73bea181f2b8ff0d7439baf09557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5025567e9dfb576ae6e9408ce457e5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7bff1dec0e2aee86bc306a01f26e4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4ce346c980e659043b11f12558ad9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6317eaba1ee5a3115977dc8ea4254c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a69ec124321e721b0db6cbc1e88a0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6877db2e6e71138cc22d96a37a816b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652753eac764ffa8c44eac6dae87af03564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e9c5581d7192a86862f9f926f63ac565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c649446a2b0327c658b71c9c7eb0f77566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27066f75bbc859c8e60815a5a870b742567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8620d85dd75c323a4ef24eaa94261b0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e463a6e054a938c999c24003143aa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31fcf6fa1e7bae36e799416864e6324570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e00a9404d5b16cbc94d8a56e874396571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5057b558a92f7af6a9fd4f0bf9cf7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ee93995e7ebc9f42e22039cabf8c5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72266f52ff3120bb4763210912de46d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c893f5882a995dc1b8f7089c674a1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39786efbba701cfd4614cf54c290c69b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941c339b0e9b4505190f256a3c29c5a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ed94e8b2c07587ecb43d7d8825959578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567b1957137a203f823b33940af363d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5f359acadb41fadbdf77887a2f50d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ce64f3825865c6d2e16f27f404b34581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba7c8bc6d7d073c08b338ca4a90581582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60693f26181c916b43f8e7c421dd9fcb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112c0c554d5de20e596806082da3c28584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7695d8972a12d98e3fc4254b3ee49585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33575c49d6f433ad7835011d6107da7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17dda7da13f29c91e92abf01855e6b2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0115f7b0694515b3f611da2aa464df588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436d2343b83e355d6c645b31250a6eb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a29ef9e80a76b04450f55a1dd5db11590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d49262d2b7204ff35e86dbec539bbf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d4b8e9341d7e1d0aa0fc906ef6a5d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225584c5783b69684be397f372c05a67593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29b639b2c2b749fbbf2da72a82f8f9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7b604d8d82a48dcd93503d9b58615595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c114c5836068c9ffd80067bbf82235596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845741da6dedd716fc0e5a3cf965a4f7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae964f3bb1f6b4d8280e92ccd4a471b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0baa6680635ba1bf27481da15197f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817746aa796fa445dfd4b0c792dcec4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3f255867472495e17cf3fe57b8d60601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66aae55f31bb8bf80e0eb2f30da301b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae7c874b1fc8c762d03fcfa2aa5909603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9fea35ea87f3eca5b31f836dd96eb1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e65a3c3cabe0c52144500f3e639daf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58fdc2fa5bedcbd21c8677bcb8dc50d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7ffd5a6c2baf0cc5e5e15ac327c08607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137f9231eec412f19562a134ceaf54c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c12cb5868d4d83eadb57fbfb2bdf99609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d9c12b1d74e7ea764d83d96806d9d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e4f7e413ffc35442f329277f42c3e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3119929a486a835b54ad975345d9156612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df248a04199169eee268e3bf17a0128613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf267b063e43b4f77cb9f33520f313e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a5386aa4075b220745b84ca77271b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf349865324eefadce2964a2c74b9bea616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f0a9e44b12be86561c27c6630c367617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0a681019828f95bceb64bc720af21618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61660dcce656e26b7df5c286934a1f5e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38681fd93028bf53506ac51c033611d8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaec7796627392e780bd21ff9dde09c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337767011ff77f6fd6ab153712909017622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471cd4b6a5db12ce8573d317f9f0919623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980008f48a6b583cba346d1ac0a2de4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212fdc62867c7d51f51be896ba9484b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3127246cf671c0991036ffc44cac410626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411198a92ee1c0ddaef8dd6829c981d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4126a542fb17d667a83716b17e7a514628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b242604e1be6d3f9aecb6a71ba0eed629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838dee8d78eff4d3c85d2194f075717e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478ffde0674225027603e1ccc73b3d2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8961748a26cf0a08d3de87f208f37632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d186f675ef6acf2b2e6b287722bded633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd116255221f6ee12bc334285383d09634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917b0dfb251bdc123fd26a9ed7775cb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01cce5da3e50df6022c499da65f3fd4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd9045463eccf6de5de66bf48178b6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a344c1a59d79ae96dc3fa49864ad02f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1bbff393f5726b98a7209e8f4430b6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b9312db7074acb1a73a6ee19dea57640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760096dab53a9cecf3ef5e6b44970589641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e027938b6853c956086eae0ac25c70642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89545671f4036f0522e914c26375fb10643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02faeb4af76ab60f311fbcecfd1991644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c06d2d4e60877b7c7ae2add6961f84645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb255a19860e3a0524000ddaacdcb4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b4ad8a5a40bf52b6bceeac8aa2322647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2adea630eebf01e2438a850f7ea82c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64056337621b1c272634dc67826e00ac649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff2635eab27e4f4e4e6bfed888ea52650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a99366d1652b2fad12c789869f0b3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa091d20103ec4a36cf7b639366f0f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76631e85025b913a5c11ce35b605950653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5284e898fc3719223fd1204db28dab654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9370e89e7db9c579aadd8a82d64f2aa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7efd0ebe9456db9865a430f545e35656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e35c8d6b51016dced397713c99bf1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1166261d0ee4899f248e847d5ee0b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094e5f245d653134035ae9d08380f0a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6fad1faf4f855f29465a718a9ec4a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb37d955e14ec4a6033791d779ab4c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655618ff8aa09724b51001a9657a05b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50007588b808c67dd2b40230a71b39a8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c9d828ec97010d8cc7b2803f4863e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c7459f9e4111527a74eb1c8b5f3d4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487cecb92d934280243ca08bd40b112666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b52ca4188e29a429dc7c973f514861667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66478463e663b8375183f43c00ad3f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3abaae4db066a482109ea9fbc09a92b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a518b2035c1f815835b9199993cb1f8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501e58973cd70fdd106f061f60367f3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aedca89cd8131065371e0023d53fe1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c928b39eee13d5dbb83f31eb2a58716673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa70a5768e5073492b0414cbc0aa31674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005bdac2a8657196e7f4fb4567a24e5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a62000af56771dfa9e6d1a1ce501c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab635acc615eecb873dc110de8b31c1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c65c6f8933d268d258aed0d85e763c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208e53c31c7abacf2ef2d9674366257679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ced0e19481a66f4f550188689f6f2b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff970a83d14088c0b55820442f8516d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d2844ad1437bebe9e3ba030d95441682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c20367e881ed860ebd29bdbb5575f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b60b1a409b8dd2d1c98a3a125ed8a9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576fcd3796200bd784eaaedcb029c199685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0543c55deca8077b8aa07ad5b6332e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549bdddba09c85c4a07b3f098fdf8af7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3371c8bdb4a3419fc3b0645b9ecbf4f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6744f4df54bb2f15e7d397764dbfce7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b10a77b264d8762fbdeb458dae157690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652ebf99149f7f636c52cfde141fd96691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7337130148fba1d0725ca293c1a4df4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7c0821420dc7ef60b4e5f208c1d8c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949aa1dab64af7655e20beb1ff9648d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a24e3b891c58095dd25b970c42c44695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e818380f0aa9c18b6ad195077a502b8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa31d0615d853d3eae6d7ade418b1f8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f5d9b0e3d5a7fea61a889aa155e43698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02885856754da70cec7fd695307ca5a1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510798af8e19693ab78e4581526cfc8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb3ac73a11a12e1c9c701e34a836b5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f6253265cf6f037130cc6b2b2ffd7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45cd8470b87ea70cd53c4e2bb9b8e9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f39927a105a6d1f4a180b38d9e968704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a213233918a3c0792b2ede1861cf6f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca003dc9d2d0ec1df6bcec09028c7f4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30c975c82e5361aa3021325f006bf6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cba3b845c88a0a684221a9e6884e8e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943a0903e5980d20ebfff3e51c9e984709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982cf51bbcb4c217f9f0595a150f5507710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e051abf82ffcbb53e91ad4949ef0e5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba575573d5a8311fbd65deae70a9940712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982c0edd459cf714bcae05bffd93c50713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd879ae1fdf29c8ee6bf0cbd3586d819714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453080164385053a454e66d03f7a6512715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782619dac8be30a824461e8044378b9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1569e2916b60beed7445b024c3383717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b00b137f1a9d776d5249e82db48e0f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b88d89a3bd0f018093d97b788b2a15719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7dc94cb6e9a4f12bd91e10916a4d4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38336061a7235d9ff1026798ce8887f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ef7d5a1df78e0d6a5491d12bf99a1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e103656344e8d186cd8811dab75fa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871efc87c2265c4a83d15f8d28c04397724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40f20b73692b4832b1ca786e21fbf5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee287fa36316931fd199dac14dd2e2d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48610fe7f3ba978b4b1a9954e15878f9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c72853f0c43d481bf5396f8f7b1dba728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ba58702c620a164731d3548ef474b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640630fbafa9de34247be01fd476b10730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caacec2d6310a22306c190531f15f71731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ab213961b942f71a76af3ddf071fb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a9e9421de4fe0bae6464a31dd848c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c47bfcfb8150ab808c0b9462125a75734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8b3e8599954e7b89e3a17f329ee0d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864634eb2403c44302f9dca1dd32726736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2605572726173b22e144d85e186ab7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf1909074886c4545a642a0f1d9529738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0a0fda97704b335196d7fb3d7a268739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a41b6063cb6f594eecacc4cfedf85740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216293e29cef9bf20fb1520ae4d0064a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a403cebbcfdba42007ae7fd167faa6a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e5e96042684315c17c3d688f25937743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5812,51 +5494,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5872,51 +5554,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6292,51 +5974,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6352,51 +6034,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9232,51 +8914,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9442,14333 +9124,14333 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>105</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>337</xdr:row>
@@ -25822,51 +25504,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25952,2210 +25634,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
-        <a:stretch>
-[...2158 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28422,51 +25944,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J410"/>
+  <dimension ref="A1:J374"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -28498,10213 +26020,9313 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12613</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.47</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12715</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" s="0">
+        <v>9.380000000000001</v>
+      </c>
+      <c r="J6" s="0" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12856</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="E7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="0">
-        <v>14.53</v>
+        <v>74.31</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12878</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>6.29</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>17002</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>18230</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="0">
-        <v>74.31</v>
+        <v>21.69</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18231</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>113.31</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18232</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>112.41</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>17540</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>12.39</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>17541</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>21.69</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17542</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>37.71</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17544</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>11.96</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17545</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>19.96</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17546</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>39.7</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17547</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>5.57</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17548</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>6.32</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17549</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>7.47</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17550</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>17.35</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17551</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>6.1</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17553</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>8.73</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17554</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17585</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>33.05</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>18352</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G28" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>6.4</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>13261</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>101</v>
+        <v>79</v>
       </c>
       <c r="I29" s="0">
-        <v>8.710000000000001</v>
+        <v>1.86</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>13262</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>101</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>2.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13264</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>3.33</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13264</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>110</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>101</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>3.33</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13319</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.96</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13319</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>110</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>2.96</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I35" s="0">
+        <v>8.08</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13338</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I36" s="0">
-        <v>1.86</v>
+        <v>12.46</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13338</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="E37" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F37" s="0" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
       <c r="I37" s="0">
-        <v>1.86</v>
+        <v>27.83</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13594</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>7.1</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>12626</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>125</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>18.51</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>12710</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>110</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>29</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>21.97</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>13666</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12744</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>101</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>18.99</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13695</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>8.08</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>13703</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>123</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>12.46</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>12940</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G45" s="0"/>
+      <c r="G45" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I45" s="0">
-        <v>27.83</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>12941</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G46" s="0"/>
+      <c r="G46" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I46" s="0">
-        <v>21.54</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12943</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>54.37</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>13762</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>16.42</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>13763</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>92.23999999999999</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13780</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>9.34</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13809</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>15.17</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13944</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>7.71</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13945</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>8.279999999999999</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13946</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>5.3</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13961</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>10.61</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>22017</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>15.56</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>22042</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>48.05</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22058</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>11.76</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22092</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>14.91</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22093</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>8.960000000000001</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>17509</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>3.32</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>17510</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>6.03</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>22104</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.26</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>22114</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>12.54</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>17645</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>10.02</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>17666</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>23.53</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>22142</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>16.22</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>22143</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>217</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>21.33</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22150</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>9.039999999999999</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22151</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>7.89</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22157</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.01</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22159</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>12.87</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22160</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>24.02</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22161</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>65.56999999999999</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22162</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.33</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>17998</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>10.44</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>17134</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>39.87</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17284</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>73.20999999999999</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17286</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>135.18</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17333</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>23.91</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17343</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>22.75</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17374</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>16.81</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17375</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>21.42</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17376</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>27.6</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17384</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>38.07</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17385</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>58.57</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17386</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>1.77</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17449</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>129.04</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17450</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>181.32</v>
+        <v>17.48</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17451</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>116</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>316.25</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17453</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>83.45999999999999</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17454</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>24</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>36.72</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17455</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>31.15</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17456</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>116</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>24</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>40.99</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17457</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>42.62</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17566</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>116</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>20.25</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17569</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>51.74</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17597</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>16</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>17.23</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17619</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
+      <c r="G99" s="0" t="s">
         <v>311</v>
       </c>
-      <c r="G99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I99" s="0">
-        <v>105.43</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17620</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>31.43</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>18252</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>213</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>85.31999999999999</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>18360</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>20.02</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18371</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>13.01</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>12327</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>110</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>9.91</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>17362</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>8.720000000000001</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>17396</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>333</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.109999999999999</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>18313</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>336</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>5.45</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
+      <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>12542</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>341</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>8.91</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
+      <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>12543</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="F109" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G109" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I109" s="0">
+        <v>2.86</v>
+      </c>
+      <c r="J109" s="0" t="s">
         <v>343</v>
-      </c>
-[...13 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12601</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E110" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E110" s="0" t="s">
+      <c r="F110" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...10 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12619</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
-        <v>29</v>
+        <v>136</v>
       </c>
       <c r="I111" s="0">
-        <v>7.51</v>
+        <v>15.76</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12624</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12686</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
-[...1 lines deleted...]
-      <c r="F113" s="0"/>
+        <v>351</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G113" s="0" t="s">
-        <v>24</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>2.37</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12773</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="G114" s="0"/>
+        <v>342</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>79</v>
+      </c>
       <c r="I114" s="0">
-        <v>11.07</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12774</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="G115" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G115" s="0" t="s">
+        <v>173</v>
+      </c>
       <c r="I115" s="0">
-        <v>9.68</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12905</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>6.58</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
+      <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>17068</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
-[...1 lines deleted...]
-      <c r="F117" s="0"/>
+        <v>364</v>
+      </c>
+      <c r="F117" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G117" s="0" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>8.31</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17064</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17064</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>371</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>110</v>
+        <v>16</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>2.86</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17069</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>373</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>374</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>6.75</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>375</v>
-      </c>
-[...13 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17069</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>376</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>377</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>378</v>
-      </c>
-[...13 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17070</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>380</v>
       </c>
-      <c r="E122" s="0" t="s">
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...10 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17070</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>383</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>116</v>
+        <v>20</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>7.66</v>
+        <v>5.02</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17075</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>372</v>
+        <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>101</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>23.7</v>
+        <v>10.9</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17107</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>4.89</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17108</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>4.83</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17111</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>5.26</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>398</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17132</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>4.98</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17133</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>6.75</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17279</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.93</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17280</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.93</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17303</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>5.02</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17341</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>10.9</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17342</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>4.23</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17371</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>9.91</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17372</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>10.61</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17373</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.17</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17373</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>4.17</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
         <v>431</v>
       </c>
-      <c r="E140" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
         <v>432</v>
       </c>
-      <c r="G140" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I140" s="0">
-        <v>4.17</v>
+        <v>36.79</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17397</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.69</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17398</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17417</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>8.51</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17461</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>24</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>3.73</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17462</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.67</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17528</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>5.91</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17517</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>4.91</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17519</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>6.64</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17520</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.37</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17521</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>17.25</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17524</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
-      </c>
-[...1 lines deleted...]
-        <v>464</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17532</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
       </c>
-      <c r="E152" s="0" t="s">
+      <c r="F152" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>467</v>
-      </c>
-[...10 lines deleted...]
-        <v>469</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17558</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.79</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17570</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>8.720000000000001</v>
+        <v>7.22</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17575</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.6</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17576</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.37</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17586</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>9.98</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17587</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>5.11</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17613</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>116</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>13.11</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17614</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.54</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17615</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.96</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17615</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>495</v>
+      </c>
+      <c r="E162" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="F162" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G162" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I162" s="0">
+        <v>9.98</v>
+      </c>
+      <c r="J162" s="0" t="s">
         <v>497</v>
-      </c>
-[...13 lines deleted...]
-        <v>496</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17647</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>5.3</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>18267</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>8.119999999999999</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18268</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.9</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18276</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>116</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>20.05</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18288</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>7.22</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18294</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>4.11</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18295</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>10.49</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18296</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>7.91</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18297</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>7.65</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18314</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>523</v>
+      </c>
+      <c r="E172" s="0" t="s">
+        <v>524</v>
+      </c>
+      <c r="F172" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G172" s="0" t="s">
         <v>525</v>
       </c>
-      <c r="E172" s="0" t="s">
+      <c r="I172" s="0">
+        <v>7.02</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>526</v>
-      </c>
-[...10 lines deleted...]
-        <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18315</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>333</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>12.96</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18324</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.29</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18327</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
+      <c r="F175" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G175" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I175" s="0">
+        <v>6.98</v>
+      </c>
+      <c r="J175" s="0" t="s">
         <v>535</v>
-      </c>
-[...10 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18369</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18384</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18385</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
-      </c>
-[...1 lines deleted...]
-        <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I178" s="0">
-        <v>6.75</v>
+        <v>13.82</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>24</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>110</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>28</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.94</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>28</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.94</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>10.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>311</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>341</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22113</v>
+        <v>12966</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>6.31</v>
+        <v>27.4</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>217</v>
+        <v>94</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22116</v>
+        <v>17071</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>217</v>
+        <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.82</v>
+        <v>10.22</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22125</v>
+        <v>18070</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="G216" s="0"/>
       <c r="I216" s="0">
-        <v>5</v>
+        <v>5.2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22127</v>
+        <v>18079</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G217" s="0"/>
       <c r="I217" s="0">
-        <v>5.02</v>
+        <v>1.5</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>22128</v>
+        <v>18080</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>2.76</v>
+        <v>5.5</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I219" s="0">
-        <v>10.21</v>
+        <v>13.29</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>29893</v>
+        <v>17173</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F220" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G220" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I220" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J220" s="0" t="s">
         <v>662</v>
-      </c>
-[...10 lines deleted...]
-        <v>663</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22139</v>
+        <v>17243</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>14.23</v>
+        <v>15.76</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22140</v>
+        <v>17265</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>213</v>
+        <v>668</v>
       </c>
       <c r="I222" s="0">
-        <v>12.74</v>
+        <v>12.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22141</v>
+        <v>17266</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I223" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J223" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22147</v>
+        <v>17270</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I224" s="0">
-        <v>6.45</v>
+        <v>11.31</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22148</v>
+        <v>17272</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>213</v>
+        <v>668</v>
       </c>
       <c r="I225" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22163</v>
+        <v>17274</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>213</v>
+        <v>668</v>
       </c>
       <c r="I226" s="0">
-        <v>4.75</v>
+        <v>7.86</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22164</v>
+        <v>17275</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>341</v>
+        <v>668</v>
       </c>
       <c r="I227" s="0">
-        <v>1.74</v>
+        <v>17.23</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12330</v>
+        <v>17277</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I228" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12689</v>
+        <v>17278</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I229" s="0">
+        <v>6</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12739</v>
+        <v>17357</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>692</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G230" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I230" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J230" s="0" t="s">
         <v>693</v>
-      </c>
-[...13 lines deleted...]
-        <v>695</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12741</v>
+        <v>17358</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>21.32</v>
+        <v>9.27</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12822</v>
+        <v>17359</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>704</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>12966</v>
+        <v>17626</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="E234" s="0" t="s">
+        <v>704</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I234" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>705</v>
-      </c>
-[...13 lines deleted...]
-        <v>704</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17071</v>
+        <v>18336</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I235" s="0">
-        <v>10.22</v>
+        <v>4.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>708</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18070</v>
+        <v>18338</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>709</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F236" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I236" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...5 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18079</v>
+        <v>12947</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I237" s="0">
-        <v>1.5</v>
+        <v>11.88</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18080</v>
+        <v>12948</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
-      </c>
-[...1 lines deleted...]
-        <v>717</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G238" s="0"/>
+      <c r="G238" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I238" s="0">
-        <v>5.5</v>
+        <v>26.28</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>18081</v>
+        <v>17029</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
       </c>
-      <c r="E239" s="0" t="s">
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I239" s="0">
+        <v>20.65</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>720</v>
-      </c>
-[...10 lines deleted...]
-        <v>721</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17173</v>
+        <v>17030</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>341</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>6.13</v>
+        <v>15.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17243</v>
+        <v>17031</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F241" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>15.76</v>
+        <v>12.96</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17265</v>
+        <v>18034</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
         <v>728</v>
-      </c>
-[...1 lines deleted...]
-        <v>729</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>731</v>
+        <v>729</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17266</v>
+        <v>18125</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>25.22</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17270</v>
+        <v>18199</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>11.31</v>
+        <v>20.14</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17273</v>
+        <v>17306</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>25.85</v>
+        <v>17.82</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17275</v>
+        <v>17413</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>17.23</v>
+        <v>15.37</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17277</v>
+        <v>17493</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>730</v>
+        <v>173</v>
       </c>
       <c r="I249" s="0">
-        <v>14.3</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17278</v>
+        <v>17560</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>749</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>6</v>
+        <v>19.58</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17357</v>
+        <v>17529</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>5.73</v>
+        <v>13.01</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17359</v>
+        <v>17514</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>116</v>
+        <v>88</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>6.23</v>
+        <v>16.84</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17415</v>
+        <v>17515</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>116</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>11.21</v>
+        <v>14.16</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17599</v>
+        <v>19390</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.210000000000001</v>
+        <v>0.71</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17626</v>
+        <v>17555</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>372</v>
+        <v>16</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>19.79</v>
+        <v>13.68</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18336</v>
+        <v>17622</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>341</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>4.9</v>
+        <v>37.1</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>18338</v>
+        <v>17642</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.47</v>
+        <v>20.99</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>18391</v>
+        <v>17643</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>7.89</v>
+        <v>18.31</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>12947</v>
+        <v>17644</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.88</v>
+        <v>22.21</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>12948</v>
+        <v>18291</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>26.28</v>
+        <v>17.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17029</v>
+        <v>18292</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>20.65</v>
+        <v>17.49</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17030</v>
+        <v>18292</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>15.08</v>
+        <v>17.49</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17031</v>
+        <v>18293</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>12.96</v>
+        <v>17.74</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18034</v>
+        <v>18319</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>19.11</v>
+        <v>23.31</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18125</v>
+        <v>18319</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>802</v>
+        <v>790</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.22</v>
+        <v>23.31</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>803</v>
+        <v>791</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18199</v>
+        <v>18325</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>804</v>
+        <v>793</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>805</v>
+        <v>794</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.14</v>
+        <v>34.94</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>806</v>
+        <v>795</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>18199</v>
+        <v>18370</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>807</v>
+        <v>796</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>805</v>
+        <v>797</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>20.14</v>
+        <v>19.01</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>806</v>
+        <v>798</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>18213</v>
+        <v>18212</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>809</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>342</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>16.09</v>
+        <v>10.8</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>810</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17306</v>
+        <v>17143</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>811</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>812</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>17.82</v>
+        <v>17.46</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>813</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17306</v>
+        <v>17144</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>814</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>812</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>17.82</v>
+        <v>15.48</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>813</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17348</v>
+        <v>17147</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>11.83</v>
+        <v>24.16</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17413</v>
+        <v>17154</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>28</v>
+        <v>94</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>15.37</v>
+        <v>46.75</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17493</v>
+        <v>17155</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.64</v>
+        <v>21.97</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17502</v>
+        <v>17158</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>16.84</v>
+        <v>5.99</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>826</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17560</v>
+        <v>17234</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>827</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>828</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>829</v>
+        <v>94</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>19.58</v>
+        <v>32.08</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>831</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>832</v>
+        <v>821</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>833</v>
+        <v>822</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17529</v>
+        <v>17235</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>834</v>
+        <v>824</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>832</v>
+        <v>825</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>28</v>
+        <v>402</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>13.01</v>
+        <v>29.51</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>833</v>
+        <v>826</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17514</v>
+        <v>17237</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>827</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>836</v>
+        <v>828</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>110</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>16.84</v>
+        <v>9.02</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>837</v>
+        <v>829</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>839</v>
+        <v>828</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>840</v>
+        <v>829</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17515</v>
+        <v>17238</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>841</v>
+        <v>831</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>839</v>
+        <v>832</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>28</v>
+        <v>94</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>14.16</v>
+        <v>18.66</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>840</v>
+        <v>833</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>19390</v>
+        <v>17287</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>0.71</v>
+        <v>23.65</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17555</v>
+        <v>17287</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>846</v>
+        <v>835</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>13.68</v>
+        <v>23.65</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>847</v>
+        <v>836</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17593</v>
+        <v>17288</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>838</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>849</v>
+        <v>839</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>15.62</v>
+        <v>14.36</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>850</v>
+        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17593</v>
+        <v>17289</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>851</v>
+        <v>841</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>849</v>
+        <v>842</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>28</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>15.62</v>
+        <v>15.76</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>850</v>
+        <v>843</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17622</v>
+        <v>17293</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>37.1</v>
+        <v>13.93</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17642</v>
+        <v>17294</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>20.99</v>
+        <v>13.91</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17643</v>
+        <v>17295</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>18.31</v>
+        <v>13.91</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17644</v>
+        <v>17296</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>22.21</v>
+        <v>14.64</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19442</v>
+        <v>17297</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.5600000000000001</v>
+        <v>19.45</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>19443</v>
+        <v>17356</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>861</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>0.78</v>
+        <v>20.73</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>19444</v>
+        <v>17522</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>0.7</v>
+        <v>19.72</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18291</v>
+        <v>17588</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>867</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.99</v>
+        <v>7.61</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18292</v>
+        <v>17657</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>877</v>
-[...3 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.49</v>
+        <v>18.02</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>878</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18292</v>
+        <v>17658</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>879</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>877</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>28</v>
+        <v>94</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.49</v>
+        <v>12.59</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>878</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18293</v>
+        <v>18274</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>881</v>
+        <v>876</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>16</v>
+        <v>877</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>17.74</v>
+        <v>1.62</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>882</v>
+        <v>878</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18319</v>
+        <v>18316</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>883</v>
+        <v>879</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>884</v>
+        <v>880</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>23.31</v>
+        <v>10.81</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>885</v>
+        <v>881</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18319</v>
+        <v>18320</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>886</v>
+        <v>882</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>28</v>
+        <v>402</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>23.31</v>
+        <v>19.06</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18325</v>
+        <v>18367</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.94</v>
+        <v>13.96</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18370</v>
+        <v>18368</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>19.01</v>
+        <v>35.59</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>18212</v>
+        <v>18379</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>10.8</v>
+        <v>23.09</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17143</v>
+        <v>18382</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>17.46</v>
+        <v>20.95</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17144</v>
+        <v>18383</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>15.48</v>
+        <v>15.32</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17147</v>
+        <v>17097</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G304" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G304" s="0"/>
       <c r="I304" s="0">
-        <v>24.16</v>
+        <v>42.59</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17154</v>
+        <v>18353</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>46.75</v>
+        <v>40.26</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17155</v>
+        <v>12248</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>907</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>21.97</v>
+        <v>31.41</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17158</v>
+        <v>12251</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>5.99</v>
+        <v>15.91</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17234</v>
+        <v>17537</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>915</v>
+        <v>913</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>116</v>
+        <v>310</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>32.08</v>
+        <v>63.02</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17234</v>
+        <v>18269</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>915</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>916</v>
+      </c>
+      <c r="F309" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G309" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I309" s="0">
+        <v>1.9</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>917</v>
-      </c>
-[...13 lines deleted...]
-        <v>916</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17235</v>
+        <v>17164</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>432</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>29.51</v>
+        <v>21.33</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17237</v>
+        <v>17318</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>9.02</v>
+        <v>24.22</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17237</v>
+        <v>17319</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>922</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>9.02</v>
+        <v>13.8</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>923</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17238</v>
+        <v>17320</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>18.66</v>
+        <v>15.96</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17287</v>
+        <v>17321</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>432</v>
+        <v>20</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>23.65</v>
+        <v>23.09</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17287</v>
+        <v>17324</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>929</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>398</v>
+        <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>23.65</v>
+        <v>30.97</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>930</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17288</v>
+        <v>17324</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>398</v>
+        <v>937</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.36</v>
+        <v>30.97</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17289</v>
+        <v>17325</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>398</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>15.76</v>
+        <v>13.1</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17293</v>
+        <v>17326</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.93</v>
+        <v>19.43</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17294</v>
+        <v>17328</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>13.91</v>
+        <v>29.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17295</v>
+        <v>17328</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>23</v>
+        <v>937</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>13.91</v>
+        <v>29.84</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17296</v>
+        <v>17330</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>14.64</v>
+        <v>53.5</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17297</v>
+        <v>17349</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.45</v>
+        <v>29.73</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17356</v>
+        <v>17350</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>955</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>20.73</v>
+        <v>29.28</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17522</v>
+        <v>17354</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>19.72</v>
+        <v>49.55</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17588</v>
+        <v>17360</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.61</v>
+        <v>25.8</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17589</v>
+        <v>17361</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>110</v>
+        <v>94</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>14.45</v>
+        <v>22.25</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17657</v>
+        <v>17364</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F327" s="0"/>
+      <c r="F327" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>18.02</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17658</v>
+        <v>17365</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>12.59</v>
+        <v>15.15</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18274</v>
+        <v>17366</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F329" s="0" t="s">
-        <v>974</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.62</v>
+        <v>60.76</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18316</v>
+        <v>17367</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
         <v>10.81</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18320</v>
+        <v>17392</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>432</v>
+        <v>20</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>19.06</v>
+        <v>23.13</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18367</v>
+        <v>17496</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>13.96</v>
+        <v>13.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18368</v>
+        <v>17527</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>35.59</v>
+        <v>47.22</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18379</v>
+        <v>17617</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F334" s="0" t="s">
-        <v>398</v>
+        <v>303</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>23.09</v>
+        <v>16.61</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18382</v>
+        <v>17617</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>992</v>
+        <v>988</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>116</v>
+        <v>402</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>20.95</v>
+        <v>16.61</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18383</v>
+        <v>17618</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>995</v>
+        <v>992</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>15.32</v>
+        <v>10.72</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17097</v>
+        <v>18256</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G337" s="0"/>
+      <c r="G337" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I337" s="0">
-        <v>42.59</v>
+        <v>64.55</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18353</v>
+        <v>17299</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.26</v>
+        <v>126.27</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>12248</v>
+        <v>17511</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
-[...1 lines deleted...]
-      <c r="F339" s="0"/>
+        <v>1001</v>
+      </c>
+      <c r="F339" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>31.41</v>
+        <v>108.2</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>12251</v>
+        <v>17464</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
-[...1 lines deleted...]
-      <c r="F340" s="0"/>
+        <v>1004</v>
+      </c>
+      <c r="F340" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>15.91</v>
+        <v>4.03</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17536</v>
+        <v>17466</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>665</v>
+        <v>94</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>20.27</v>
+        <v>12.68</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17537</v>
+        <v>17481</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>340</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>63.02</v>
+        <v>6.41</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18269</v>
+        <v>17482</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>1.9</v>
+        <v>8.07</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17164</v>
+        <v>17483</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>14.31</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17318</v>
+        <v>17486</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I345" s="0">
-        <v>24.22</v>
+        <v>3.4</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17319</v>
+        <v>17561</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I346" s="0">
-        <v>13.8</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17320</v>
+        <v>18311</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>15.96</v>
+        <v>10.9</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17321</v>
+        <v>18339</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>1031</v>
+        <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I348" s="0">
-        <v>23.09</v>
+        <v>7.47</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>1032</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17323</v>
+        <v>18337</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1033</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I349" s="0">
-        <v>25.95</v>
+        <v>4.79</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17324</v>
+        <v>18340</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1036</v>
+        <v>1033</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1037</v>
+        <v>1034</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I350" s="0">
-        <v>30.97</v>
+        <v>4.65</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1038</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17324</v>
+        <v>18341</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1039</v>
+        <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>1040</v>
+        <v>402</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I351" s="0">
-        <v>30.97</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17325</v>
+        <v>18341</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1041</v>
+        <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1042</v>
+        <v>1037</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I352" s="0">
-        <v>13.1</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1043</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17326</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1044</v>
+        <v>1040</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1045</v>
+        <v>1037</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I353" s="0">
-        <v>19.43</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1046</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17328</v>
+        <v>18342</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1047</v>
+        <v>1041</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1048</v>
+        <v>1042</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>1043</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I354" s="0">
-        <v>29.84</v>
+        <v>10.79</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1049</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17328</v>
+        <v>18343</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1050</v>
+        <v>1045</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>1040</v>
+        <v>303</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I355" s="0">
-        <v>29.84</v>
+        <v>6.64</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1049</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17330</v>
+        <v>18343</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1046</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I356" s="0">
-        <v>53.5</v>
+        <v>6.64</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17349</v>
+        <v>18344</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>29.73</v>
+        <v>7.35</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17350</v>
+        <v>18345</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>29.28</v>
+        <v>7.24</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17354</v>
+        <v>18346</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>49.55</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17360</v>
+        <v>18347</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>116</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>25.8</v>
+        <v>12.34</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17361</v>
+        <v>18348</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>116</v>
+        <v>303</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>22.25</v>
+        <v>7.82</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17364</v>
+        <v>18355</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I362" s="0">
-        <v>8.210000000000001</v>
+        <v>12.27</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17365</v>
+        <v>18356</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I363" s="0">
-        <v>15.15</v>
+        <v>11.41</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17366</v>
+        <v>18357</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>60.76</v>
+        <v>22.72</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17367</v>
+        <v>18358</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>10.81</v>
+        <v>27.21</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17392</v>
+        <v>18364</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>28</v>
+        <v>937</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.13</v>
+        <v>3.6</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17496</v>
+        <v>18365</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>13.81</v>
+        <v>5.5</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1086</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17527</v>
+        <v>18365</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1087</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1088</v>
+        <v>1080</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>47.22</v>
+        <v>5.5</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1089</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17617</v>
+        <v>18366</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1090</v>
+        <v>1083</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>333</v>
+        <v>94</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>16.61</v>
+        <v>12.41</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17617</v>
+        <v>18380</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1093</v>
+        <v>1086</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1091</v>
+        <v>1087</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>432</v>
+        <v>28</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I370" s="0">
-        <v>16.61</v>
+        <v>9.94</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1092</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17618</v>
+        <v>18381</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>398</v>
+        <v>649</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>10.72</v>
+        <v>15.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18256</v>
+        <v>18381</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1090</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>64.55</v>
+        <v>15.57</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17298</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>101.21</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17299</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1094</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1090</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>711</v>
+        <v>94</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>126.27</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
-[...899 lines deleted...]
-        <v>1197</v>
+        <v>1091</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>