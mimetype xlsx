--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2230,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2134,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,245 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2887,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2962,95 +2707,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3070,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3271,59 +3025,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3545,50 +3290,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3598,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2cdcc8c87a84983e58812d24d0b791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db48680c9e8c56575962d897e2f92542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33a1d65ebf5a25f46dcc6015258a433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2353d8d9930d2e4a1736cbbfb76514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7836b9e97fc1269b3444231fd650dd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a41ee196a41eafa5178fdec4d878a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e688752d381d8215f423b57855cfc7c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe6fb6f411cf70dabca398fbfc4da28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89983e180b7854fb7ee66e75516609349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8e30fe6b4d90052925877170e5b6010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049b259289c0bdad12746d0853413d911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fdfc53ae40191310ea7c466df6f9b712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b08b7c7fe7bcf96c74593959ec68713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac4a82e7b5ec901824e05912703af014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b450711e9e5fa7201591070c89839c215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730196d4935ed599d69921581aa96e216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2acf88fd50ca165b7f2e6bec4f6615817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9a27a3142634f2ab261543949289b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf385997cc3b060d937135645431f6e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd3d75464e6a93b4ef96a61b65ffb920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea78399ba998cb8271fd808fa6c8f421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7870c69af90a62eeb822eda8597683522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94332346674bef94509ea7f336dca7023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868caa14e4ac45f02028981d25faae0e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46c59a46a46d7a5dc0ec0aeb95476225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1077a7ff93fa5ac8bf8aae91d825726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb0f5726e17311cab8207a8ac8810827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470f43658c73f4638276f8454daa8d128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e8dc18f5005a60c9fe8f283af2e4629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2af2f0355c11ca70fb52deef34e5a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8e774d642d43dd56785edbf03cf5f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44946d8c4e398bcdfe2a62d524c610e332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60c93357e6aa434fd4ee1f62635ef933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25788a28f4ad325dd43a02399487b7e634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede0c15f768a58aed27deac94f6e87f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32d88756d17309ab14b9c1291da05c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de6f433d0553fe07b010cf74759e3737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19a4482aba62949eb621d22dde43b238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23987d4a66bfb21082bdec3995d5cb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0121deecf20f01f6fbad2e5c4bc4bdb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2989a4aedc7aa0a0471f6416b6dd441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6e82c2a4b19c41f97aee0e4f386df42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72dba751e1af44657af55da139a67643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd431184c714e9d09634964df14040e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856f2a3190d405b282152a07623a2da45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62ba2211468e1ebb357b96f2ae300646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c9f9ce1f6f92e9a17b2b3bdb3ff9747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685e1ebcf8c528bdfa3747a922a2a5b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6cfe7a4ff83ce7b0fc6822a5583b7f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7e35a9b96473fcdfc2a00c295eac450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05112d3b636f00c47a1542f34f36d4ad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a02a8947be77b684f3d4c834da4dc352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb9d1bcbcb823c35d8a4b15d81680453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8f12e53b246bc0e0c31996fee0c4554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df070a8f695b6378064e0631646fa6c455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49994fc8f79a6c92607c2ca1c995498456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d510f972295be5a843e05bb7fd0c257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeaddb27d2b7a1b3ce587e53d31e9d258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3b5d75ead47cd455f12a1d335fe0059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566f6edda990309f489ef89a03ceb9960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bbee49a606c154deb3a26c4deea3f961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd7c4a4b5d3c0825bf6d1c9c3a810762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420279d1053ec91d56d23234fce41f2b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9d646106ddb280859c244f9f47ccb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47c6ed5934ac94ed9569e287360e0e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5396ed5eff835584b7b81285532a19f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734817cfe9d21c98f307589347ec236767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf2cce21c583fd24c69a3ee268142668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0d2d9d20f36af341d83ef33cd9cdb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8d354860a5233ae04d7268881763870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63f16aac9f47b69a136ecebc22175971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2f7c098767f7a810fea1abd07d2f572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5834087c5ccba92ae5290c42fe054e673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27def69aeef293503a1fc8720cd66a3574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4eadb4bb07610914ab17807fed52c375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b942c701f5d516689ecede7bc59fba376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34e5db095fdeaf04d52f5d74c61c8477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e2386f6f9c39a78ac3b4ccff0123378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e792e7bf5a44db975b1669d02a51f479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8bce727383ca97d908197b6be8118480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80149beff291ed1ae80598514c508e2481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeaa5b99f56ef7339dcbe735d9eea9d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237302a11d18381d0a0db0d04f364db783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ae96bc4e81c685d23db3e52e1271884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc7c3a744192cb3dcdf6b62b8d9ee485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd18c11e345a9ba4449ad384c7b592186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa5668c751a2eb9515cd22acb85d1487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc301c5301f8c493c98a762a52b19bef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c4e6ccbe435a4bf0a6f72d7ebb71989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb292dd79aa330980414a19dbac3cdb990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44ed61cb8232e01e5d970673d792d791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6184793e5d053c62b63ede38e215692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655863be62155dcd966d59b4d94ab1c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989f8ae7efd5113f82465625a69090e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a50ed0e68c4201f8384d37db791eb295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c6f8077233bcf0ca59cceffdf3bcb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578fe35a4c7c5bdf15828f4c2b81aa097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c77ec503a768a70d86e84e26c0d25e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff3de7a74ee0741c352dd18517687c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9d64d53c20036caedd862cbc3f29b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f16b1360d6cc89cf4b71bf07d2a4c4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b840c3b5e0b539397f91c06ed7f4d8e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c016d173041bde3b9de0b05343536103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf76e4968fdbc5c105948b670c4555f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e3001f315742898afa7090f6ea07d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b070288e8fa413893901bf1efd25e1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e57a667cba0a09629243eef42cb56107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25481e50906b14a0b84985b900c270e4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589ca8c25de40f92bff194f24139f61109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38982a4f6d58fe2a8c88a840629c6f6b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb4dd63fe603cedc70214d9716a858111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db117e0f7de124ddc844a0782c99d35112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadfbd4c04f4fc74326e43f51c72ba59113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a5a134e1426cf5ffcd6a1f048aae0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daebbbc7ebf89b95e5147d33a638b428115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51513ada84fc302d18e1193fa620b211116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0f5d897bc167cd3615970c9793eac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95232c81f8b800b7b92974e8dad425df118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc510c50d7653232f4650cfa7b8f027119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ccb8303ed9a251dd630c4987ae243120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1327433578d8332ca42031a23773f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735174b4024d147e86753064bfd72337122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8ba2527e771872dccb1c3eae846c2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb8dabe90b62a24142c888b1ef56f5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d69223514408439a845cb459e090a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffbf77818a68defe82c01e66cbc26c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b513d9a6b5eabe188c03ea3f46499127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4694192aa62af131b122146b9ff6f8f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99325b6ab779e9382d20df31d6683b4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e208a994ae900cdc87ad62b870d9e2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827eee549d93ae6f79ad040c5772da92131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c6465b46414cde37f43d88b522571132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55fe46c8235cdc458dbce5f009bc912133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390856dc4bc98bed1b1e60d4f4348d3b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b113e09b13716d4c816498094ff7e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802cc9337019ceaf123f8337e04987a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011bb8e397712a04442cb9e1e9464a7f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c660ddb06bec550a52708be7bb75744138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f565a0bb99d49a105ba18215bf663139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b096b8ae1d292bf7701c0590fe7b6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81535e0f3b5f7f89c6cd9462f5b7179141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d307396a3f66cfc1bca921dab60452b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34cd53dc44958526cd13bee00361c13143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0f755f1c14d69001742f9602a6842144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b1a619737ada95afa186c3ae06901145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364458526810cdc3a26fbc4b4c96ba92146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1537ec442e91ead349e0c9a4ddf337147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213a90ad32b6beedf16d24c250ff373148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b713595f747ee4b9eed0d3b5af525e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7bdf43948e82b1049b4b10a45c6512150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f2ede333bbe65b458f32657d847e9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f332756f82e511cf5766048385bf968152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef7bb9dd00eebcc136c2077129deee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be191236359f8b0e4d04beddd7fe0c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57fd806b62484bf2a4573ce0faa0c5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c0ca143d7091a8a3b8b682c030d52156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4ba8cdb0403f958fe34423c0d1207157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b2f968ec3a1f37b35b05dc3bf28b3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed66f5cf43d1762af060cbbd141ee3c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa7c63c13b96250b3d8bcd39c044cb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64360d901ea8c10e9aee1b86c4666521161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95ba796dcfffee949694f7eb073a47162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c07f49d3b4d34178ab301f1686dd2e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1e5092ac9519687fc5442e1a13525164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c57d4c2beb7aedd6498f4b6b1eadb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025440ecb04a8ee7ee77961bf1051b1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066db4633584df2681d25ead9c09293b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555da8756c4ee632f7e1db9a2b1f53e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023095c85da37d9f4add68b750ba593169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6ac0c1dbbbe203f0583277979ea61170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960ed5f17397c817da2a7031e8aa8ac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db011eac38c3bfaa2e2d4f136e0838ec172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233505a9e9ca6c3180ac823e0638c37173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7d1425665553e2026faa1707f00ef174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa87104524d5bef77668b4060e40f3f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22011d2ca726cfcf1ca24e2e9fc5a24176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667c46573c81e1981df9550f41337c2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7cea7e43805b12cba491ff66252a46178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2eafd778e951bf6dee266a53f9b368179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964d71ac37d807dd11a478e4e4321c1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb33db8d539cac19e7f1c2d900d7f6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9934c2d4b2c71e0e55ee3d82b5b97a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f02a39c3593aed302cf69fec5f122183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ee77c1409c483e35b58b1a80faf5d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83145a0aacd15b590af5c454e22921d7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b21d2a495dce5a03eda488be52f9cf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5db94234710cfdabdd8d206979aa5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99eefc1da0ea468c9f2e517c2915639188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061ca3e9d340078750fd8f2a7698dbf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f3f7315c3e619f8aabcca4775c553190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc0de4288a0a426a4475c172586a75191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05224d04837e6d1454c063320482e4f4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933041fb505ea83d5b352f1b37b302f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4982714fbc931ea66e55a59165ac5af194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a877faa1163e10afaac5fc7160cc48195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647312dfdea37a0b0c1f3bc583e7d5f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60919e5833f4e83c00c36d3f9b41f79e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d313559340823c494a895947300af7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c328f4be102f6ec620115cd214d177199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781410d019e524397a25481500f8bb10200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ded01f40eff2aa5ee9bda28ce485a3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096d05526d0fa3bbc3d93f9ac6efbe0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959add98c26907730f56b1220eb3411203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f37739b6faa0048dbef034424e574204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ed0fa4bc1c31064d50e08e4151ef5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362c60f8e8b327570fcb3f3a57bf755206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5160ed157343ad8d060e6b15150534207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572c7d63be8310eb3f63daed5687d55208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a583afeecb3ac2f0ad3d5105aa9eb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23007fa9b6c75a31564f5683ea8055d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967b4be11ffed447e384f1f512dcfa3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503cb148c816047850f5ad8d4361dc4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129130817f68f1c82c00eb5d7900f95213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33120acd397a86c7f311694025753c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7251bdbc90e4f78ae58ea5135f3ff215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5090d2b918631ee70bfb9f98003c9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43ea09eb050f1594d4c34be286af4d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702f97d376144f390762c56e6275c0e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf13cee3711b89117f881c011f91f7f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da65bcefc223a5ed28f01184060a2b7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b766f26c1e7b6538ecbf4593f61cfe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4da750db27f1d24f8d5f72f705fe3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cfccd3bb945b7a21ead98470f48c22223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c416519b788977218aa28b5f25f62224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc8d3269cf11bf30c655d0a452b93c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071621dfc2d0e0f179ebb83f9b4223e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504129682c0a4b4d416068336cc3e678227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d2a74d6fc91bfb5cc8c3c95db5fdf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbae8dcf408549ca021dd580e6f4c74229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c33bd2fd11cda3f5c9bd57a090c1a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990cee169b8343851059f1417e578d0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476a227631d338e7e3d24647d8cb7f3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff83e7a4de82a581e3b85317a58897233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0dd0876db8c1009c32960f67744c3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb58324858b13c21079c4ef8f08dfd1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ada163514c16629b1276fa751b259236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366765d9bbc997dd5034613d63046fc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760f98ee892abffee7b40017fbc1e7a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b10e0887d19e16666e45ed64dc6c6a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a3ca049bc245b6daa104fdde2f0d8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4eeeb955d5135a950e28f0714c649241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8028e0b9b9dd12ec1cc5acf6515da242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48ab2ac059b122cebf40de048184d0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47adbfae24cae75d9ec707af6538a7ff244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959260c826d04fab1628a011bbb9da13245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5076b1a00373a7987aeac12abd5b700246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5b2d21eff80dbdfec20750fdf87cb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd54daf1883c0b9a721fc786be10e08248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe430c24649b36a9678cb75a8a29bcc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ceef02b373b96677c802e5cf0ae6bf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb118d741895dcb75eb0d652062125251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14eb9a8c94c050b4bd7ed18b2e43a6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d27a887682dbb547cf36e98b7da20253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13772c6d8cd3ea2a0b62dad1831cea254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51abefe6c1a4b49910eec69efd19963255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ac2e18d35c980f66a3736ddcbe588256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c837c8a5813bcbc3e6c9ba96a8525257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c913230bf07b9501789b103b4203a2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba328fc350dc86c8b424d6a8cf4f7d71259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4645e3a5c37578e63673faeefc3731b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31edbb2c9921dcba5094ac8d0a1f3405261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89caf41748b8ba0e79df3a6b8f5404b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9fe2235a17a1f1dca2f5e0cdb54a63263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847d2927a8183982b0ef0e7fd98b579264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfced1207033a6c98b13cdc6080766e8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52c19f10c9f840ac7b6fff20fd2de1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4cfcfad16f91f5fe106ab9c3cf8a7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e389c0a2b186f217a62c2228c58b2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47767228918ac32ed784ebf61580ddee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421ce2d27bd6482247455022a13f365270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc51b33fed72dac4c18d84d84ed25e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80108c18a495c0f87fd2264036e59262272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a03e7de92d67ee6e8eed77d26843a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d8f70832a99a385d674dccc8a055f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68157d71ac7423d62a5d22e9cf269513275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cce4ea763cbc0d28324ddb70cf9358276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66e31370611de8c79e4f5b0eee0a03277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224011b7d641f1e010078809e34df655278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4deac33786792aa63b1d85cdb064dab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d41d4f29ba6567a6be8c740f07a373280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f802ae3368b1c396d70341d17e0f62281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22111441d668e7f40de681619465e000282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d200dea673f0cfe888b3d2ac44a116283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9453bca3f1a7e8f7da64cac16697d3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb43cf9b2ba28b3a45addca057d4ef285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e286ac9f2fa642b873d92146dbe8320286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18766e330e49cb58577cbd5dbcf6185287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c0b51157fc96f03897def5006097c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234e647f9360c1fd16e143b5b70aa91289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475796012ecc06190f001cdab4c257a7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3b8a3007ae20765da8010dba6b19d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a468a1be94afc60744e2afa399deee292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e60f653c6375a2c9d082d21ca921e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9783013a3a97b225303ea8faaba53294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745074c95ac20c86f62a419919777fb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b88742c10bf2828b16d6477cae8b5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0093c08b81c066d38bf2877139c48f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6843c296775b47f581d26a221ec9585298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3ce7624b895fab9229266a97305fc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786199de239bd8578a43e79650288057300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb73f4d6b8fb32201aa5315cf09c6d1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf7b2bf9d69171226989a4ee936908302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9d224da63f512c5ba6ec40a0fbc4c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee71a8755061e7ec8c3ccd35c2e0552304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05e7030325dd7326fca3de6c607aa7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e87c007a15d26bca06cd7a9a5262e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36581108cb709065428c9b733fe6890d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf368f4db71b59cbbe0c03ed12477d5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a42b224ebe00f2dd1f8ce6a631c237309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a59018b46659b62badc69a73a4540310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d401c1fec226b95e1e0ecd6c168584311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6679a539cc7eaa0050c289402fc67b4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eae78c8bc32336ab8db3fe8c28ab06313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104816d6cea4351335914463cccde29314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884a75fc48ed192e2af95f683be9075315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956ba13716d1b42b8cbb6dec918ddc7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875e61789734a5728eebd933873f5a1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f5181e67f205ed95ba89748b57a21318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03eb50a2811b3709bfc7db51deae0a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67ae673dd8d829ece16f7b76077d75320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7bbb955ed518ae1da1f0fcc89b011321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e55f3872547343912d8474818d518322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a13105aab42e3e39b11cb63a009c50323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a147bdc48460d8151307fca8d81fdc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff961b80d36f2bbf51ce0d1d0974878d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5945fc060566fc2bf7243634b4a7c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe051a0c8c17bda5131f17f5b7d8dc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dffcf7e268cd60195bbb5c0ec79750328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c764fd8ec49fde75f03b56e692ca2d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe55c157913854e88b01f4ac2b1549330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b9b0f90ddf841ae50f15975a090e8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e858cb3ac7b8e0b207fb6cf9bc9f5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44724e407f3d090f8cf98ff5f6ef448a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bfe8f95a54e1e23538d9d8e413ff7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726017e4ff1feaf56c90c2eb150e048335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951a8af819de2d0b1e1dd24a654f5d6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a4cf821427e785bf387260c36b436337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb3dbe685b26431d01163b918f645f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39515e2ed2f0a3610de826c7abf26c7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50f7806a3648234f214d73f16e6c48340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70290006b37b7eb9054b679a53570e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde69ccd909ff849fe90f73a835ba1f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1cbda5939b9ec7bfb2bd6f65a9aa1a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab9313aa41241432322b54609ad30b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137a78063ab9f4100e0a7122f31fea8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519cf9bac0483431f4fdade8887a442346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7bf7818b10c8327e91d16d258f1f2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd4371e819a6614f45de2b56010e73348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8eb3da834a450c8f687731a35126b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480dd132a99194bac7a87ccaeebaac1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f8b2e10d75ae8b83e8a4e2e4c1f98351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947df77d3f87f336ef79252fa7280532352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd3cd6b4ca28b4d87f56148a2a0854353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da3a194786a48ab23a1cd0af206b64354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6d19bc4cbf99728a8f431a321d353355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09756b7439e1b73596263811bd8b7159356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0bcc5c717b3bef7694526fbd345c2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3306c16d54043c215432a1701f592e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaee771998b94766425ad72ac9764ae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03f552925f826d4cb50d28dee7e325360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f6d277f24075148f1f4f5f0923607361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6375094e4327f5343279e1049139d6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd2830dbaf7771029d536571f5d3c7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654028af1015457821a4d2c7ac7e515e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcabbd0beac8ce72979cce28af422b4f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a864e83f15d56a91a4f62bfd3b254e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036bbd1750d92abb6c04c03169c8419367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4d39f5f9b7d3f9d050977d511c55b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61df7dff49bce5d688fa983bbf7ad7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03787c940f428205d50d16803136ca02370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc70c07d495ae7a89664b512c05058371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87bf2da1574a7139e42f21209c01e5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd58e1ce6d297f28335eea1edceab5e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f58fef719984ad8aea191be543a6e7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eda2c662ae7361dbcde1cf7b19ca18375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10db5ee5d2e1322996d4a85681fd74376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624f21d67c3bdca32a472e7d25e3897377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd742610a943f86851f192b31db863c5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8d99e95eb55ec1badffca268c5cf1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038b4f93d189ac1860154ae1054119f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc55d359466ab1cfe141460b13ef8e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63244d69e51add83fc08f3e49b6c9ad4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3cc0f9c7d4ac6f22f4168ba22aa226383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fce1a918b0e246e8b460f55fdbee23384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9191a306e7bfdf240cf1ef95e7a574385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53624ef429b7b17e72eecd492d763fd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316a236634679a1f4f318dedd15a6e5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf33c0749d2b898a3c0df6c7f964295388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af418e7a10d700c5b73cca38b55a754389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24683982bab32d68b51e2679e3e0a61390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44296b071067c8ae6dcfa02bc1706219391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704e6bdf700fd8cfb6f6387e7b15d4b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3c3bc8daa9ced85435ad529239283393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b37bcba86cb742a308fd861e31aad394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebdd815115c20e8fbe1c9b3b8d6a50f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623f363aff12792d79c4a5ab9334fc3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c24919e508f006fbb331816851525397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ba6692781226959b6e10a5798c29c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d816e4ba34fa545ecc8e48aa48b7d84399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c133ae2e8c852820699283b565c72d1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588aa606fc1cada48a4c88547add13d0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7275a8d957df752aaef3974cdd4877402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8dd06f4e860131f971d37c705e5c00403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d854523b5a176809f2f73c2743ae2de404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d392a154e3a08dfded49de16f633ad405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109546cb8cbdcfa234fd2b70ee719db406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353e60b38be83acadc22208d02d8a9c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a8a3cbac7308e4b5e537eb5736b92408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede22d653736190bcd09a28884648ad6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897e5dcc1146cf26909793b8c7acc0d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b081b8131b9f12394f954fadc1e4f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359804233006496c5d49349306e0d829412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be77c9bbf67b5a6b2605a376574f808413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2793f085b87b02bac72fa2af123cb10414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7caa62da2468d28ac5eeb6414ffd5ed415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c3543b9193f26a0df9d00ea9f1819416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90424857adbb2f530356d65393c838ab417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc10737193b2bb1c2980b7b3fbcdeb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c384b36a1f85903073864cf539b2d6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352a0d9f30c8a3840a6c8d99a2c9da0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209f7a08049c831563eb05e9c94f0c6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363f358d9f74767298e1e74c8a9baba422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b49040a506a759ec54833e8bd02fd6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6df2cf7c6335934544910768a0ab4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb24e93d1bfa23d47b303a4a08ecfbf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e91a206680f9f973327ebaba85187426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69068b5d56bb01f7ed42dbb0b05e113427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01299be7f299def6324ab8ce6aedfde8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bef29e1b0e6a2908c5712e9df1cc4b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b094fbfdca232586ae5038b08a7a6e7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69840dc7cc3dabffb802599b11d2ea8e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed48b35d135d5914990cbee1c8b5b1c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c345531196b373abd63aa26ddbb276a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ceaf4474651c5f6fb99b8088e0320434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf1036204c38bd6956d9057b4f3d3f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0486c2fbd1fea78325d2dea97ad67fb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53b9ab5d64de51f74a0a929bdf70c8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd74c407373a04f28e08d2c82fe8b8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320149460139ae8205a930c35d405b2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e3192c4d7f5bd3b9595f813108a9e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469f31c5e9722178d5f3bfcee3245c8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b067c39f7ccf1712d9dce75e938ec1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d97ae893df2a0b5ac149daf28e1b10443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922092938d4ded91117adcb956607ca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1d2126db4c2d20b1ef48219c84a34445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d1b606407f432203a5fb7762fb640446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63d570003445207a9c92439b9db3df447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113981aa5e4039f9dcff403abf280c28448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2a600ec9be59b299ce734d0f1eb48449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b45da246eef5cc1b99c79ffa9f647450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea9b6453ad2dfeded4ed5432f4e37a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec4693ce63a06c617d6cc1d7b30485452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc23fb6804b57a070d7c5b75a8ca66d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41f0bca2eaaa6cdf506cc029e24b1e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c603618ef9f8b9170125be4c91c5c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbde9724e3e4f98a9100b5f4f65b4a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe2ff7b3553c94da8d5d6be4332d64457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea215ac4a84ed87b4cb20272a45db825458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340cfacb604a6a6dfed72519637bc31459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32edc9b9ef43bb6002dcee29c7e13585460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc66e493f2d693fe40a36ab653c1f0f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc2dc27c98dd4e38aeb305e2ccc9e7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea558be8a9c67f0e790e031c9dd3715a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3895b6e1a73cdf89221661b6ede293464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5744fd20b487cf4e42a24012906df465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02545fefa43fbc7593793389cc6ac300466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f962899f695e36f52e245812c0d064d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b38c3bc4d721656690dce6440e047468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e6347054e994967c7f5fe1aa9c5f4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e465ab0ec96992e9b3d876772c19c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa9256e8f1a27bbe15bb6c69c138c8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668338335f3d915df3dafa99e0ed7b8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81187a9caf7c552db1b84d69fe8789473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f7f4e7bdb02ec671479e2db5890b6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339a271822403ce19e25da0280ee1b3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dfe4420b70d3c7f1561683c1711eb2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728242471fb975bf59da9f720fd2a0e1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a4edbbeda0910467612dc56d1ab39478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d328853738f11112907a870412aa96f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13fcd5471e2bf604678bbfbcf7ea2a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9226eadb4cb574c179a8bf1472d1a35481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c12f10c85da0b4db93c7a9f52530c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862f96d38c2902c7e3e9bb53cb89f65483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ce612c27e17bb6b64311596d23684484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272b75b3c4d4dca4d7a7d8b12c063a9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e138adc772c83c952fe09208459376486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b198de4decc5a8483026171f7665bbb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1628e994f6495630316d44e90fa65ad488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8a52a6250ef2ce2ca65bb2bf07296489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758cdb10397c357fe4b94bf56b4254b0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177e96b480d8a18355c39c03b327c75491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b3ed2284106692e0844a381e97291492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b890e02fe6e41058ac7a07e95aae9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030031a1f5e2645d3eddac2635e07d7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94753b300d23c29a48f0ee23e9a7b9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e5d294a084e68cc7829180ccf5d8e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085dfefc5bfda6d0d0a782e78c596798497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7b07007abc4802793ee42001118ab498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3895d4b10a8981972a6c38f2b769bb5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fbc6a309eb9c78c364ff3bccb52256500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4eef4a9bb85a609a12a620def1384501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46304376fa8c07cd04b624f6b1ed50b1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c9b5bdeb2014f952517d4ffbe68c3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d04f63dbbe183d6c1449aa52be6ff504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456e142a3ff3e284db55763d72edc86505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed5c693e6b5d6386db9f1569f5aca1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881129913ea76d09fd15adb0fac29cfb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ec8b872087e3e28c24fdd6d465615508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c875de5966365e6c11d7056c8f259509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084411a107b860942aa79274e7e9eda510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8781c30515127f0d362d5c79e3dae2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0a6bf02233943da87a1cddc084f23512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9ed02dd0c388830015a09075a2356513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ded791777a88438b752ca6e58bf89514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163045b5fd5fb5f8f7e80532e833128b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa105a0525465f9a2289c181defe88516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8735dfbef3cd162ee473aeef52e4b3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3aad0083578e89586007fabb9e0321518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309af57261f3b88ff97c8f9ee20e8041519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261d85e93c531dceba0d5f6e37f29fd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a18f03f62033f343e6f902fdd70068521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48614867f2eedf464023c0df8b7197522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0abe530ca1ecbd1a4d0920c05a629523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03017ea6871fd9ceb85deaaccdc318bd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a66fd91e99f1f19dbb736f917ab3a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaab1681f573f64d3ae4b797599a1e5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579464ecfd3cfdbc4fd09cd73f47d6de527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03852423a9b92849b0e5f89a70419be6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9fe0a8fc2490e7ea4f98441829dd4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151625da0b12fd01fc1b58b432a9484f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07970127714cb75df3d899703c30ae531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da9ff3b1b61563f5ec0e580a8b8489532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518ebaf2415857687a59ea5bfd303c9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef9b23a00aa44b18a464b97d8514b2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a7b6aa43dc9db09ef3c5fc7f51ce5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbce39312482ccf8006b31afea29538536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78e9026fb58a5d7f2493408dbec218537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eeea3cf2694867a35e53d81f6b3aa2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a021e5effa30af7df452c0281ae58f8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfdcb3b7334fe763a80aeb80e68417540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9130030ca5e2f78b2911af7bf5b8d6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902616797cb3b8d8a637880fec93940542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4457dc350aaed53ed721d8ab866335543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f842ea79eabbf3c0d60b8ab422323e1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df4abf517b835ac0c548190380577f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396ae4131df9924e162192a436e2179546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a295c2e47e958ae24a539480463f15547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609c2191bd1549e86478302f8a12559548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787b111378cab67aa69faefc0ff008c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1ba64280ba68f4e171562a8bbe341550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6939d1690078d04f90d5c221d56a05f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a5e4a6627292acd7db2f8cb1133b1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68655cddc632a28ec903c4e235035b41553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d31c42d0c7f0a1e7ed54f9eb26688554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc29527419930c516c8db6493beb3b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1ff41f6e352c9b9c3551baf4bd559556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f242a2258ee98f7565f333f38f2ad58557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be31996c5855d9bb8b4269306a74053558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c09f80c64e0c153b9849c739f8d8ce559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35da42531ec09a189087990e7294a0d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db27f542076ce90a0b3b21f5f12203561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413545d525208e9f66f77ffcdd1e3e7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eaa214840821c75e97a43689af042b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab5c5c09217ed04b276a3dda151c2f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392a8493228b807e6da0c10b270aad0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e713da9b83df94f45b4fcf07fdecd6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4996840e019618593100dc7842c654567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3103c35f3ddadbe352616c06b3939e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b517bc2f0e6b9b20490c945b9d063b5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3c0d06db0bd1ac24cdf5576ff44ed570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10e81e9efd8afd35a5c0ad6601093b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc25a16ddd218e5842691ab2fe7919572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319320fb0f0a53986474db15806c77c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc96c5d2b0798a92a3df4c47775c26574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b2b7a38a9c59d1e4c01ba10742a6b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeeb7bada9d5755d83498eb602ddbc7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9ab8257f9b89176b2a54f3b4257d1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29ae3c452a97d23df0a61c3f0ca4e5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f32ef26dfe99b2f3d75404a2d8209579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e34daa92651639a69573bbc0cece96580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49b56a3a4b1344e36c6ca7f4f701dc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1afec58da06e1e627eefc8b13435b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810beb95b95a49ac5aabb70c82f28af7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4533108603cc97c8af1f39dca4f7d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403c8cca63d45714b1ddf7f5a6fb175585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd69c73d3857b79e045171afa2f0a2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50da4e8c6c787a1308162a5581ba18587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687cf64e893741390da47e904beaace7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c251544980e71fc5f5aa06a18bffa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a9082abb5dcdeab2d5054aac5db59590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c637a64786824ebb048f48e6e0902e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbd1a83b6e8cc80485762a4baa9c7a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba86d35591c11cf42a2f8a0f95fe2f2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f54d2980a30a16ba674b1a3f21b4a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636abae30cbe043a403b74d581f8bc6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7740f9f722d668614e92d541a7284d4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69402cb292316c4d5ddbd61dfaf4042b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c3a173e2f659c9fb45db65b3f6836598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9517223957ff9b94c4df34ddb244386599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5004bd954fe02aca43dfca0f1f2b8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7dfa615e1cad7a2025a5d9457a922f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871fcf6902310750321501958f5a919b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845dfce650eb11987768ea8e2ca8629a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520a7d18989f841a3c7ac3583e6029d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a892e5491a7e9cc1be4c29c06dd9512605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1169cf0a18ee83d47dd19564626908606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa6c6705390ab92ed8eb2ed69de970607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198abb30e61f28b7e4d3bf4092d588ae608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aedf1c55298f0aa487673cf93a0416609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f4bc70110469bf0f5b8860dd70d0a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a22bc5fc519a2c2708676a87919a1e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863bff2ceb2fec9b0107f940584e106c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ddadc225b919be8c602e613fc96b5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf4af83994c2b18ce2205dfc12c9d5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0098d2f3f0f5d460fab5723e86277615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6089a61f7cd716f854778ef3058e2e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9998c59b26401e57bde5676650b980f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97935d1828464d1a7bac31054cbdc90618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77d23b587b6c93c57e3dc7ad6cd4a1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ecee59fa27bae1b2e7ba97e272073f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d363d1659f53ab780f09ae549d65fb3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05be160d64a1abd6542c36ce80d0d7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6ec50869d7060ccd32f3aed18b77c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794a8ae77959fd73d1558bfd8a52e73624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdeef41c5e943124e0c6ca4162caac0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226d21bc62bfd4431d467cf1d25f525626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c887ab5aa5b3218069b459dfb7fd09627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a0565ec479633dc475bd630d7d7be628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2dee35049b6cbaf4c903f5367ba5b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a1279c534f3c7072d4bea884aff95630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0ca787b0852ce4e7cd2ef277dcae1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca60716fd3457d1417a93afd65832c7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845665d5543f568855921fab9e15cf6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a9a0a9473f795b763b23cfc0ecefe634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd0c2017d4e165936c6a07fc12ebba635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735da0c65164feb9adbdf75a9de9b50636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53ab3c04c4dbed07876cb4f04e309a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c2af05fd476791ad1d433e5f64ffc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5c25ea51c00b15f0549bbdcdedfbe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424bfa81852d7ed241d72b31615ccee3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e46e02102e6228141cdf0693a808e1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb20ec653c23cb268acf5245af0873a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43573acba4efe5b2a91a3546b24e651643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f6681dbf866594b18a5d95b8d7d4e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9cddd3c22700eafe9681484086aac645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516a3af75bf0c07d2d2d0b7746ed260646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575d5b1c287f19a67c235b2b92d5e38647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eca1a312503af458b0188d860749d3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289fd41284805134057bf1546bb8afba649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44729d5337451686b40a9e5a1b4a828650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efecad21b9222df82889800e676eb80a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fbc9505a888a0996fecc502be7a142652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081b112bcb69e5851d7f9088a790bff653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6aeb6e21b92e0368e0a0910597ea5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a3e820ec32f4cbe9964b2add0e2ed655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa407e908c160014b9113c07fff7490656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea05201677e0df34a13000f404f4586657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbfa47baeaf45a1428f9ebbaf5d9c1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffbf7edcf132570bd8ffd3d8986396659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a13d73fe09b929e4924b0417de4acf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3cfa6514d3ccf9583892459c5812a8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c9046c81c0e4a7cf891b4581fab18662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969ff2e7f671abc09dd9878e2f65f35663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334ebc1090e4b6d6c6694cbd2c440b2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c36780898d3c9900299bc163f58b9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c1118f584abd04218fb5b82d919b2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26281c639f654980e3a08b7411b7bb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd1d4e936a322bfd1e307df1e03d03668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f88585829d2994e95c51a00aca25a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1db7a009def6d01077c544d080ee37670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e868fa07a0e13c24bd8425e9acb3898671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb331de4e2214fb63a195b059a14cd6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85967cd22190f9c219ec9b31dc7159673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771bcf90737dd5f966ee5b8b3b01518d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4f5d2e4d715d3313b3d449a43b537675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fef5f1c9d6c0d3f357426ffdaaf641676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e905f4dcb177d7309cf7c20194b1379677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa94c51dd1bbb2b44925fc2f9b2c56678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c63eaf4be420ddfc1d6039a8b8169679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff088106bfddcc04d4cec08dda36ce680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448cc36b43c7791bc2e058b75258a86681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596201063342e4848926a352d0a62ff682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078100a1838833bee96230b510b57998683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c62b060f43b99189b5295c8a5160dc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5dc90b43785e3dfb0c3b0429c29f60685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e6ec2ac763566b3021f3404a6752d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66add9918bd13a8b6efb5e90c88c75b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797a6550ca72984eb9bd879c4f17dfb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3695c7310ffca065126dd63f86247d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167bd8c8f11e986022c6cefd49b9f07690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a129c44b51d9f77039d31bc7c9551691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225b2b445fbbef0bb33db3749075b4a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566a9b890e310dd46ae16bd7273f581693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0eafa0efae8553e536e1c5f45eaa68694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1854dcd4aafb7744389adcbea019a05695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a527eb5c93fb5d8a300e7bd3dcdcf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf430a5078726e8901f77013af5fab6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d95c749b8c72bc1050e882128a54e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876763209c132501e8871dadde31bbd6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f024239a490b59fed4fcf83947cb7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4135fe608cdddc35cddfaf6a6b5b41d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69b9eeff26f6633e21fc929933df59702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326ee5fc8c9b6101f35ae5fa50edb3b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13361af5af1abc65745de71497396102704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65d0e27183c8d6fc56e735b1648ed3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e87159e562994e82e3c9998f5bf8e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98756717945c0bd0b9f09e5f516a75707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d484f304885ba78d49d943caab43c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68144d7973ac4c5eb79912cda0281c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60fcb2c3eeaca6774e3288e9304160b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6890298a33fa5adefff73adc10a304c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355dfc8da865b88fa1d20f8ea8a5ebe7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ecbca74ea885055cc6d5c2b81949a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d2c747ecce19dd03d784574401632714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657bce26fca4408f1ec630cda218675715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5e0911e3f5827e79261ae70b7617d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c61b587540bcf1c268003fc0ce75a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9444b40775366b40f8ece11b5ce588718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37084988aed7676afce17d3d6ff9b60b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a33f53a39e7cb5bd982afbc638cff720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed385e98c917563e751b9b5ed5d78504721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2a966f5b9279505ea60677dff7e07722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5b6776ba99114b5f745b43a0f143e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0a9ddb70078cd02941d6ad79feba0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db7411e3b243165361cc88b88c9968725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125aaff217a8c548ba1613f81082eec726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be304309799add97432fe3d9d411ca727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317455932323fc1c0a062f66840b1b0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d428214a02791ec95af69272188b919729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089c7ea2e8998145adecc12c653e068730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a813edfa14d8a1afc93becda90a0a0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1e82951d03468284a3f192a5da165732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2ea90b217e239083e999c2c933126733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ff79f5d5e7e1b280f02d459849660734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a25f4b3c5a5e9773ecfb3947cc059735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3d8b18c2d5956ba0b7fa2049f5def736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08c662d810df00ee91c528bd7f63e6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d2d52d93052e270fa9d3f4faac036738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d484784caa0257785c3e685af1487b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496464f59e64e5fe8bf1dd41d939a56740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30398b837708aba04e21828c6b290a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0d712d54a665cf634f1859228990c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f202b5640b7d95c215456f746746a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff759637e020a07e00b903adc5df60c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84025c89067411967ae24eafef57aff5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d28cc0476e070a3ebb1f1c5e6e4446746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1947c0c7b0fb421780d7581cd6247747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81910642115c5ac8e719517f01f82419748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1749b3bbde48a7539a2644333e83d8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f24fb5249ce0f2ce4d5fee7ce903f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2509cc679faab41ff57227b0e2697751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419eb0bf21de5007b71bb83c135585f4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5fa615335d0c6ae7e8b8029e0a8e1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127fb71c576b9b917148accca07cd01754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4dcec6f0420e983793eff825aa96f8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38d440cf8dedcf0c5a7cad00db8367756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25be80b9ff5a58f0f6871685a72c04757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74fa360407e82482f20e8ca432c5f3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf36c1d288027fc47279c7cbefd1694759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05adc837f1b7405828dbec3755dceadc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6ec097351fdb5100a715e3d13faf5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27ef4f56e7eb748e528f56ae2553ec762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebec21edd8537a0fb38893a63b6260763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde6f0a125c8f45362075e30028cbcc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09233125d42a70a55da7af24405f23b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4c67fa328214aad81de986d28c33d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf48d745bb5b3c50ede48cbc770cca767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88ec313d75fb9a820971ee57441156768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1bcd6b5f844142d65a75332c0996e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e703ecbb5836667e02f42e1a9cc5b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ae4f904087c082190bfe2b02b6d0a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60d4077b54bc1b89a984e4f5410922772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723dd327b13afd4c96613ed75109140773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc750617eb4df18998fbb016390d9f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b497e8f9509596cad46eccbba72773775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd55a693347a49979c49ebc92281341776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc6b2ac92b10a8bf9250f258520b0f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa60c52a72c8c27885f752041ff3c2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a8e901c94c1cc58e315023a693ae1779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0497d5134437efa355eb2a503c6d9a0780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573118f6fa366a1ba22757f0a8e5827781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186054e2b60f15306d01b44b0cc23712782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452af49f0e8bdf5b3e903cd8b28d0551783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b1da88bb09d8938d68ec1198ee9cc784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb991a117034a9e65bf4a95db80eb9a1785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f47473564c28879a69a8e14d11d38786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f28da17e836a998ad2405b2aca2eb787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069332be41ddc47ae9bac9101e38c124788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1487e4b26c4a9cc5e9174fd09dc8c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2cdc909c2602ede230e2f8a04ecafb790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615deeb61929f25199251a6f334b9052791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d395d89f1eb21f179d4264419acea792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7881571e4477532bd1e31bfda702b4793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62112d53e6456d72b3b97095d18c6125794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff919e0c7820ff7bb57cf67d99fceda0795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec17ed509c272283df222976e5e14131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d0b21c63458a0c3f45fec7e0054852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df90a48fd896427ff3e7ff402a256f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebdb0501a3734c37a07207096239c924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7bfaed7e1d927aae559ce4708a50105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5d1433b1276f642191ee1d25b42286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed585af92f95757a7ef9b352ce633727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbdf01094d418f74c9d529f1ea83d6c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb87316f7a5f37f293cebfa075a48309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce757466828617912a3bb1deeff6b09810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1e4f7adb64c4c335ec0280575fad111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715bee7d10aab06a44979bcde03caf712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea26073cf235355e196a2339be3154213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6136212fb18b3fe918ba40753fe3f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf07e17c915b9a12901cce3b0b315515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e2180ac46aa07c55a9605bd3cc7d516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8f0394c8b7594e18d6801de9fa0c717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3648239b5f4df0e587bc8758ee311d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdfcee5cd7eb4c73b9f75cf11d02de719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4df51f665849c51e601375e536047520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71455aac7da7ae095a506e75f9e73b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17c2d2566db5aed31b787446511d5822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77696f0e5653c24af702078ea6224323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ac3e5fc830c0a648e73ab2a473a7a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a5c20f8ad28072e2b2d70d737568d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efccbbc75f166ad68fe08be51ada4c9e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84026665bbfe7ca936d1ddec7cc8edb927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ca704be84cc2efda61ff2d42c927928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77704f65de6a7911be9b165faef4db2d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548cc1af8f288355edeb88de67aeba030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532138996651399817becaf77107dcc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f677165041b67202aa3e2e045b9cfb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18065538344b7d9f57f161c5c0403133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709cd604046210a3be1b4d493f47844c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d162a09a9f32948521d3264e5f031a435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933d6018190cd5cf6adda2c738ee21436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6fe113a4a2953aa51e548c71e64a537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46621b452fbf4732e62c4b6c2538d5fc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d88d8711e08ed3c6e30dea2b9d8a239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8981fa9a87b023cc2fe20db26826b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a3ab415c8fd2f7bc35eca3bdcac5c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae233c297ab911a30333bc1518b66cc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb24b5fbabfb304f096e3581bb9c4e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef26c40350feaacf02fd5c8fd85aaec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4ef329d3441a49ef1f1f65534e9df45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4acf7de1d670b6dbd04299340ade28146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79e0ff3027c99a62a256689993f5da47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b9f3f62866f384a1faed81c04a84148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06763ec8382bce9d6e8c4fcc0373a749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0440382f814a76b8d75e9eb39cb815950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c4b8aed57870c4e8621c8de2128cd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2db5a9a37210a859e792eef31c982952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05081c050ff1232e00634d09e683b6353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43f4b7e4a04cb355188b3bfe6b498854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a015e558b691a6f8f3169baa4847a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa2f408af3de8bc8792886552d8ac656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39f0965fbce6bfd8f8b9b7babf7f2957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808d81fd25c507cdbf63c632b6b872358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe1810f1d009f48d75a876e516eb4559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68ec5318b6e9a63ceae0ba4944a3ba60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a3b347dfe45fbaf837f381679f32961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c6017f8097e95ea324616f64e1d3562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91ff8c51b26866ee7d39d50cd3201b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8df380ca8283dba9bd83a571ee72064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b982cf834b6e5670648f259762e8b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1cdffbaa59091040e6617079ca93ae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285db13357cf35c6d623821f64b6d3a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b9d9951672d7b422c7ceb66aa92c168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4c86076f1c32e137609cf3f682eeb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7ea2486bdbeca9c52cfec4d5640d870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289403c9cd6ba16d3e59c777294c76671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dba676d92a976b6a509efff70f4c4672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd07734210637fafedcfc1651bfaf873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ba72414e704b64ec6641e8cac2ecb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e1a57d154814181baee7d6defba0575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f92ac0be6772fc004808e1b12eafd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd9cbec4ee576bdda9d71b58bbb5d077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac4220068f83110a3006229e9c532678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070168f0ba73c6d90391c0e48a63d0e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba9b8e7b9832f14f23a78ec6669fb080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f4479666e7711222b6b098a3a051481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335bb1f2770d8839d1cca4bad36ec4782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4e433c40164e1b69477468a5486bf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0622b0fdabfbb545397e3d656b01dab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602a72ffbab420cead86a5fd414575b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112008671ce916651d9531edbb7e83f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f89118c9c6054a9e06987b4b2726f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd66c1a0ff421573a91ede95dcb70d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf961d666d74d5e5e9179c83fa159d289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccacfd0815b2a4dfdb5770d2e0f0f7390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5baf82c441113aa1bb13d0ff6781cd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58d783723fd2605e5ca0dc7735af1a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b67d1d447a8c72ce3c5b2d7e7f5d8093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245eb6c532580e3dd70c2111cc98b8e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5eab3113e5a727b56be5f3d9d8f2d795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0277cb0ca957f5d9c6eafb9b043b8b196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf3e1b087cb5c64a5142caa8a2bcdd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3664155336ce4f75779334a7b80b598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92fb70e93b3d06c9199b52475282f4799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc25b1290d46e65adbf82cc6539c952100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907f7ea674386f4e101182d77dace15101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf0e029fb9c1c0500f1323562a0f43102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5b5bb825b15cc13d5e993b49eff8d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e8ccb4ceb2c47c475af5da261e291104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755206a379b9bfdf9fb63add2823010105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea214db7fdfe9912253fe90846ec10106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5ff781a8cf8233e51dacaad27139d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72c59cb42c3a496fadd22b5deb2bcd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1207c254d2c0218460eac93883ee8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9fb2a171dfde9f4ad6f3c99872ca7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091b011505a69c2b21beda71729df24111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84635253f7925fbec4946e886f07f393112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b7c80d8fd6f01a098964992b38bfa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c027aef0e35230e6a86048035ccb5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86e7acb1a7f2c4582985efcccc2700115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd428cbe67db06e7346525ab2ab90b03116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7152a16486cc5368b52f2c98e7d3626117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29a0cb9913967a30cd89232bb659d3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24bbede38b53193fecaf63a1474f55119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5ffa82b53e9e64993f79b15d42875120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94542bca70ece5caf70dabd5c353fa1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ccd34d0f2219725bd7cb44e0433b71122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d96eb841fc4339c62180f011948cb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54c83c85765a05f18ca159f5b21c54124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff195caee488d944e1e4732eb4cbf1d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119eca16b65b0668b1bbd3ce0b02420126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037788dce432582ed8fbb2f685211cb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ce9c47c196503bb22dcaaf48b5ae0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d838194c0d0d4551848f79186878a7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672ab2bfc9a1e3d267bc6ba056b040f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916804dba90f03f46d9d12b4dbe00a86131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3343aad4365ef35632c50c3417324a8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42898119c1a13f878367fb21082bd534133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df0791791b0d2a48243447f4cdd33f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32307d1592e3740b278db4f48163e456135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99583d7f0957d2a3fa399c8d2eb32d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd0b7b35d4a505f14ab6d91fd07c61137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b8388432c63c63b3584d22158df03138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d616aedd5d3019efd7551edafcc1b4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18b36e3b65a481e3436bc72b581187140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25b354c13e9c9311173745feec760b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba646edd41ac1eb66cb149f6f9dd08c9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae2e7c6dd21e9bc1866882c99f0f24143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007acdfd5ab58eb44f8b9340d2f150f4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44c0cc12dce0c78639d47e163f2efb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada0e7cf17092d27f0da373fcd3ff47146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e380d5c548629e6d0193cb9c87d0677147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbcac404454afa46f02b4b476272fc6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ad4cd597436aafc7db69955d6d786149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97307195a3629f41cd77244285b5125150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf42de7867673193837d29e9f922973151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9cac561a238285f90a1f37e3401be0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4723d86c58ad1f34fafb3e34b8ca05153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51df1f49abf1514c316147bd42939c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af256111ee54236903f11e9d4e603bc7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d3b4b4e86ce0ce5798a92ce71c55f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82053097fcbb2dd11b86c436b3bd8dcf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fa358bd2aabff16f406a41a156122158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192715b1657809e40a79762dd7ff770b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d46a08ebe0bdcd01bf6f2f915874e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17101be4a40f7fb6c78c144d77ee2b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792778ab1c970eb04c59cb3b2be2971a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf70ac1b7fc53e73fa07d57da246e35163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79add84dbddd638231f46f5380a29d80164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a2f025c775fc03da847589cf09952165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ac099c58839cb281dd81907f6865c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f75b38aa96fe0b7c989e0bdda4d3ed167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd997b5a5c78bcfee10cf01eb72b7f2b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63798381e7a81bcd68aa38affc304a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ced93eecd094ab8a00532f87379ac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8482aae4e1244617eac5004f00abe1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b4c63ba7a7b5f6e104442c466152c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad455456d580b840dbcd3f451a2e29173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3bdfed9a0fcaad2c9d48ecf4173f2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686002e84b2681b25d8ea1717dab4fc4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd781e00407294d17d2da87c0c33a223176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16d34b901ddbc438acde8c5708a3c7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43cd0d90246db1b9b32c4692ba1da0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b716f784a3502e0e8bbb7e127f832179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd0965e464fc79e6ed665f77dd730a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ed87a58d5f6d74299b474fb6eb7a5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630673080fda60b3209e2193129b85cb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ff83ec34feb938a588a17f98c645c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6cfd76a9a211f694bd9c778f3db5c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452ddeb46ff79a74fc57bb6976a3c6f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bcdb2ca52d0f009e01027f84af4a83186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abe13ab83ac0cbd918e4e841a5e48b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec68b7d9a28f928b00161ac14eeef0c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ed29b002e4a584abc32087b9d3648189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4010f79b7fc22aac7c8e2a51845e86e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785769ca40364915316a24b33e8e5de3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1563be0693b5fc5b5d535aa96de244192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68ef088d5bb9d3bffcab5bea10da7b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69e03f28b01ed91f7dc1d3edaf0144194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd674218e3ba7816c44c595bf478d9c0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08bd97b13957e261f63f64bcab2c29196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271cb639df6f57d5ffc9f29ff00dbd2e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19dd8131fa1a7e3546ce6c82ccb45e2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750d15679f31754f95c76be8826e07d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09acbda5e2f5f80199d391fdbea26d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8266bcd5e56a74f14a58ff5061bb69b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0aa39c5c90311cb9a47fd6de835be202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd88a20e80b4909fd6f57f1de5f257203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5263cc096366ea904bba1d77e484b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03878f2d268a2a307b1a4cf8029230be205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec484454f599c353ec37f486ee81938206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda62da528563957f05190842f943332207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4de749b286e232781610c58ac2822208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a1a5d1551c0081f3dd9856e939f58209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdef2bfd934a991dd36e1a57faf808b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e3847144c3443d815afc04a6094ad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873ed33c9cb1455cfb5ca153d05cdce212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623223d6cbbb68d4bb74d0d390e4ee4a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638b8df9ad273145313d45767fbc614214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed0e84743211d89e1a14fcfa80361d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8258bb87608a75b8d56c59b386bda40216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a3b17d6d5cc6add08a89cd2a2fc94217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5595e3d5f8fc4c263e0a2f92982f2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e334254bd0a1504b5dd43b0255cd5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4643257204fcaa1d84d19ed2011f6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2dbfce5786606bc2b838ce921252a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7514871127c499b3ad642a951b914222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0285ae12e01db3060ebd5f6d4198d7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b39e943b226851e7d25988b62d096e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d63061a91139dff605663da5aedb6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73689232b70e610a13138bf9c6618eed226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5a0749012870ec822a802a8ce24f7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a81d4e3460179fbc625e3e8eaea3a6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24daeb495941f109a5fae28c3d04efd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5eee6a4ac4bb220b62af496c7a36d7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9839441079899c6a6ffcc00bb8340231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b78b183fff2c171de404a78e87b7f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eafc719a7975dc577e6c4131d6e076233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899943f32bdecad3234d136174fad443234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e38d17398877ceadd38991d4ca436235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49874cd4a12765d29ce11b85dc06b0e1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0fc1dbd8e29097e4bb2e2b7d8a181237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb458dca2e2b521a4671f22697e12d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6db09a3fd48e86050a30f2852d0dde239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8556669c431e2c693ab8d9db241299240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1bd62ef38d8ddf3880a65efb28782241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76b80652c2eafa7b9c9f85193f9743242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687af0886e1e2384129aefa9a4152ce2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9157205de3796553ebde7042afd76fa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381564d29d5c044ae28f43bf837b85d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234004c0889133ddb689a1e493b57abc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f533200bbff4b0395f069b7f047fa9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465456658fa4f1be3c662e0845291a95248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b808bef4883e27d51f7af70d5b5b9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697014935b48a5a7c2d20f55ff16ec9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6925d96ab6bba60ade8263d70358db251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83302d532f46e864dcc2c27292511773252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1ffcd14c5c799bcd8385893524dc3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8071e54df11207c1f0d0eeffc0a98254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7129fc98c3bc66815ffa1245051c7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88dc1f5d94b8d1302065b3b6687aab2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d8a44feae8908ca76ca1aff888fb8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7872978a32af55816d7cfd3a3b85487258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5dafb3c508fa3ef6578dd762131158259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a50a43cd377b0f1585c2ad96c52622260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c64fe6001ddb2c87533d8e3db251e1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee18e9f64085468f7c5f6128ae51f2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ee24bd26dd52c7d99758ccfd50e8e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d47791cb251c25447a88e142d962a5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eadaaad9d23607be5e16173a13f399265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50adc966c389321ad1f91282923407266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bef0547018460bbca8dc26a5b0ec74267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ca3fea816838ae877d9a7e0b07841268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4253668bdbb99497b554f1f8f97770d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d4ed1d7b5e31bcc36aba70c8aa6b0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c2b40066e35b9414db09e406d041d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917f0023e073aa6195e1f1281977a98272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba540772ba58a3f6866b07187cad1a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42418657ccf856910b052c46d2246af274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c574e6f8cc6db7bbc128f35a16d9f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783cb1fe60e93247fdb7ed4a089ab43276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32710dead9f6979fb029379a85bcb9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97877aa33dbc40afc79a1ad0eb9888ea278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a430bd74ce4a81448d0354e36c9b9b9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c19bb06c0bb8548f7e0777061a429f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07fe2f9d430aecb4983d60e4151bf97281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18944bea74bbd5c66dc66b44dd14c1a9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0439b01f7b117656a30206f252179c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536608db4e625887ea9a2c8d39cecbdc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5bd3b4a016c79edb5477f6182ae1a8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20e086edb8110fe6d27bed402860d8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe0311f5478d28512f3cc612b0031e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078252bc2f317ebdd040644717e2a45288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b76112970198c0f1df0b9a552eae6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf74edf7eb70253d72ed314517b8aa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffb0683ac33ec8578145678110f952291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09063b0079c85922dabd8dcd7bb382292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d42bede6d1427b6d4b97438313fc7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f06aad7c626124b73b314cff44431294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd329ce4d1a31e7f51146a0995edde69295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416ecdf409562c197b02d2af7423017296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a663ed196100a7d55cc308d3f7319a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40939aea196c619a7bf4df7185eb0691298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b870166f2eb0926d4483544b4caa526299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024bda06d4e1fc1a4c63f2bc3ad2b39300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888605c5f7a07299836ba76186dfd59f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea43533ab6296ff3a0ee92e90def4e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ee669abe300ed8628936c278fbb3a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3961ae53ff5b5aafeaadc1807ce50a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f41b26ce2d99e0c8c856196554743305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21269051b3eec928350258f65a730284306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7499ff8ba54e753dbad228278e13e3d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e90f46e4e8923d67d5a4a70e96a21a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca802f0e56e7146a1a810e15396a4088309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa62255f35e3876b7fc5a4d23e2e427310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064dbf4d19d252c2d568b5c68536111311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d41f83a7f49a9d5c4dcac6a58d49fe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746c2d63983f364168b9c51b0d17b04313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57b82d810e6c65ef032994643cd3a6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894460ae4cf5099ff5d35252ea657ee7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf129055f347504efe6f8d61d1495b4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4516f505d7dd3bef36bb8f3f0ef598317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585db8958c887f9fb0028f8151fedce9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ae748f4c09bb89676d4e418112c1e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b687c53407cb9e845822e79d8707529320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e9199c8da95e1d5b06f26f87b0818321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e223990e7475755e9eebf8351fa4a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9dd1b9efd5e40771d9287e35a361bd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebaa9cc0c931bb22e7b6de0718b045d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d92070aa72e49e616c6554362cfee325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20054b109a697f4dfb5d8cad275a3874326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703bd67f10bc0d56feac8d9964626069327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567066389475fc95782760c01a13f52328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0c85e2c584a28f04275dc1abd3201329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b64ec16c75875b62f6937e920bb1e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f807ba76630c0872550476e9e0edd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab0219a0e41bcf6118075d02be7e06332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effcb763ea5a5fbfdccbf2d56ca021fa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85061af9c5d47e4caea9b82c221d3e45334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694747dad84dbc9e8e5fbaa82749958335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc42fb576f268b1fe1f7a0b6a5c23e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fddaf75b91163de42427494ced21ed337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aaba86b5b471f0d6b7b1441fb32251338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ff16ec25a86e7c0fa64c5ee0dcb77339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8e3aa6bb7e7ff35e97d1de3657651340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223460457d047113292b8486411f104341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41692f851c5eb5d7edcdf6b7147985c4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458e6701c8e012708c19bca21af2fce343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f256c8c893ff1382f7b3b5e6fb1d2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ebc373e3ddc54ce8757fa613913afe345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31019b809721c83daf0cf02a533a2f65346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec350606e7f462e62d54cb0edcb8439347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ed59b1e19900f68f7cd1d25bf8e68348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c186817aaac70b5382777f7d8cd503a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd7feed61c7e41581447918d0d13b3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c47b1212bbda075a994f4717f9392f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca784f86892eee958d2a1803035acc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba68640cf5f6bb7df0dd0b3c2de2ef6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9521a6b97902ca0b9db03b243257c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc2ff69b681c09add62587f57b8bb3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056b37a3cdedd82e03090df4bb7c6f8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef2b26057af683ccc7ecb868b733f2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665a013536c2015199e8ac5806d288e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff90b0d026e3561ec30fb1c48eba70359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc1dbeb492866cfb07dac604b5870a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cddf1227f92472601ac6ea21772cf2b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba464685dea376d22823e1fec82f48e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71be0abab883ed4f04528905aa821c1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622709a8476fe706a42e14569eb5150364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d8c67bde64a26d19719af9f6716bb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9e47d2e85461a6e57162b9a57be49366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba384c70c3d5bb00b94bb3742a9a022b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9dc7fe9e832fadd37ae250c3c8d1f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626776edaf7af1c16b5e487875ecdb1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a70c7c1bff13b16662c62f128f9106370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93c42388118ef44d84622ba8813d10371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172ee4a96eafeb671079a39ee2d6b7f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc05dfa3332e4d96f8f0f38db61c0e6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589449f07a873094e55783478871b89374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a165f31b3ec5751b28d276b3c0324b4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1984bd22f4d63a2f547266d6c62774f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb03f5185dfeffb9f965b77622ebeec377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad9b2c571058304f388d9c5b97cf6a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bbd98f1be606ca7f4e86e2a13673d3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a8b8cb1da007efbd1287195292bd0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64a1657381f169cae105ae02b01ca7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d666ef6db55aa0a3f83f3d9118568382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a84ce42787629a6744e787c94eea7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab432451e91cf48689b60ab6a7d486384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a663ac181ac9655919f7e86ddaae300385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e45c5cb2b57e974f7f0a5c9ba4a00386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30182e646acc532f4ce1caec9896978f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5770597007609634c6f0717870d6bd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689ddfb8f6f5530598a1e135398c4cf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60687ed9645c055cdf3dbd252786bf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f76404305d9f1f225744a073e98ca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c3566d3d99e5db7bf1441a4f27856392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ae59aece9b4ac3b7215809a307476393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ee9c94e6bab00b88ed5faadf30a85394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0756b02c4d8995e05d7be4a51f3fb8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5bb6eba8dfc6bb3a8ddd4545be7f6d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6259f0245c8518c825db0ef09ee1d2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48eafec62fd8ba5b109bd078eca04ca398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbc2aff9462421d27c597c8a04426c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b2894e9147e5b843db148b71f9d68400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3994f1c5b54bf02a8c5a3a0fdb254401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b04d595ccc8992069fa54889fd614402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e84598771fbc75ef57a9cf3adfb2a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d2e9fb86a5dc194ca4d2f698d4f8a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78097590e9abf44148941eff5921ea405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf8533d274dd0feefba3c21ca2bb5b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ec459e119e26623838b8469910177407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de7a892136c7c3e72c38a1bd03ca1f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4808e47a4bb6e56441bee1734474f60409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af19825ed5b00efc7775951dd7660a3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa0f3dd59522c9781fdcc5525609fa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea750def5dde2902c2baf733c9a88a2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d75fa58d5a232d766e46170416527413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5d09dbed73060d3bb5ca578adebb3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612150b41fc503b0d48b45867547a9f9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc582474ddbadadd2a26e278c6c127416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf426086a766c0a3b0bb057c9bc83a87417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d50847c72abdf55b685b5868957f6c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54206a517d81aa4e99dbf36358c311b9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24bc43a1c3e87e931d9a3de74b8353420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82b94d2bcca668746bda5ae550854c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91eb75055277592b6c84552ef656c2e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108fdfc9d73fa77ecd39b9fbd5f531c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c1bd8b4cc96abf313066b2dab73a1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922351681864e08fab84bb5710aa5464425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d616663026878712a01431af9e049426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6aad56ee3cbe503815dd497527ec5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335a72c385f2c9a52da07157db1cc8c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b068241c2c9525c4f2149c690d5e8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61b5ca383fa0eadbe397e761d91354430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6eec3423fea2faf476fe0055fd3d5b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9021b4e80586e8d9238ed9bd70fe5ab432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d6651f200d38cb267ef8c6ea9053b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11e981686da0520136b2b2182c9185434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df6dfbca9d397f6845794a5765688d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855679d6000d0dd2f2ff43608b9214c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87066af34ed4d719ba07ea6893459e4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc9f3b48bd312c7c06575f25a6f046438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933c1f8f31649ed2a901fe58650766a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77d2d12d4df295b3d3746ec3b49ef4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247be7665914b0ad2c32c4c51785792441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042f6c423550534ea996947c6fa3d10442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1a4e19a5198062e36bcc3ad5904a2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2623470778af2c3a1d68e991ae04ab6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91624125db8789748d014117ef4b3d22445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c98d2515b1795db9df1aa649c09e0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227d52fd28cb23d529651a7efc71233447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80add6fe236c05da1566bdbd5465625f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d2b8d259ab450202dfadc5953c8d5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f0790e9bf3e491b271562540efce6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978016f6efc7cc70eb20c5bf9e25359451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22b86572a308e0ba9baa931252c7a9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f65400eb9119aabbbe9f71048db913453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0ebce8bb5f67823bea0f4776f6215454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06fb26853560edc36b0cf42359787d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282f31c28a1429c6af7e42e54b8189d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc10eca037faf630bd7bf4fe520bec457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbc6efd7d9c7e4ac493ef6c0b4ff70458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1205cc2be6c0d7ce93b6baea8b9ed459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a91cc15765a2499b78a67a3b54cc2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1496c09a7a2c56ca4ac3251c69b6b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd95f35d3c4a3a3ae3dbcfac8125f1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4a9c778f36eb89f41c864509486e0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a44b84ccab592a09dee789a0666c5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1bbe04699b7c761f32fcb59a50708465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5118da7fbc71d744858580b2edab511466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7135b134263d12f1db0c108d17f0d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4684e23c924980eb3c022a5ec5a30468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74733c8bd93857a66e8cb421e656202f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce7f05adf834ba0196197dd4443192470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679cd2f7f6a73ddd5a413d0211fc52ea471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76f1f3c8ea8332b91639c16e8c90b8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ecb458237b690d0d51694969f5b53f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae8ba0e6132e9c47dd085506866521474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734fa89eff7ccc75e615d166f12a4a65475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9d9427173933640d47d629e50edb8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ea1265b96ee32f077d60c6eb83a6c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3182acb7fc5312ffc5f6ec45c718645478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f62411fd7232d58725f7550d2e5b0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592617236639802dd89fc23a1d2bdc68480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c387386fd4a3e194769c1eac1abe84481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41c8cb9f80773e983215d4f66c5fd2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97072e0ad2a6e5fc7263851248f9a7b7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee907a3dfea5c9c8842880f4c9e3ab5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b5cbdea3230bda5d7bed1ad6fad49485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650197089c95275c971b909c377d177e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5f68c3d32cb2a45d0526191ab2221487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22468b71f8c950267d58b87efdc4ddf7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da264e64f6fe91d136c284fc3cb974d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117cac1093eb87d808cdae32500b601e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede132d41b9e22eede2bbc9f33fa1f48491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543bd7bb62e6f70bdcbd5cb00ac3da1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fcdf5595d2d7c7eae454d932d9bf4f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4e4cffee3fa69a23524ac9c4f0c4d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe2e93a33426faa04c274469392a91495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2131260e1527eac9312bf2a46ef84fe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee053e201a486f8998efeaa350fd033497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0af6ad4b6fc45297b6bc5edd0c9bd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e34432722d987270e766b82311c4e4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b333cfe6dce5de8750413691fd2396500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c651028b737ff90c77ddf39cdc5d2c7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00436829172dfd9b8f36a9205f26859c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb666ffbde29e5797d4d4f45a94b89c7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5648659bf866743af1014bd19c29d0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a8e34d1ba8229dabb6ba641318952505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9100e4f5a5126e8e866a89ace4b19a9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e2cef3ee6ecb5273cf6e4552a7e38507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dddab2f65bd0e7332f3cd10540e358e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25bd5e5c49858b3799693569b71c2b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605c23913d0657d082b945e98a1f249510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e6ca58ea6efeefdd365dd3ba8ee46511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7aef7a5158eb2f78f89af916cc979512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c41ded547b596aba329d7e1ea44ea6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccab140d5104b3dc99ad7455e6eba4f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60430cb9a19e3f92be2f569a40d4a542515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0fdc76b2a15de8c0dbc76576d4c9d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594076dca7c13e1f46c3f89018a34cb6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc03efb478a1fd37e17a0f1d9a1fa6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef47c013e00f28259c16c9a0a1a6eb2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a423b99ed589623b370c229b83f1b4e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a773577479dcfa738db37d517d0b8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21642b6bef401166f97740c0ab0e644522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b351b6a7ba669b4b88dffc24a866c8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8f6a5e10347929d67a20e6ecde1f9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b979d74b7b7c5035b748625483910525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960c1478287416661ef8a890a68ad78526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e70ae0da761d4faf450fe6df698dca527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d587f2c0cd04e98766bf050870b5e4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd80069cb1abcd5572b2b307ad36b9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151bc9fc1e3f5750388c84d67b0e574b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfca0f56ec19631db014420d377dab8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2537cab3506f3bad896824252a4fece532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc810cb540381b11f23a9dd78e8d6b5d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ded7b70556f9e22406e528a78a7b4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90a0438953bd99d94cddb864601b07535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90943ddfe0784828e125de9633e42408536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab0017aab036e82777ab0cc6cb9e89537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8805159c1655b13bd45ef387f4d22538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61d87e04f15155f29b12eef26a0da2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3575ccc54fb34799b1befe10b40bb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487287f59d0f0598c42f9392f70b2ac541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523ea19be9cc63a061c29271e2b2538542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16f8b3d0a25d6eca51c2b0c77b0eb5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38af19abecfacf05649de8d64935401544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3e23aa46ce136bfe749dd28503e45545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c59501c0e9346a602f773e3b6600fd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd50f909e2d15a548823aef0da71941547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efedf296439f9ee3967f8836be466b1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9e05b62b68ba14140533c4444847a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf35cc23da08e87ee02c55c3dfebbbb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da60e123c2207b26b01e7f45ef2261551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c94a9082c69f0adcc037daea47c7e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80da16b15fb2dd39fbf3ec4e2281941553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5800d90c86981849e1b5ecc03697bf1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4511bc78e3811d2e6718aa19944b268555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1609af8ebf0e954e1245ecb4537f3bd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef7dea19ab78fb0725ef1ac398599e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7a1e342327f872cf63fd1ca10df4f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492dfc070a1198c13f74561e2660f7d9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6d6e6bbff19472f4b7b2b141b3a13560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b70fe3e5f67579f663701a593f3ca561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4dd1c8fb308ad35e5d5a552e23af1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8537fde3005c1e553772dfaa57bf9a2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1b0f36c8bdbcc18e1eab0815d94cb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca62315e9c228ff263265721733721565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b2d0678cb16c6a1f01a07a827583a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c995db6a27e4760a27d282f6de57f49567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5d45d082ea4a29557f8df86d93b34568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb404e372d31d8b3be17082678eb6e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce628f8eab72b1382c6ef2d8559af5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727abbb43011e492aa0256f6b2d45733571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5387847f5e89b94e543f70a534025572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04abd88db39d4a70278ffc7124a9a76a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce3337fab3237e0638a8b354d7be3d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0778ee7750b949f1ca898df2abf93575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04390c5c400d790a2aba12ba0003dbc2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3f9fe5084a7a4f97f49fbdd24d748577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3164d161d0719ccd672a54a5683f2ab578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f942c5863ccca6776c9da849f9979579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d62e25e2adbcda1327a6fcfd745bb3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458d4d275f1e3db96f1f429a13d9d69581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a8824e285d51a4b84d39aca9ce274582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08147b0ed3cb2dd20fb2c10a41d963f0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fb80c58ce842e0bcccb937cfb5e1f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67419c3183c526a7c66aa011b65aa079585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9a5b2be41df387d567c87db80ee2c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe2e8261494b980702e315ff4d3d50587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06b30b529917a8ca30fe49ff7cd391588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511985b99149ef2f6415a8ac630cba07589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952021e0a7f22f65684a266b2f6234c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae6ccf67a9ac512e51a1b1329b2369591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6d7bf921ab43443f15fba13d6cfdf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defcd708dedb3067dab6dc120895fd71593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7574128b0df82366f8d4ab94e5d8a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ba46e3151e2b503404fbeabace955595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b107779906478694af6fede359729596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897980f53db46a21d1c520729c06c2b6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cce132944c49ca68120f4e9703c5ee598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7cf96256375c137fd9456dddeef021599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4ecef2d563dc27212980f19b0959c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720b54c4253537b54c4e5e485dac0e2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0f7745e9503a17ccc8cb49f2bfe3b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0276ec3d3b1c1c312addc1a845c922b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9956932d79b8ce4f7165613676fff604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad30ccdb8b6162e0e31dd257a44b15a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa128f156597979f53b0958540b9a707606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1846b0f1f61d2cf1427869f80b54be6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796bd990ac7b036c5c828950c3b7bb8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc46d7d4ef1155e3fb26068cddf7211609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d5b090329fba1e9d64412526454c8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921f7294c4a8741790df403b84dd1d3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8dae0c5f920d860fc412dab327c454612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de900d6b3c77f0b8945da4b3059a12f5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd1ef28fc855d6bba906d88daa2083614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092dc78222a9a61c2d795bb9f5f35a3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb968604f3c985ee08df9fe413e879616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff07b047718bc72546825b836866efc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5ea8f4bd44b85950895b3e8a9f19e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506000c93627c1a032291e729437d07619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c5d96afd27ac784ca26818e197910620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd747c8479c8e184ffa7ab8fd7f73b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633fde05fcaf924cac9941d70f557da6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aca1b74e5e3da7d728f370a96f2ebe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d431a07fb97e67e7da2673ffdc2f2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a3ccabccd53f7b954bfc98b4d4a71625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d4ceda2e164d99644a565a7316f6f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d62d03f368213c3eac781cfce87b5b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c1827d983ce108ba76896c65710ee628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a57434ef8f379fe378698bd973bd1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10d04c21bd086bbac15d6eed1fe11c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e96b7013742234841d426e2b7e91d9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449e9b8087f46cc1819d98c21f1232b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb2e938887981629ec9fbed0caef9d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0f44fb684be305881e756d3684f54634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c00a36c15bbc8ed296ee837f7271c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9e018f2265cfcefbea3d47a19b8b4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ab554321c64f86e5f59c5d9b92ce7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ea18108585499c851ffbf5a7f021f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c42596e33ab4bef0031faf4351adc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f721b4922efe61e21c3eefe040b6fc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b2769c406f83de372042101efddf7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d397e04d83aad9f05e00ead2c19587642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb79e7c7e98a70979dd42cdd21d7fc7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2218adad12affff9a7df6acdcaa0680644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27ca10b0fd17a8f5a81b2a60629e50645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b559f4e855cb0914c9495bee87833646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074ba31f00750112d9dca866e7fd374647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c88e3e837425f801e7a7b643731116648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2eb58754cb3883920e69c762855044649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f8f0e98c16f7475333138ead59680650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7868de4c8400bfe7d86230a7d6ed759651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02610964823c2daccd769e589c36fa48652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15c60437fc4df9ab4c4f1b37fe408a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634748aa70f9cdba7dc0aa1a0f697fe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2047dc2a3f694d38981a229ed54960655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffeeb0cee1e6a5646698586b8750be0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d289d4ee46587e791275e6dcf635e08657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ffad45e250c21fcd2ebf32d31a532658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35126d7a6d601d606a87ca9b9275a0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99ee1e07f7166feb5aa0451d87d3b6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2332b8796d6757d0e28c091b555b6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb549e399b8c8e0d7f1c8492a808c8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa63df4c1e417457341e90705f4a541663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809d02f223886aaa4556cc3ca9b1c42664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a44c315b8fdf24efcee287243f1f46665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b73a45f41bec9c7c929be43e1a335666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd93a09cd80c9efabadca90580663c3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91274f3d5d2d0553c6640a111ed6ff54668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f49e98a8523362236215811e861bb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d83118bd596957cfbf9bd423bdabd5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217c5ceabd6a09001e1177203a89a60671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305031a47e3433836a04028c30a42cb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbfdfbc90bc895c77dfe4225de28459673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d503cbdcc894f3b5fee2e37f44792674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3463e22e27a971fa959629dba474228675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669307b16b78bd8e28fa12397657437676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b8b1d2ace1e961bf2e920ec555fc4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7605ea29a77e6d4714047b022282aa0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70ca712d986af4f85803f4680cfc2e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ca55da5d20f6dc2ed50c77af0ff12680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4642c9e363c23550abe07679a8b03bd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef9fcf762f2c9bb8c64654c5f9a11b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff4b32b2b951744625238bd8e752c0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7dbbfe7b9c554a140840b7a4f42447684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656ea2d58cd72813a1a2f82adbaa61f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc345946c5448c6a81ce55e6274bce00686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad144af87efd02c44f730dfabacff9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c02fd3f97091c7a337bfcd96d06a46688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1b19b472e938ec29c8986c4489b4b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa430b1dfbd4a6f0d1d49090a402bd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c6885567b604c53f61191d3388bd9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb2f02d44713e5b9a92a6855b1dc8e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a274adf8cd654ecf14f601569115fd4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b69517143d94bee53b0efefd608dd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2722d45936d1694b4eab465fa964c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6b1720945d9cbd74b0665b2f3af4c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2116c9c93a58204f15c122420e162697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd7cd21ef8372516f25933c6158fff698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16621e154b17b47b311cc8c136c8ed25699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858c2f55edd91f478eb5dff293ae1d8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c5537dafec0e52eaae8c0fd0106ba701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249827e1dd5c473701b17da2091ec69702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08943c1a75cf2eee478068db0b7a131a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b079b000d379fd17325254e35752a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d012860dd5ded59b478b808261efcb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813cfc7ccbc9f1f661eef85204f9c014706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a733e0c746048eea274c16a807e6d6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b54db1aa0573a1444e80b3786580c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728796ce0f8a6168d3fbfc5fc404dba4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d5a26c336b1c8105ae6ade21c46eb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee3124f877ccaa2469d40505eb06a5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275286192edb0b01273907d8531aa76712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e14220d131f60eae1691b2f77f5a9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb6d0c604603522c22041ca37255d0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d803604249ec3c4a8952e63d63b33b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba93edcfe44a1c265cf7e1dfb55642716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa82552e58492a9e11ffd80a08695de717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424ec05effeaefc1c13dd262abfd14d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18426e36261766456560b3d667db7c89719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0572d585091b1641ed90dd253cbd70d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc7a304a424f8767fb7d1c69190b91721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7e48f47ef4ad6a46630f2e1d9ca34722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e25df606f3d7632241fc2c3f74276723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3db8ee44a33bca371b68a7825c9414724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36559537f400be2d60bfaf6733cc35725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215d6c86c9b6bdbf80fe1cf4171ae7c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bcebe3fe6e1ca68f3c2840dcca261b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30375506b90e9e38963b74d883a59405728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000d4380ce0a366550ea4bec0ef3a60729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bd7eaa50546f9e4b5e6883a06908d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34abe8085f074ea4109f9287ae9bc5af731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a631d615104185bc9631748cda582732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ede0a4b717646b0ed547f3c59b471733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115334e433d0bef1c467c6fb031721e2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b989d7a250106e99819a7164e1a7d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5df5d8a31481819d9db393d540fa02736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec69a4722b90e55fa7c31fd5748b7b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33fd0bf3a90f0e4adfe0355d7ae5ee0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60582fb2db9d1f6fe98d4b6abfb273b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec701c5d85626169190017c7e4b53538740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9b014d86ea872f55ee065fff0110f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81669878095248e445c7b096463b349e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb70756c42265c8370def4c616e1ca6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613aa1f9041cd350389619fb4a1473e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983ead6514916612ac22ee8eac9eb05745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ebc47e1fbb47c1614245073352ae6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4f4c77d143428565ff211ef760ca7747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5740,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5800,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6340,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6400,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9160,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9370,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25450,51 +25222,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26000,1490 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...1438 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27750,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J400"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27826,9961 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
+      <c r="I219" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>6.13</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>6.45</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I227" s="0">
+        <v>12.51</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I228" s="0">
+        <v>7.86</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I229" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>674</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>14.3</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>6.23</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>311</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>12.51</v>
+        <v>20.65</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>15.08</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>25.22</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17348</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>11.83</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17413</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>23</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.37</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17493</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>14.64</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17502</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>16.84</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17560</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>823</v>
+        <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>19.58</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17529</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>13.01</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17514</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>830</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>19390</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>837</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>0.71</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17555</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>13.68</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17593</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>15.62</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>844</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17622</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>846</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>37.1</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17642</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>20.99</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17643</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>18.31</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17644</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>22.21</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>19442</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19443</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.78</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19444</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.7</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>18291</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>17.99</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18292</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.49</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>871</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>23</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18293</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>875</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.74</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18319</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>23.31</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>878</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>879</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18325</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>881</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>882</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>34.94</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>883</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18370</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.01</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18212</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>378</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>10.8</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17143</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>17.46</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17144</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>15.48</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17147</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>24.16</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17154</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>122</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>46.75</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17155</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>21.97</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17158</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>5.99</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17234</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="E306" s="0" t="s">
+        <v>907</v>
+      </c>
+      <c r="F306" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G306" s="0"/>
+      <c r="I306" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>908</v>
-      </c>
-[...13 lines deleted...]
-        <v>910</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17235</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="F308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>29.51</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17237</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
-      <c r="F309" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>9.02</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17238</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I311" s="0">
-        <v>18.66</v>
+        <v>1.9</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17287</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>23.65</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17288</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.36</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17289</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>15.76</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17293</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>13.93</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17294</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17295</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17296</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>14.64</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17297</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>19.45</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17356</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>949</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>20.73</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17522</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
-      <c r="E322" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.72</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17588</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>7.61</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17589</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>14.45</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17657</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="F325" s="0"/>
+      <c r="F325" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>18.02</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17658</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.59</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18274</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>968</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.62</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18316</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>10.81</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18320</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>19.06</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18367</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>13.96</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18368</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>35.59</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17097</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>10.81</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>983</v>
-      </c>
-[...8 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18353</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.26</v>
+        <v>23.13</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>12248</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>31.41</v>
+        <v>13.81</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>12251</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F335" s="0"/>
+      <c r="F335" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>15.91</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17536</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>662</v>
+        <v>303</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.27</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17537</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>994</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>346</v>
+        <v>402</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>63.02</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18269</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>1.9</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17164</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>21.33</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17318</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>24.22</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17319</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>13.8</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17320</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.96</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17321</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>23.09</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17323</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>25.95</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17324</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>30.97</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17324</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>1025</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>30.97</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17325</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E347" s="0" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F347" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="G347" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I347" s="0">
+        <v>3.4</v>
+      </c>
+      <c r="J347" s="0" t="s">
         <v>1026</v>
-      </c>
-[...13 lines deleted...]
-        <v>1028</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17326</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F348" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G348" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I348" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J348" s="0" t="s">
         <v>1029</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17328</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>29.84</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17328</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I350" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17330</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I351" s="0">
-        <v>53.5</v>
+        <v>4.79</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17349</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I352" s="0">
-        <v>29.73</v>
+        <v>4.65</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1041</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17354</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>49.55</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17360</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>25.8</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17361</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>122</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>22.25</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17364</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>8.210000000000001</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17365</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>15.15</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17366</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>60.76</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17367</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>10.81</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17392</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>23.13</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17496</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>13.81</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17527</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>47.22</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17617</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>16.61</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17617</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>16.61</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17618</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>10.72</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18256</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>64.55</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17298</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>101.21</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17299</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>708</v>
+        <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>126.27</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17511</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>108.2</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17464</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.03</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17466</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>12.68</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17483</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>14.31</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17486</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>3.4</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...599 lines deleted...]
-        <v>1176</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>