--- v0 (2026-08-20)
+++ v1 (2026-10-08)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2230,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2134,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,245 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2887,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2962,95 +2707,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3070,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3271,59 +3025,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3545,50 +3290,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3598,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80519393f8d4a10fafada17ce9e0ee21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47732c56dcfd5f8be70fb8fe634a492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d69c3961bbedc807150c19726f5003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b489d6a7fbab2b00a93d912b516d44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1dfac0797b80173350558c2dfd8f25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421bd7c36ae9599dcd795189bd62b44c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0e2377ab8650ea49e2b47179533b87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f034e7183b00de9eb86723d2221fa5b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea1da420c92496a0930915c5182add9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830394b0eaf82a063c7f62defad5ae5410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af53515b605032b551893c1200853cf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fbd3e24aced7f316822e882bf1c0aa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83805a86f5aab043e0269e82677b5c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a931521a3f9cfe640587a65804dfbb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84681ec42d5086f93c21701b98cb9715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0e54ed3a8df6eb826394b7c995eba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b96741997769df2481cf16980042817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5edcb4e663da0b1b22d004bb4e9ef418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe785d6e26ba2eb1aa11bd88a01e5219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d793ec9bd01619f4bbeb399e610962820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05497fc8f0e437d118b21cfabc1befbc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d465f40cb02d7b7f16a4932b79f427622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d59cb3a397794ee4f53254de4be9df23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666f819966ec728dcc5004a81d179ac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df578c6b17d53020de205ee5b44ede325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83504759fb36d3965eb05c71b70cf126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4548f20345f081880f38fc3db48cdc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1079960914d9ffd052cd6c1702d763028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e0b77e2e7e91ea8bb0e4336535c8e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67123bfe5bd7dc643770576157096f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197bc3bfc63f3336129600e16e62c22d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da78c3ec7cf0ba462aa561e2c298b4732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2452f9d874b4b4d3aec37b5df03b3433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a14b615b4a713c75afc9b8ed4ccd234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5af77c1c27cd537e180f61545dd96435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8d3b0b1badf140134f0b810ab6c2936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfad9a01fd69f30124ce52df0bebc3d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da94937afc6cc3ff2190794dafa5c0938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4efce81c8b4d454ee0438e2a0aa8bc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2054dfe9a87c1b24605cc83611cb5d940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ea07a01965866ee025b7359e0952c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b7bb8584f4f7fd894410aa9b48da842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22582d10bdd1dd6b0f916391ffd9556743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0943f72c41ebda15064e6cb9f1e1e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d27fbca059d480e5f36927029314145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024a885246824041196479ea9f24a6246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6022f5793ed44d751472ce0f05d6cee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be638981fb3daf7c817558a86211c76d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34993ecbfdd82dc741f39b0512c8550249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0bf6f2870e809984e55dd7391aa6a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6db1d468287ef3587d41a229bdef3d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0541106eb4d086c5ba0a057e09b2bc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0597d8c995e1b65181d79f519a5262b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df280de1d94a6161412b3aef83bae9654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeefd05791d59a297e55116fe919226455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955bb94bbf1a8c8b0405d32d4e8829fd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb67fd096d19788bf1b78cb63378efa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a51827ae66eca5fdf028c056500e4158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbdebe1a38926e0aaa160d107db7eed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d8603e748b3c72bdef161e60d15eb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b11d99d55c43d1960b8da83ee7228761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1eb2fbb62c9ea1840b73e28f87e6d762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619916c5cbc0139f5509956d41fd2e5363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7697bbd9b4f21c20e729baab9cef2464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4afad2873e1445d2ecd87c46447b665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91735eb73dde6b2aa1010b540c018b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87079ed5b1ad0cea5b6f0496994d58067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ee2b4c64e41d6be5e7d9e66f4067968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cba6f17a10a51aeb59f4033b0f5c9169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aeb5cea28f8383b358c9d905340c6c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7db3df5b0b657d6c03993a8469d9b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4cbe343e11a2e29c45d428942e2ce72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3f9d7d006334a66bb3f3c9264e04973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7f97af3ab8ba9eef7e1cc904caa0774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eab6e9176488d8b6826c51cff6a9d275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edecf419e17f91eca8794c8bab2945976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48875c8e5d5e6bcfdba8f8e2684baa1277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91cd1c7b76f019266b35be6f031e8978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70911f417f1b0989eaf6353ab6c618da79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc0e995254cb63cee8ee095c69f8a380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7c22d06bf79aaeb39c7c60943196381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaffaae8c94750548df09b82b837d9c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179f8f24ba67c983efb9a39cce6944883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08fe67276ac86434a163852201b0bd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce217522cb85c21f7ed20ffc7404d8e185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461c047319d6c1e7d221810a9c26d8986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b0ca3b82b6b8be0849843e0ffd6c887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d649b14ea24186a727c91464a7f475088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ddc0b9c36827f0d15e2f692590349f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3288f51e6d6dc396d0d64064f2059e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9942c2d6e4a33a6bd85e585cad38f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa1246610b8f6189a4df2573390a5192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36487256820cafc16e5d92b707d38a393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35ba4ba6aafcee1619130e9b1a5dd194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402a6bec18402c191fa0ae40d811ce895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529a2ba4a211d6e6d32be867b8c8a5496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8d30c8d2cfd0ef33b87f9b0c9411397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aba566d4098fa5b124a7b3d8e8884d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66e969b7cceead51bcc1f0e12c7dff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9564c602f10bdecaeeff4b2c6f5afb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c6002b4717666cdd3285e317813f5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828621ce5f79f2c5633a22cef7cf4187102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d06283a38a0327a4028787007b39ba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe19ac676cc990f199efd9164d2d7f6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522043b9bc089da5a0344c07606cfb0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4202fa7ea7a93682390da1efd2eba16106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b749d65ef5985ed3aecc1ddfcccdfc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8e7cb16aa86d123a436581f794fe3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ecd41f1161e9ebea12e1a7379fd87f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a5cd774594de7354bd137a27bfbd1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db337cfa7ecef0b2dcbe7bc2ab2345111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112fcc6b81533f09fa8a35c32296ea53112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248f184240c8f78259c8ff37bb6c3e6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9c7c9f84008313d3c242c51117b9e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84913604c7630a43d159f6150595c99c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ac8d1452b5b437cf05c64fa987bfd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03147aaaaf578290480afb57b2ba2344117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216a05825a01d6789450e4efa3fc89a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c559eccf070e382b9916974d21ddb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b719f40caeb81be2e00c24f5d97b64b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014ce899226379cd357290fc9f8c4ec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad83618fd0f81f88dfda1b87948bbc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af245e25a4bd65605b360d0cdc8d79e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012a18c5bfcf4b07027c165acfac20f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44609c3ee8a167a94c6e4e8799d8ec9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe256d890eb798ab11348d5ed55f21126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142eaa5973c2344687ed8e7a97ae9bb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4ab5cbab8085376675b1cb5fbf70e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23d34fe6981feeae6ec5a465688049129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447c64d2307aeeb2451743c479abedb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd2e475a3975f214db553519becc03131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c72f0c83c9f23a5d1d43d1d2fc8c6d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f65c93eb7ee3b4691618434ee025c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07190f55460a8b3ed3cc88bfd2150646134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5ffb2904e0d63dc06c1a3ef10277b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061247d21b51a3581aa8fa3ef65425f6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81549addf5219ec2d1776bc66fcfec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0433ed4b15955ec1771b43bf9ce66138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8ffd448955605ab7b64e484267b93139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3241986f349b7131acd3d85282101140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2d76de0432e68a69b3da2c758b3dc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93570e094bb95a1075080bb93930ff0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5367d418ed7cae234576f3dd75fb175143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b693ec3d21dfbdaa3c3a3ce349e93c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe41a22ebef399f3d7da71946afe668145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083a1706653be69000604797a99cd0a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b931ff75da68e76fe8fd90a74adbc3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4b996573994e1ab6e443d41d4d1b8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6554ca4689064e30263211fe830478149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298e3cfb2218924b707be7cd17d1836150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619a3a3d51ba1f4e95e636691a1085a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c68baad0dff73d77e8e3292505067152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313d91f390060e8732a199f0bc0c821153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6cdedfccf007a4246090a8e2e221d5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff91948e51b7bab0ef904fe6f3b49bc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed88d09c0a220a986a6a1a1a6f6d27f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de777e9c849d0abbd7c9234df75179e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580008e34b786593f61a5b827cdc8fc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3aae60ecf8b61a7ba346349c63263159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a3ae7eb1d6e1b14a6e83d9e29d751160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578fd3aa330decdf1e86851ebb564da161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99c4c9f2a1ad18ee22e601e865f2ea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1dc6250e589e55ed368e3b984bb44163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dcc9840ccda83f01fc7018fef5ee7c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1b26c950a37a7a235ddab3b6eb3b8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf9549c39f313c3124325b44defdb3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d38c31f2fb1672c8b3e8cf196de4eb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d78241818cfd5d547ca01d6b9f03c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc40d1d7d37cf4b2f2bd91cd65f4ac3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0742d1e3865b5ecb8b999ddbdca03a1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e98bdc6527f35615ba38e5ab48aa1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85a1d3c6c373beed879eca658133a4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f9b840bb3ccbb053a03b0fdd7e16a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ea74a8b0bd9618e605140399b9e33174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c635971eb3e417f6f683000e44bbd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666cd2c5a75474445e76c671f4c2807176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd01ffc79afd6db4d94b2f7eef5f8d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b330f5cb1f739355dd3864fe437b8f7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4671a5142d3c057497479157ea3822179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2b100282dc38c3ca746d04be663bf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219ea47cfeef293025125ac8cc9cdd2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feaebdd4b01e2e107302384a5e36bec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ee1ac3b934e41e9f22a7e86fb71af183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513e55ca936af4fc17ed9c3b666f220184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453420bcbb22e2b50780240b04358cdd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ff16998095f1dd95ad3f84b1fe410186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9708e5c1c083ef32ca9c74a51525f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff5ef209a9043abd458bbc8e497608188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273dbe4b55d3987f2f1803b9454f526c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856de486ead19a8a6588d49d3b939fa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9c5bcc391f2c03057d533af502f65191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d561687ba924b98922dcf0113367e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb848ab9b975f23d6dffb4594be2162e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f49b7d272253f9987172989d8c1be194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b15964eeeedfa6a571598d100ee4d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d29393f357811057f50e6544b69c9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2e1957b673fc45b08232f6f4ba2b5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de5bb2c93e5035cb27515f6e69aec9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29622e63b31dd2166ad28ab887b2f819199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ecbad7d56a34ee41d163149da8f3a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1bc150809021e29a6c4a310cc5d3f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffe1bfe10a84edefe6dea0f31e1a9b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d7b87adb15d65bb9fd83c5674fdb5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c7477cbc4ec72c08fd99393bbab09204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a078674527b848aedd632b51c33c8d1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6bf8d451e46207301800856cf3a77a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8782f159a7bdbad4484f2e3c4b0ee1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434d83e43c93150cbd8d26ef3273d89208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c183061b69495beaae4e9540358e2a8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2934743d7f4071f7ede26cf02208e5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e893640dac5bd1806159666be0d904c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97dbee8ad2a9148faf586c310fe686212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1464a7fb7bc85f3aa9be68f71ae65213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5994f1a89d1a621d8fca62bf28406214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9823858468b948c480d3384b8197c5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3f96c539477a3a9266131eca1583f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7edb8fae8621c1f2059335280361ee8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8d13cbee10b8178e88a2f70230039218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7acc49d51a23aa5f334152cbe07e898219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd5ffd555ff903d42d6e52b5417475220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86be5013a738e6ac19e6cd6d420a4cc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9fd17539619f3b3712089e1eaa21e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c8d9c39fbb23c2e41f0dfb17779f2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e51239b2d8dbbc0785eb33d74b09ea224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e8946f7682a5d4f0a81b2d0abc3bb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee7b8b134004f9ca65541c6f603da4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58bdd4be880c48290cad7d2284af668227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c37cbd689474824b86e7e1a47a22f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cedee27d767faca24598322075e2271229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b316c97f05eb227116980aecded4d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed82a6ea0e44f635f95faf73820d2c0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676cf9927d4231f12c78f19d09ea034e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe87de5ecedfe7a3b1a7326f2796b24233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1106bcda66934378ccface27255a7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371de3a368eb1b88f4924a406a9eff88235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c3933fd7a2ec616a7da4ca2d879c9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d89ef023862ce20cbc8ca3fb5a737237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269d629662e3e44b1cd96900ad67148238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea61dc829392442c902a3551c157a54239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2281b1fee979186f2a1745b506bcd56240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659de469e446d275781f462316de008241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16fb5d3544efee860a86c95f828e69242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4722fc1976d469e0b492c867609a5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae54c02c749ebc1c9f6c914778e3f3a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beffe2ff6eb5f54fecdcfd7254b3ced245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7f490f0a6f45165a2ca5171df296c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7abcbe4b201e804685233b855aa20f6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fcfe9606fcaabe999a61d20439a2ca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5afae0127f407d0c90d6e10fae139249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d7505c80b05cc3c6ce2ce0e8c9050250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c75718ed4a7636fef207b90359836251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb049633687dd5675f9f72b7451aef2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4cbbb6bfac34a48767ad96d41a1888253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cddb4111e2735f9e0c059d7b8e23aa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f977b512436fa03a837a47bf615dc0a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02226d522e9ea0f1b3816baaa41ea54256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c617ebd596ff9b658bb1d24e02191257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7efc1b3df9863c86d563ab503b69f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60453ae91639a8327c7f9dd8f2d80b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cfe060cf7180695a40db6c0c5ed9e6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d222ebae56ceff5d2029269a95757261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce136ff612415a983e165639b650a9d7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54f41d37a4b23a207fe3ac05631b3b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785bd936456c9abcddbeeab51da8472264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd93e1db4792a186eeddca46f7428ef265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3da900270175b752d705c6db6c784f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e9c82c8fb0b6f98e37ea5c93b6992267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b5a3d70231650f6afd089a289b284268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e050bbdb719b25a9cba4f5b7ef61f0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab97a49c36b219ac93c931239677654270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b7b8ab4446fc1b09b254bae5e2e0d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f480c2f172562fbf79aebae0a7f5d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a89fe7c0567868eb462a7272f1cff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5d67e9e434d4e136107670ea711f0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3caabbcf7c20265b858e0b3f743084275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec942d21a0d8b5840136b500c1bb3f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ec4dcdd5c761bc22f8795d65627e6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799098ff3eca39dd9fc6b10c7f246e4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087cf670d2c1569af42c53f9f9e94dd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50b55e966a66b7e973360f72ce1cd2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b906c8a5e294dfd0a536884202cae53281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00bc0fc2697e569e4a59b2c84d7898282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fecf19412f6cfa68db4ee7f15eb314283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655312a0109397fd672ea2dfe51460d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381d057bebc65112c212f5e4c6c4940285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c71a65a041f2424b5b47e67b52cf4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3dff94ce073790fe2176fca8ec7df287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f96511279fac3da52bb99c44aeaf3a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86db29bbb92eec375a7bfcb52f0125f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a871d36a7db59a6161a4a96c2c112290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c1a72fb3563e4cc0edcd9b92ade70291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6aaa76ce127f12f38ebd49991e81c5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665ebcff538c5e14fffe681d2ea6743293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91b4ec55b02dec628604435eb031b5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b5c750e5310b8df946636cfd8804d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0939a9e7b7105293a0bbf00ac71c2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6fd225227b0202d1398fb3c0739ed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed965b72df2afd0eb787fb38171011298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9698333aadd37056f7d86872398a5b5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe52668214572041925c42aaca3a2ca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6423c895aa5d29661a3b7710b3f4d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73cace1119f87f5c494090046ec28ce302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a28f3bafe6ce012e1f4ff275048d1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7784ea8609e05b79f76c47351568a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448f04d66a371a228e93b053d64a64b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc89ad78db69f700f8a127cddd5a70306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937fa5fa235b21a9fafff10a3ca01ca307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e7699162e94694f7b4f9ba6aa760b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09442ad558262f1f238d27fec73927f9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b578f461a98eaeb8488e9c34ac5ce92310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8879b1a8d433d150b6c8c2cc3633dab311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2ee401193a3bbb8df08cecd4df36a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75f0a988c9efa31b6ed3932a71f14c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0c69f947a55519327cbe5e4b2cb73314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008357fd597fe168b222409ec68e72ec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19bc437eed7a08e9fc3e6d1fefa0b4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7400b13e232541491dd2572cd2ded0f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e92abf20583395a9d0c657eb4c158318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4fba1d40949efb30753609be12922f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873f246d5e97b99148ca66e6148a4eb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab801c5a6a67e381bed445f23375e6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048ff489c0bcbfbe76dce721f3bc81e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1bde4d3edf0d95d84768518d59b672323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa77db6062e7a3fcfa91dd9a6fc03f3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b2e8f0b99b0c5055e773bd80f4b55325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536274ff835aebbbe390554284b809e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2e922ac432fa9b49ee191fe0391f8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac7d728c0cf8f20bbd900acf9f54b9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4687ee3d1dcffc55c8819936c13490329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b73eaac36c0af1b9c0bfa3797ac45330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2a12d61dbde8fc5d809f485038730331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f91b62d2d20e41b16d0c2f0239cad1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a752be0d90e4d20350fcacb6aaa4aba333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5573fc87843e66952273f50760714334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e1e65a888e1fa685ca97d26273961335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e72ea34c12915b31af38fc9923b71336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a47fb32e1b7f998af605c86a815148337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a820d3a9ef908825ed2a7f1c85bbef338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09c0b7da958f05428a90964a602092339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ea44b3c333aa0286359a0d5ef9293340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63f9fd44ca940c8b3b91f87fae709e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14552e9d4a6b9d825d80aa04ee08441a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d4c311eba97a0fbe8f04b32383312343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70c8790b40f9aa0f3809196ca99837344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5164857fe325be8726129b1fa9335345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1558cb754407394f090e9a16414d1da346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f956b2956a5d37ad7b544f2e4edbf0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10450a391c7910fe06254df7d6fcfea348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9cb6af5b67c460f6a4f7b5f2c8c177349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10398c81951d5f1ad0aa471bdf625c4b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2872815f2095463a7027b0a2b6c9e9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65adbca4a3a9412bc8b4e232b12991a0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5510291e68d8a5cb2c31bacfe3b23e8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f16f51f866deb1591f022d769e4d1c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3de4bdce2be92041d474861ab1d374355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb522ab1f7c649f634eb026a88f6ccf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f36b24e8def1f395da121adf8f63ab357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6d7c6bb8ff62f8d294e6a1e49cb65358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3ec52a68122d0de4f14a4c9eecc6b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89954eec4fced1380ff080eee33e225b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8142d8f6cba0621ffa6b56723bef7cb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e748dbda41e7a172e67096ba7aec20362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b206bb3686a8a558f1e9c167d97149363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6a856497b2e96f4b93a99189f6d48364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf8975eedb8d01ed5ddecb052c24d6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5e7809a4055347f85805cddc917b5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e3f8d5fb5ec45be9c3a1ca20565d3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83e0d6336dd0e2d914ca4596f618ba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ccbf99095facd8496fa429a93755ce369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3076e1a745e0175041cf8bf3fae0b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba675a0e8d446bd61baaa7832021bc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc52238e2ba238f4699070ec1317af372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afdcadfbba5d01d7e8bfe601821d847373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8fd9cb96eb212bc90aa3d3c8a3977374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59661a5561bb8728367b5c018ccdc8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73025c09c28562db8cfc87a94d9e27376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c5360ac2cedf14bce559e34fc2a03377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd90a0a54b7e0dd914d3231be99f32378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7ab14d73fa54788d3ace12d49247b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd97399581df823db5401d3a9e0134380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c59714869cd52839d37f36ae13650381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f9d9720f4a8c12e5a2a2f40ac4c27382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054c910185db091b732b30ed7012301383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b597a9aa086c4321a5fe4af73e0dce9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88875a064abf474fab65ccd77fc2e75e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b4c535120fc998055df7703ef9aa8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2a8f544d499577dbd26e6f7734c0a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91beb3391ca28b85b79d420df6c16124388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e256ad51cbc2fc628e2ade98c4ed84389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3874d20c5d498bcb6b6bca47f0de7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe498676faf031fa7dc36203b7e273391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35418ba670bf97548395b78953ee67a7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e6240662d14fc58ac6ae801cf26bb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c23e693a6e1d10b39e3ab1426df2b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5dc08215adc15446693a328b8c552f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1bb1ab055a1692dbf9fda54f0b3eae396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bbfa88d6d68c667bd5bcf64182ace3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b310f2e0bcb517d673f49f105f190b3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6303e60b0ea51118c44eebd31fdfc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa01e1413bd93621a7d8e7cc4bd604400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bff4c8b172c19ef8fef335389c29d9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c33fe8ea70e4b046fac06693100b73402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54c65314930f4e636d94d37deef3d9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacecfb1fa48d42d66e4e57d19ee9583404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff057f4de7287020cd6c14706d9e69a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654bf32c308164a7fb2536406c17f514406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a7b9ecfd9a214f8b0f996fdb96920407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714c2f9a375ce9d04097fbb7fd655e0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87f8be14b7be851f2e05b022e4a8af409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430349f5b1c5848064a9b78d3ba22b07410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe390e55548f4ffeea020759c9f8bd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa3341161cfc0f29fa20a3ddf38fcf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb2822eb6274332d68a9aaa58a8d1c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78381e926db5202ae09fef631f0bd21a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727be8853447ba939c5ab33d20d2a3fb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22502380ae685b5989fb3ecee4306c1b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a505597e30bfae8eb58f898648b22df417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed5c8a5280895ed0b73c33834d37dc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d04d53694ac3e2c8b6df70b27434b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455e2e54df5d4efd6334249f15b8669420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9d6d495166d590a45d38e3a881a83421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984cb7287d62e952df9c9246c8ced8a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e849572aab3f0d288c2ee38940621a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ea46e54b19daeabe0d569f3ca8342424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae5f4be7f73953274445b94437915d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2c7be9c9837efb44218251e19e143426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbb539bd5ba54f614b27f8be3f1783427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac982b617b67721cf507ae774fe183428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955425f7d47c9a8a20b71d6cdf4411fd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5925d28a54fa119c3b7756a52b4fb3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5edcc7f512b381ac46ce0a732a850431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd7521102716f09f72c873087e61ec432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a55032b8dd6476353eb3e149907ac4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8cdfbb1db9a8f5019fd063d85b0560434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d60d2314099a1bb65a7d2c81dad498435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e761181a5cae549616730cf9f8dce09436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607e7bbbca751762e216abbf1f27833437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b864fb357e39631fc79416c186ccace438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278773dc1f7462c79af6e8fa4b04760439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc6e28dd807d4d8f96b7bd1168be66440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9789d75cb4b64a304e0a7b0c85299441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d1cf8458a73cd55ad8332896cd513442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13647ebbf8a2f4ada1dffe5207e5d2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0b2bbd6c34d48234fac1d061b4465444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ade96b9c940db5f6e5b9ddff329cca445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd2b45a39c1e9f4d257bfab3da0dfd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ca3a3444548e02d92038d9b41f647447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423ea22e6b481279dfef8cebb25263e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a8c471c66d6e671a32443791bfe90449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4856f56514e11d961e761574314e0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c2cf32d4fbd731561a43242860c30451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbddfceffa01faa25a38396ca33e8b9b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4b6b1399373aed50f444368afba84453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d3c224cc7e4ab368f8b5cf5d6efd4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90560256cb0e8468060494c3d58be3b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553001d695d8002b45b95261991a2de456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883cc8dc59ebfc10723ea078d481b1f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc91bcc51fb061bb2395d27c717e92458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17282e676677b9df72e1be69d77793459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21716c5af77bab8d55c86f7e082952460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf541701f2373c8ad3fb705fb78c17f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5207deb0362c461663b668215f1e03f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d8a0318811efaf77f87e1d667a9fc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebceb9ebc6bf3a07b4fe76aedb5ccb67464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058587a4cc53e8c895e42687e6ec95a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837dfb8908f25272bb308fed7fc85fc5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288ccba2568a6f4eb1e650355ca6f80467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8033df250df22988e93f5f589929b69468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397bd83788b114c7bc3c20c16695a2fd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b56b6d17bbdab24861159a14656398470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505033a22201d67ee46596f11a3e28a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91daa94a5149622b17667035b4f5ab472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28abf45026e68a5052f2f86af0908e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62150491496dd774b81a7a8c4680d2d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68187b1266f3aff538c16c265893e930475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845bbc65cd09c5661b8f7c2f8024a7b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8c2f97cf1e813feef9082fa3cbd92477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ca3d1cb6e8a3cb714ec47f9363b42478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35daaa5b55346639ffa72bf2d3e65f5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2acae1c500c778740b53fb8bcd6d665480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4457821cf7e9475957068d6f82ccb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5202654952b9ad4d252a151a6d317482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300c53bf99367e6c546da937d971b2e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309bcf1dc10853c51e2f61ea140c703484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e580b7af9faf3cb16206305de443ed485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943b5dd553d1133c2f80e2384c9d2f3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa1d4a990e7a159499a44ac3779a29487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881fc0f7d8e0be1ba7fd869e8807691488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7efd6a3f2099003cec687bd3312f50489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654b3ca5dc6ac3930ad0d3fd93249f4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e5b65f5c5f9a321486f3846bd6029491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0eabc7c3db99391d8d71e66cc3f54f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530231793bcc4ab71f40d4857de3d2be493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5233611c8842b8526481463ee35adf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c01c5d5bd0b43e6eb4ea97540bb6e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc3df7a68d8cc1d62bc8721b15ef7f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf208a32b17a1178c5e614a258153c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e1fa18ea573db8c0970ac02466f23498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1422b9d6bd3c7ab6eb6e915ac0a7bc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b868e932cf6f1b5962ba6e96c4957500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c5637bce2f5494575bd6372e7f81d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9abcceb8018159b1d0b32a22931801502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b585717e17e7199d2f2d6d8a446ba503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e22350348651a97a091b21bae18514504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1daa7117b7f071ada4ea5f88b096c0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a917e018efcbbac5c61a635264a75506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b89d038d146cd6b15c3254e6c623d7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1757fc8381f9053565d2848e1264d3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7313724ef9b11c8d9f30771c33f3473509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf75fc7913d049e4a47366572f1ccc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42197dc20d18f1879483a4b913be9218511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468a8865be20dfca12609ad29662068512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878fe367c5cd49bb43a6ec01269e85c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80d21c57ef5dc22d89640fe8f4fe76514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62938d1ede4c095c08ae54a3483e9abd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726c49d8bbd5aad3753a498cadd2162516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b15da6c998e1c9e2d81f6e71e36677517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd6d4ce6e963b9852dcef2b74b2b3c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ea3796796a1e538463576ba1a028e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929c35c4451a8ee6bb37b1686b31b97520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa993b1bd296f0b3e5b6f0416170482521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525dd7d56ee59711280df2b4006832b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e49be2a8285488901249db4abd3f6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be4d360f0a7bf981c80988a78df9b1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2d60b03d75a5c202ec23a2fce86c7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0415c018650f885f1d423ea0d812a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088d79c7b236dadbadaf666a6e2ffa8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032ba5f783440e5a6d8f16b0de8bbe5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7ac9dab72efd15f289f81f1aa6323529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b497e7abde2f361729593b2875c40530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d23f8cad4104dcd163c0738db29824531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f138e0a62e0c9dd2d29819fa4c3fa8f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe554bb7f5d85dc223879dd1671822533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e68297063af798a712d4a396a72a8e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9358840cec2ee6da96298b12de572535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3672a094c436b3e32898645a9135ab9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457185ad32f092cf635e044818fcca5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4771a9090e1a57efb99a06025ad2c48538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb674b8bb4aa6cd533c1c9af13e33cd2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a913bda1fab6a121ff81abfde5527d4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49c2a1714303146fd4b927aab84ceb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078cbd57c20a33c181c813e617fd4468542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b46c03df070a6870b9ddc4bc9cd79f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697a1f5d6aa88ce82d6bf03a0070006544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e1fd6d9b8afd69c58504bc337a17e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f4a8d660728d601b1a871cd2c4aa4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ab66439d52be8c36774b21479afd6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4288175b55ab856efbfa21406e9cf59548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849c31f519c1fb4f9373855489a1268549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be170c6e0db03340fbf826bb3e68fa8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2598c7660cab22811f74e99883577551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb165e6cac3e2c944e9c8a4f736507552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ffacdf37ac6ca4ce099cc062e4587553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3902ff42cda0f33e70072bbf600d5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e7a7f2e8ec9227ddd350f1bfee9d8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7c7a353c9f3bb14efaa6e0447b6fd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82360f07bfffddb15edb4e85905f5c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ccae303e5e0f231edbb2806a7f24a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb514c3804c630e121eb4aea66bdecf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09af7caf10e0ff238abe914d297117560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d15f0227b60c214a3a28a740e1d5c4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819c30b533e46df6de9ad40938eab9b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95345a93f90e8c502351d8552414e7d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6cf94e3eef8b4b4d1dc1034e5cc994564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3cce3ad817c73c542324a02b01ec03565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9eed5401945e0ad91df4dfc9c65fe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769aa619b9bde13a3986fc24b89d5451567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a97b90ca6257d347e7e78c98ec006568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d491f9e4ef0c4f2dec5a4f89faaac2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233836f07fa6af7afd6b6d556f986d27570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ea2c6fff43b73d52b688c4c6bffa9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3704a8d134ec6ee8224f7a7a3f704f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163a40ed3ec37762af780385d8db48e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e3c29b53a494bf64116d492a87f8b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e33e4b4bc6752d2bfa2b83edb4c15575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f638ab1cc2971177644091a185bb1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad0bce7b82a9f34a3444c27446e04c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15a73c5ea6ba61d41feb210957e08b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f3a7d3079afdf3f6584dd3cbad3d3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861630d0feb97beacca80f094209b830580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874ca4c407f01fea783246b693461a5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c627b3f9431461e198944c5c92c71de582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f36becc6a9fbd991a296d1ceaa9c1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaadd69d57f281b0c5673bf5a793e3a4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab01520e77eaf2173f828027bd83628585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878dfe450645bccc9073622e8733fbc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668225571228093818104c831ff01b1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c14105b7e98b1610c80294b7167d42588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a9657cb7d5beb5768c0a1661225d6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a39adf81be5723604d859cccdf96af590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb658938a92adf14afd4505a177bc45591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8cc2841518850cb1ef6647deb17c7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6fea710a62e3a6b2e7d72c3c462168593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfaa9eda436ddf0d9c37616e146aa0d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fa31ba7abb8401967d373245bc5cc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca64f2374ef196487041ecb517f8f8f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9d6f712d684f7bfc7e715bc5ed144597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556af773fc258df00bc193ba051f25f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957cdd26dd129b9c87b195be6ac886f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e191af3f997f4a6d2f9919d61a457a0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517b3eda327bc0b75d67431bf7ee42b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dec3a00227a2b666b56e91cd8ddb72602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0c2069227f492950cf01e3cb9993e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97306903e0b0202c7c1473fc8e1a37b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89b09d48e88964d3dbd60f5fc92bbc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8abdf2646d320d2ffec83e6315c8a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c3ba6c4d91d2ac590d8d7a5e78368607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a52fc7d90de36b4f3ff34ffc24390608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc59b57f35f7ef50f2adc0576de433609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322de1177ff3149cdccfc74cc855bae6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4e40f0e132c5b552527909e46cd96611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea12cf9164c9589d1cc0153bb6c6fd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7a32f5ab949f15873dd7ad623fd4f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce41d3aadae5c3e258fd372bc124d00614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131bd1ef3edc5d18bee51789e96e346615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf754cff6ee172cb8167339782527d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04171df72e44022bce53319d21e47a31617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361def1dda5f9b90aecb5e981e2de6f8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48352769015f54a4bc3708e24f614c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e32fc94ff77af7ab0bc29f3016634c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790f7252a8e8baf4c768468a4568660621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785f46f70e75756b00b10c752f5624b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e80485dcf2e1ba32e8bf1c4ee6d62623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12078358c13e357774d626c896fd77c9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281ee04b7e85b00ec3bb2ad551b0d13625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40087e52db910c505598d11d6dbe55e8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea2e32c7ee0b7b72e18dcb142a38d0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2d56258ee011d2a1617e270a0aa58628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd996cebffc3431aa782b49be917bd0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd5f480ef3ed2d486d611af8918e7e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785e4c0f637fe4ddae6895b277b6421631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee402539024469cd5266baedb046ca632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dce6d74039754ba5da44476dbd84e4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9edc46f1aa11f2e8aac9e820f47cf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1af8e00511bb91909528eaa587c6ee635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9fce40327df1616580124fcebc17a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181f4baede3a827aa6406f6bce4448f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822582e5aaeb0c8202831596f08adc4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71cd27de25da364e52671609ec0b0c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984e2b1896e6b318af162b7549c3ab6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264d8c303d5fd8d832cda88ac156b14641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b12c216df7c37180e375284f783225642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1897a989c0badbfdbeeb1008006f96643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26284d45b0732025a6053d34090baa82644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abadba5e79558d4affb93a8bb39c6f13645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7ef793132e1c1880d51c91758eea4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba92877ed84ab990674102db662f3b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8140e6803957d9c748a9328bef774648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223f0fead394fafdbad0e7dc2616f07649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbc3342924debf8a1af4562f64539e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cedc767a3637590f1e6327f510ea55651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9db71c70466b2d86546bd18eaa11a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199fa8975f448ef5cae0808b28fcbfb4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f3c2bc4eec0b1b5449e7f640c56c3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1956c802d45eada6f0e19c6ce0cc66f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24c1c8823d43ef1cf2ef1c96ef55dd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813ed669be380c5e588b8c393649995657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed890e720966aba850aca618e56f21b9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77400caa6c69824b3cc3567ec92690659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39783ba333264e6aa572c33d2f14dfb2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c5fabbc5b46683c0fe80eed577eea661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f5852e0f3c69e2f30586bf8b4de3f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62424c1241b4e48ae1ac7d08ad2c14e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a902511416b242cdda5f958793d215664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d23333bc054860bcfc493b11ad06d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b3f522ae1e2db18f8b8ce754a7490666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31a889580b7fee52c5dc2db04be23a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869ad849c3cdeef882de8e30bd2d72c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08a6c307562113ed3d9ac640a4121c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2f175d7daa8dbcfa8065b213ad79e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca00ad1213e09a17d2162d5a855fd67671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37d55d44038ca8f105f90dff7e74bb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db9930ad2e9a1300f0feb6ed56f81f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eede5be89bb2bf27e8dce1e4307ee1a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7f407b3b8367c35b95a89fac88dc1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36477952e9e181c403ad2a7bbd9cf9c3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24eb33d22b488587ec7480580076c19677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132d7d3019ecf8cddec907280fef3c0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de429f7709074c297831464337d1178d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53fa3d7b6f98c4248a800ddd77e697680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c435e5b267b0dc0aeee4f429d498fe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0454480b2afaf6d3cd9f9038788486c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbcece198aa600d923b71556ed8078683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39429387f0c29b7523f9dbcf13b5655684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd785c8ed3d79c84ecca8847979451ba685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eae29c9f1058ad770fc8a85aa0756c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00ffbec63dc528e2c80ac77d2f15a4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d5badcc6d271085d00ddbfe21ec26688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b45c1de0d4596c6fea1695d7a48634689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec99c759a6f8759a5eff746dee3e86690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4da42bd7af02f36cf576d350dcf604691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2106cba0ccff68939a94ab113eb6f79692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea842f224f56c9bd1300a3f3470be51b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49087466d7bca803e804519008cf01ef694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3173e898445e10fb3c3158f41a2116b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247c65c56f3105f33703334e40dd1b2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b65cfbea564efd257ffb71d5098a8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1830627b0a13e8bbf3ef8c25c4db0d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba11b92d007256d6c382290db5c1bb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad2370ca88cea943b158a007e63d49700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c1b3fdd7ddf139e4efdb45a14362f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97540ef1a86c589048ac5b6af68832ff702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e059fe5740e671d5334b37384b920aa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01d15e7d458db1b8e1fd318713956b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69973d47f4555b42b30d48682af48a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02cbe8b1768a2328fa70cb031a9856706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444165f69ffd94402bf2072a0b94d46707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d9c49dbaf6427060b9aaa87024608708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdcb45679cd58eb8d784b15a7b5c051709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4730701580cd22400cf39e7a487b7b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25ebe8080231966f344fc4c2f31da2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5005c20b868ef0d618326d34fe4a03a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7162826a6e3c9a9013b245874f6cd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14879903dd7884ea5d79cb25d84a004714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bc42854d72d4ed90c48e7021e1c61715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcdb6f3011dcb57f7448500f42aa1b5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96739b5e8838d6d2578d3bc98af2bfc8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6485e7612b67eafc47149415ac58d5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba25f55fc2e79fab7d98f0318bc785719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b87002478193038f9b9d14e58085fe720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483b5f0fd4aa36a949d6d25979b0007721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b314ba8bc8e32cc606c40c8b1a1f44722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770d45ad7b0388ff49e0ad5f0232a31723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a12c2582b815e5f796dd1fa5ec263724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781a10202e25d8a0054855521a5b191725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24e7b599883d1d7835e53a57642e29726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9518e7c650e7002e0ad8ef80fa8fda727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9261224857b08dd0a0d4a5e82e501728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8d7c87b669523be4cc57c816dcca3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b48ab738758ce5e0a3d69b5944fc6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f743745e9bc9e4fd2aefc2f62fb067731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a539c87666ee61d5e244ec78a8bfe732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c4d88a091bb07eab5e49b55bd2ac5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676577e6bcd94dd1de320f27c1ed8a9d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00963665c76560d1ce5da897106cdec735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb0abae92f9d507623933410ade241736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f5cc09d5715e29dfc277bbdd25592737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced490542c77312bed77b1f1c7adea2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e49a421f46c3403430ee51197f2c21739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8938f5e5875eb1b9a071634ee108c9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494dc45089ac584b14535bdd0dba419741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1464a7e9156622da412cbd67a70387742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688afd296bc7f1cf5c9a51d64cc51119743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73da0cbcc43caded829cd9756634f9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a537b5d109b7e9559939389c9124db745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac554a1679f44f5f346b97f55e15625746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540002ec1af5e7d319b796512da0f02747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8942b59bb9fc5039ab996201808e8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1d1990a5f0c9adfe6304906cb1955749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46799694237261f7dc13aebecfa3ffb0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095fbc238a144c716cdba6a214390a6e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9685f42ba8f4fc4a9ddee51a9f2598752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b7e54469c1f041d7895b350c5fa5f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbdfa03fbecccc9867d0a59754f66e5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999714ea3e46566e9faad4f0ef78118d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4036fb4187d74bfe463b31cc24b51a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec4f04064b7a89f678d3433e5b7c4e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869ce5c4738edcd10c5071ff862e7bf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c25af1cb72a7cf1c7325482c400cb759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa30b17b3f38ad8deb3b70e62a4d479760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8bc32b315c2f2304934ad4fc9bd97761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d6ba397a97006f8c921739a783b8a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb4e6d8fbf10be3450e948c59d1a6d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2b3887deb54d9b25dfce81d38ee29764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091c475b6e89488e52c7fbfc65dc0b1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4bc1e8f31f6c9e45074a5ed009e213766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7760b4c3350b71a7c97fa3efa3b653b8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df8936eec23cb03fa80d338c6defe3768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea4a67c6735fa599a8a3f5acab909a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081c30965a186019df41a78ddd415d5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16297ddb0956f20ca29e80b67968d7b9771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776a465717cd4c14107578245a6f188772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d93980a8d4d47f1de233fa7c75233773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bbf681343e2cefd40f4b24386c9226774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c944e30822932cfb384116fbf2e06775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b0873608cb72ec09d0f1c96494cb5776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21223540101f0e50585667fd94b8ce5e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79190135d31a4734a05789d8bfba5cbe778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b20fece5717f9405ed8e65813131a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2215b069614e01fd851a9b6faa614780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac4338b4acd17a5cc984ab1cc1eb0b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8aef856db343d7fbc193aa1b52a16782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8104481ca09c7b46f894f223c71ebfd783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046348352c4e6388468f2e378e684aa784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6674a043b0cb9da21d3a1197c1494785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc457e1cb82f58d7bd35984b1418b31786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b668c7ecc700e820fff4c4ad5741643787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8b47307f6d6fb09e8912cfdae9284788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99064fa6459d9dba8eb6baa05c588b01789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe66dc4a5ba8efab651a39e1025721790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b926ca5d1b85de9990704d66a1912b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb7dadebe73b6af3f0fac6ce2951ef792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc19ad336862f5b16a595b56fbf7579793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e3641769f7e4d46d20c5d75df96b0794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc10cec5d08baac9c4a5b675420224795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee3ddb7482a21a822de523209460fd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472888d3990b50a047bfe349dd9fa7f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d3717456e50e4442fbe262104df763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642abc876cc06f1597b83900b129cd714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c5ecc429ac69791c3a0ae704c7e175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eadfea25b5bb75ba2216de12a2e7756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae41e05fd5d51bde7f95db41e53e0ae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ca9dd93ca04d6fa0612ff2b9e35f88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39bb12201e388c0a582c59932578be9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8995996a8f5c2d67025218d19fa26510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a569a6195ad5c5599b2f0086c313611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144361d1dd5ebc14739362f317240c2712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c74560151446fa6c2fc4ef1430a6213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449b0d4a85d8bbda184c3cbfc45857a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ea12a827afbb8792ccfb45caf9d6115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70886a2a061faa9fbe3da257662650f016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a52341ec0e2eb4e156105d6b61f0f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445b6e65a666e94065f15d40191453e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88bff64c8c4a91328799964048df29f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c7bcbaf5f88e1e1229700958c815e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41eb2e8400d1ca0ca65b71f12e2664e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed6e45ddad8aa89868ad85fc238bf622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a84b99438d0ab590917c96a41e538023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae1578af332b5c5f8c1a4c27be506824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea24223ace1c17588b51f1a30cb08fe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c3ecd9cd27a6dce6adf57ed7fed8926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c829df6f4d8e6c69c6d06e02c0fa9b127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b45f7a2d05b548088a020b726ff48828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eae1fc1878a895635ff36639668be329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058de300e207c75cfbb3025127d241ed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7918db672e2e603ac9b86e4292612331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01964559e7b44ed88f495df85ca7b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67437ca4c92afec765af7286c1ed7ecd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ba2fb6e79c01c55f1bd0d86890c7334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c92c8c7455958589700fc7cb60e73435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4e26779e96ba30d221dd7cc24b09536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48fbc432f111645b1f31095aae8baf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0562a4c0568de1076d278f525d758f638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07a5e6cae9ba715dbe0c952e73d43339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7caab7963385c25d1b42005c87abc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f012b8bc31575606b604a8cd127eb541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d546ed7a85ac7b54b56d1f0ffa1a442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c0d7b4e9c971c03148b206995350d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290517bf19369f496ca1917814dc4b1644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60c51a04577218680dba2e3b14c56145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b41572f3b25bbff1c64e3eebf979c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81596ab3184e2489aae25f5d5d3bb8647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e2255a3240a4c8be70973a1c330d748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2a2bc64de692007b442a6aeda139449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6950091f7cd43dfd81d4913ea74e02250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298f18a89f50b9c5f7a66c817e9060f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9883fe52d2655df6b2650dc997d7152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823068065fcc847b5e868762c996e3553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c89b78c14494998a649605571a80154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57b682a576463d6039ca05a1918acc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba311a63fc0e8850e4ba3229cc7eb61456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66520e839fab6dfdc7e281dcc1c4898157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25c2179fe351e4eda4a3ae6bf66fb458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092b6d82765c0acc32f34a8bc4c7c8659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c2b2d42da67937f05b54cd417e81860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280d5bfbdfc2767b9d674702db9478d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1eb3ed719cb5ede7582f59a874b5ce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743eab70bdd6dada1d64a858d0f59cc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92d9af45e130ce071ec734fc56bef464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40366ad82da63af0d97ebce64904d24065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97e1a41d5488b6a630f809203ff95066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63125a32e04ddb43c47e6a9608ed472e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01e4a1bfffc0090d87377e012474c668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77079d9d91cb9de4e9420f90b33c7bed69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956490269d96683a2b94b42d9db348070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8104eca84836f319a7c9c992a92c471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ca8acfa76d01286f05170a1a2056572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512dfc3834b1ce9992e398df1643d9f573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23e0f9272087fa1996cc3f6ddcc18a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4490aee7906bfe9b4daf9ebda610fe975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b1a9d560aa8a40920bd373b153ed076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93d20ba2382116efbdef864520e18877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f5f066f331a0ba2edd1f48dbf00a278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb413bcbbb5086e2c80eb276c475832f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8641c6433eb60511cad5282d49219c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b94371845cf1caa2023ea3139087d481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db79d1ea9f242bc1f2ba30d0dc5419582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b85035fad3c2e9912bb875cfe9d0e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895b8e92037275e4d38b6f65a61f89784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4f076cc3b1ad7983ec5e51a825d6685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7122595ba6161ecb24a2b8d8c977ca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e0758a5bb5b8490dd62936a678bbe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bfb3915602577150233406ea11919e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53707d89eb78c967a3fde1787048f5c989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6c09dde56a6796e61fc137e580f3590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fcd401047449dbe217c9946d34320591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54efe918f4580073d08895cffcba9c892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9284387ab129d179a3323d2c4da584293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca404a351bdb893671f8a0de9414e794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7e1972955597c714aa2600954fb5595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45da96a40adbf1382f0ee43daae13d296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835f36d37b18e27824fa44f15f08cf997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff4fe3eebcca5e7b07e7e48754d39698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283cb5d0218eb117527e8ee54dad65f999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09e67cd8085671ee6165c6ba41a4e6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee528f86aa513e44b534552177df79101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564b2241b26996b6847472e06566053102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937294b4491065e1b3908fb94c7541f9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d66f88bdf72ddceed73cc0cde7537104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d1eb5d4cbe2e83e59ff1c1d12cb34105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e31aa46bf915306d04d31aabee7deb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c388df8117736392e04a689c75ba037107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ade2d4979e5cb74a96f9bde807762108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c209ec87c0d7b02c4cd9dc3c262c0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c835123050fe53ce4e2727e8716a4d0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807e6b289032dec8911d5e50cbec868111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2bff73eb10aaa2c91234d14aecec8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb66a7ef4c2f1e5678716bb9d368ff113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61495fe9a20656eccc62282468c61fa1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef919ddda54227ecd9579cf17399b2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515288929d281262892467e1f304ada116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52659e9086a174800850f55e5c69655e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ee2ccb8b82741c6095255fd651c52118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27ba2ab152f18979ee9af30883d2ef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22bb904d6aff5720e4e2189a9195e66120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de20a2097c6cff4decf662afceef623121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2c6824a1edee76b99fb4dc81dd68b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8485c12f3a03fa65888d79c3be575123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026c8cedbf2897c64465cca1c65969a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e62b51c50b1987489c44a6db7de053125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2fb7f60c47e2291d3a4268f9196df126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23e736e05751548a39ee41450accb2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1484c324ef40324bf86c3483e0dfe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42b2678db18caafc2e895de98e9e09129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a3c66224cd35ddb67cfda34b5402d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85828533ba2137e40d731fcc542c8a9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef508682fea9da6537a23138c60c0b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd93b647aa439087a7eac1a4da2b155133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d7b9394951c9816bb3a974977cd93134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6314b08b0eea895f826292ed9cbaa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60fd03b081170a0f2742b4296a4756136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee845db13efe6ce9a5e72bc5badae7b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2977d477011348c8f695da255f4ee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5c9ced21b2ba2ebb5949715e8df5b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e14296a978397681a42965aa6a9f5b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5636a0a5c5fbdac763e139f5ba32c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04fa08c79c287fb1f5b3436c38427c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21738f92496c90734a829f119171d399143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e6025a37fdbe44cfac7cd35787528144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82e2a057f3fec59ed4b51504726e77145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db8bd8456409fc2b2a3ff833aad2fc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765d0385ec1116778416c26a844c3e9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b2602718b4e7b61c7590ab594b4ae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051498b0e04198f853e88df7b6c82dec149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e0f909e0cab1dfc0bff0f8240539a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76507968b6e943f6c80ceda150d0d5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce86e0b9b02a102fa693e683a80c6a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84a7f73155afb04ced36708327a8ce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa9cb486f23f8f086b68e2d5bfc8b0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d1ad92e5fb8ab375ac41c2d40070b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908bbf81dcd4f8f3bc38c516c0b87c5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c1e9d59811543548ccd547656fb5d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51910fe9a37b683c32235b48cc18010c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e9cc5ab9b1b57ef3dff560075ef4e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f53c8efd1954e7ea78d4d2e068e80160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa4cc644b50838b7948221c2434b7c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180c8e3794c46f89e37cec00ddbe706162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745d41c141cf70c2f716dba8d3b93bd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec2337451a5bd0131b2f4eea4012a2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e824b42eae947383baf2508023d6a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719d100bb3917d94db5370f572f9ead166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9533d4e2ff9b6b130a8653c150d73da167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dec1b99bfa5c6b2cb4843a9fe79cb1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c804f2717707301e52bdaf7cc708c30169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c62f0cff7a51983cb0337b6fc81391170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60bf7318c2be0c10599d14bfbcf8ce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e0c682f498373c22651406970125f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ff2cb159f88759f793cc1e549f715173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd95c561c23a8b80191fb011c68c60174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae9365f0b29e82f7e387ff8ea53bed175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b8a0cc77d0b42c3ec39ca906343d3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61726c37d2b1e8f0ede1f4aea8b9bc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbda5843b42dd517fe08aba1c3e8a2a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6e1c53e0f79c9a5d1ad27f5f589f5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e889b18534ea2e4328e7b03ddcfba22180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3163a15c688fa128580d5053bbe99181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd8bcdd2f74916742b5d015a109276182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb39bc5c49f7b54308a7cb4cc947ecf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf473909eb253516c1ebfc91f8ea01184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af668b52a34af3e7225e598ff82befee185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eae8f1e2607781f62b1b9933c65afb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086ba8fdb7626a76040bc9419b43dc2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad35374bbf6f7777ec80cf4f732e3b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04afa99cb63449bc1a846fe08b29a2ed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a05dc949240f3a2cd8659c535e454190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08334046030228c14e42ddfd544fa24b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5573c8a4748767b034fc42c8900cd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b1a26428a4c5e67f7f9075e64c70c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61914969a3979d117b80a4a357de1ab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc45cb9888fa63e2bcabffe78333e90195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3075fb8b13d17d57a2430ec1204323196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3cce16ec34e6140f85778c248039d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030bf0b49fcc15a62586d6e9de03519198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242799cd09e667e314b1cbd1a10e4c78199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4373e17889259ebec2095b87c0c3ef2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643704e613f6fb7ff81381c938d8df6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e685f40cabf02a3b1099db674dffb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903cce4d575b56c57022b3d48e6ec46203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f2f2bf5f9db960c919c8da8543305204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee345df77c9b3424bdfcbb1f3e8c44205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a053ab5f9f1c74442fd85c3de87ed5c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca6b72baf1fda1d42dceb79dc7fc9e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5170e59053d7b453add72c22ad41f5d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc64ff2afb30e8622d1bc859f07b6cc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d40f3fb21fdd2431b919036fece590210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a49c275c198cdd25f79b995ea7fc9a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bdcd4f93ae9b287c3890d61461f235212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285a11b454f253e7d8ab3b6e6995732213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2b45bc3b270c4581a0572548b9b65214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1cc7153f9583bdf33abbd3e6f30f05215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bfeeee6ca2e8fb89ee4e80cc6a0dd4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15beff774d3a8cf35b107c650a03342d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69087975eaecba06b8bbe065505f7a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc898b6e7b0414d97cc6394dad9478219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4162cd92ac4d1a5e441dffaf2d857220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb1ff771df1f575f872eabc618f383221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a714ce636786b4eb82c6f58a0aa6ed222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33138518c54116f2b75c1e91095a6084223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf5c7db33b83e9536c248ba0bf4e20224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1c4cf229d9fd0f0cfc66b3e248340225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006f1de4cbd17d275636cb292f130ee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5c5d86864a6c6ee2800603dc4b3e5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c187e8560c22d74ff1a80403c77bbf9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ab15b467e0ddd31620685b986005b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e0ef99cda7f8a03ff86a56da8d7c0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60fed9c0c253163a55a6450f9bb8333231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8a8002e33b5547606c88e85f1f6f0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac90c017ec66f27384173dbd1e7d936233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80a9198f13281636e282b7469192b5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9817911c7e0921e08d52c4e074959235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3681534d1082a433f2f57375fbd9e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec9c89dcf08873d51a6c95af7a5a8e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03e0cd07e8321da9caa5984f0c8317238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb6b824ed71e8981ad25c8ea9303b3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc20d8cabb7b84f6b901520861caa94240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780a838b7e6b8dc26d51be71676d3f3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa36ff55b865e04c8b4ce164661b23242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1e29378fa3a5e002bc7efeb360d39243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633135c64bebfb9a057de6cac2ee1648244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ab9a70b14582a992c590698c0a5b0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6fed3de003bc1fae7384054580bf5b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d45e2e167275a56360949224436ae2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482a8954047023fe6a251aa5b31d3c0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6798bed5ff09ab9590726e15385b3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d05c7029f65fc1399f4180cc99b322250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed092a9bf1f4dddea999a0a360343e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236adb185736c2fcb09cc2b16e20827252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d6bb5c25769d008de9ae2c3e1aa5f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9600eb4ffb2c43149e8e2dd0ae3196b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982240763a5c3f0d8ef317f1bf99ffb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29d8fbb453f484fc788cc887acceb6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa985ba73051ac630e80954e35d9460257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f999fdb2de5ca52b2a8daa78f177c0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37940227ebf0f9fa7e66ea3e3cd11fec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9bed7853e5873cd2ab7863a9b665b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2588425ab31d4339191d2cef6c0b0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337c249d340a78c38d1fb587960bce6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e33e4fac90664b711d7d51c3666d7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a0b2ccc104fb479faf92b8ada8c62264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683165887b1ed9bf1c706efe1f4031f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b1685fd9777e5088f1f29583943e7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7572625b7f47909c49d67c4447bbc94267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d98a8cdf5a5d73e09489499513332268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d2cd019ee0ab9f43f1565cce1859e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8d255f88784be427d665830e1ed07270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c95917474a14c6e11d40ec3edcc05271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5199a18bb284eea9a9a1487164c0d4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6f830d62b12fda258e7c7c1d724b2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8d11e618cf135509afc766a6e4db8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d747f23427a3441b5d39f957158c4f0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35cb1d1c1ee40808f0fe2f054274ae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c9d244f49e05f7b41b99721a0daeb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e4f88fbe1c8ec8820b1fa6bfd8036278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5fe03c4a95665363a8c3d463edecd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913efbd9591cdb82ba2fac417780188b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609d1ace7140ce30f1d36cd1924fd53281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c9d493ba396b97301f65fcc79a647282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1a3798b9f0a88baef30e3b2c01481283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c74f789e893135dbbad8e627fabc3a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57c38f73985aee245b17242852b681285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041dc32ea81440ddc07426f0807703e8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04580f6985149f399df16df5fe4449b3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54f2c4c6ee2ac8ef7400231fdfaf70288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff334011dc7c5e3604ca8e8da600a650289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7d79065402e8709e9e167fef34b6f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c17762484bed9a9c31a5f799c1d80291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd24102a6ed06b7f60aad56d6b6439292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e911843e77916466f09595cc77acf36293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ba0451f24448ef179fa8143ebd38c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3500732f5b4c6b9b68fbf282fbaed295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf544a146db163c4a89a9490ffb3d2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6885b00f5ec062236b399d64b58db78297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e915ef4ac8f826acbba646e212b9a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369fd84e3b4061cd5df4eb2de1c1025299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da173fc86a4c8b322c63253b5e02c6c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d631c1bddb6c750b48dffa39b1a998a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d6e6bb57a15167bd3316b9a7be93c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54dc2f94272b5402c6e2039709e2de303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097bf625a92a15f87d5b6e5fa8706b04304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bfb5515adb3af06b4b4d31d9484ba4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae551388931370ec4a76b84b394410306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a4c0d3e02e5e8df640dd4a4a3dcbc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3fd73598f929d79e64f68d33f3e0da308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee023177cdbfa0b645889f0cf4c61d65309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0c19f33f0392869abb64340bb5b75310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73607d978d85f1693985e7107009402a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c011358599789e77112dae3e088a9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34837e5167c1acf4692215bf8afb2e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f964ae7731c212651b0f6ff49e0cef314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b0f9c3660fae4089bc76c31345dc2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e0c2b0998853447f26668c31a7158316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2f5289dbfb8d6abc86fed9a159a2e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a461c50ebc0d3958ebc636be5cecaa3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b5aeba04709f007b3c2663778f2bd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb9ae738146470042314f3b0721fd7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efd2f97b52e0109afccee3cfa121a4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c64cb8510a8d2500778d80cb42424322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1cbe2f82c3eb809efb1503709ca6fb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee024dcd7701215fe79ecf4df414af324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204c0b370951f10bd265036ec1e9a1d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1cd69655ad2b553b2fa50226fc537326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dccb308659b21eb8a8f9344db957c59327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c293c9b964c3bfadf78b6d0de8c3a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b0c0c71dba3b9842c9ac7cd2acd0d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a09bf35def7e1ae3fce2f6db7e462330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d79caca87e88310a413a98b629230331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112dd31b001e5d5de741160363087c30332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c832297219a48e4e6b45239accca17333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b018a6775e90136191e7276d9378588334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19f24aeeab8061bca1b4c07ab3f2ee335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02ca2b42ec5eac3794452b70d79e94336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd687dfb3e686fe9b9baee8648c9894337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5307b38a8a66a8008cf5d01a1430d89338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087545ef7dc0fa703f45c2770e514e1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9e1f8c53ddc6ef77bb5bfc0ece2a0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1e5ea1251254b9ca97c244aa74d5c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881050e717431a862f3500bc94b26c2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bbd5426c3596b443b2d29e915cf91343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6ed3c15e031d563914c02aeade1a4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399515200b96e5801eb57a4bc49cbcbd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157cef950ec2bb97f56fb94803cf2798346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191e1e2c7d7c7b8688ef92191dd41f1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459b153b6fdd07b85663b610cefc97b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd205f320605e53f5e39948f9ad3bc0c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a8209ea7742db19668fe36877eabc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef0107845cb7fab3f4306921a252dd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8499492586881559a5a62a31f3fce34352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ae83f09e2b3cdbd8390f44e6b71e1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e1fa3c6f98a37d62a3fc1c24eba37354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1a103c3f3469413eb7941f7eaffd7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663e7dc30b074e46a328bac4d938497356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d5b7b2607e4e800b0c3e7b7fe6fa3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda4cb38b5cc073fa01d2d7b95d5a3b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51332dce9f46e9c7cc531c19e15a3f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2f6aa03dfbf4b7b99777cbed4e6d4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9de809610ea2635470cf30afc76b3b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796a7b9ee2ef2cc480fe889bfdb1933362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98285b5e9e29237a59dc0e2fefbdabb1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4a6b4be94907afb5a46aca9674fa7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1484322d8c8f5681b1f98cc3178f1d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a6100d3853c059381d807af303e49366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fccb519366ee73de14a86f695acc6ff367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22554bbd1eb7750d53963765611bf8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d7ac48eb0c3c5300e2e2b250eb95d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b27581a0333542fc94f5df33cf247c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc929112ea0712aeb2a935819e1d86371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840503411a73ff5403fa3e903f64c49372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93300d42839c4df1612dd6674b5fa0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263c0f594da319acab5e75ea11e7c17374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a1260bc6442223ff8e8f8cddd8c73375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf3b427a11c52c7d484a3491a9d50e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3359fc4b0158c193cacf55659ccb30377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144bdc3ff11f0247260be5b5448fdd6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96f2629921c38bb1d978a44e174ad7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f446bb00852427ffb3148f57448c1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8468c543ed6a5a1e457a30dbddfa1cd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923f0b03ae8ff0f52eac26dcdeccc96382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe5766af310f909948e42d19572c5d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01722a3d296694334796e496b4ab20d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ce61ce01011b4bf14b0e74c8bd6e4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e616016a8810b404223ed2acc321aa3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1909cdc896e1bf8ae70f7f978466c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089c03f901c68ff26641db49b634215388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae235525b4d8a9d8a5222e8db62672f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae58f2a618534c3714187217dc661d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c21e13afe94861522c4f1034feb54391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02daec5317ffb0928d4927ff7f5000b0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98868048bb7a339c594e6c1550b7e57d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e52f41aeb183990edb225067eb877394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4938be7cfb0edd183da877692c847395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726bc77d67b5cc43e101d8e451c0370396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90945b5dd5d1e9b14e16c15d4cd364f9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1aef800b328dfa1b1d8f2249da417c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db28d7533af86da687753761458859399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3aa53604db4954529100b4f3748cf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f7c4d81b417b5c555a77bdad03455401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea97e6d534ba6e2d3a7db13ae35fbdf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a628870850800e63fcbe2699ed9c5d8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1db95dd89b3d24f29b817046480726404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea638abe63281d91bfbf435db99809d9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea214e680176ca45308f2cb604b1c5ad406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec9332a0ec7c077ab1a3a815256f84407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc424eac01de3a16a3780c09e6ee94d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f44408ee9ec9245324a3d8c5cb87e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388c31396c1822d8bde3ed927c77bf4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20535505f710c6bc7227d31da28470df411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed6199324e1ae57bd978175d29f09a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809e022364050f75a7baa1e358fea26413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770cbb158d78ed5c0ba125fc30040f5c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7a373580631923337f4780ea2795f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eef49f7a26790972756bac02ca0413416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d115040a72e3790c3ea0f8b608dcad417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b21c7ad6150b63064b5859a0759cac418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07abf9405709d427ec46e2e024f4f72419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184b91e068343b511deb94241acceb5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ed088a8a58bfe42c706bc39eb624d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40120c7c5c41d7472c05a7a6346fd1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86ddb6ea9c538469d8573f903236c0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a381d712dbbf241f1a80ec9257d670424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e8730194778bf2923e14d7a006457425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3ffa3d222275c6d4cdb375ec3e25c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6349490ac8a16ca6bf454b0ddef7e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3ba9b10af84b8be6f861b9655bd25428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50052255dcf5d68eb6d7fd94b3701f3d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942a345ce7af6ba418ec734904226b7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfd0a190bdd5723d250785da6a28ca431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e7dc86be0793329b0588adb19a4fb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5383fa7292ab137ae1bef9dab8cc7f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662e98ab86a8b07b297386415fd2be2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff757d6a061e187eec8b0f2a8b94c6d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd183978c2c71bbaa77d054b5ba27f07436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a588cce159eb88601e965ae45ef28437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6eb6ec0f07beb46d734c5da0475c3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166271cf32f6cb0a723e891403fdf9cc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724f4088cddc13c1fb807e0e8ddbaeb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38dbc14ff6a5308c00f2b8e6eef3129441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f7054c516988dbbdabef365493de8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123287e737cdda6e48026a34a803f39443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f02126492f825ab85933870da3fa4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e683f00f7faf44fb9887cb8d3c2471d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3468fc27974dd61eb8a3576aeb6e3e3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed37378c0e770286fb561fa0ead0c1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3c6240c8cc5e84668fbae497f827d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d56a7e6fd63fcb87288001bde4e46449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf39f750e9c9f44f27eb3f54299d9fa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71c9124cea198a63d8cd907839dd4e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3b835d558d15f8d2c183a1f8b966c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ee4f7644c58640a785261e2290235453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0869e03df006afe80c833da3d807c92454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146121b2c8e3a1a6450120090d5dc374455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5141e2c721deadac7e7b2c1dce74bb4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325139407d9b1addfba9c6b1e28f35b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d256c2e5fd183e5b862f62f6fe15b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee31d09686a4f36b2f3e8c0d4b8ebfc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402a890f7e57f8dfbcbeded694c7064460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06856b7d580c9ff4dc40a9997dd3ab28461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647a27aed721d03264025f87c803635462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbdf419e15b5203ede5556ac60e19b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8656d4f69b2e41815ee7774e2fe288f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21b94f67699123f8f8e4b4672cd05a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af858266180cd68a110988f92d6e88466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa27555fb6e962e71bedbf2341add14467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff076fdd612794358e141573524d458468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18715d8cff9785b04f51f04fa2010b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951458b324a210c67d17e5973601a04470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea445c4782f9d71b03300590d57741471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1046c51100417d75953f64ce262a771472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51579299aed240191f36d0f8f5b93fa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857d509a213c9812919f9cdf8f05566474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c243ef219a9c17c9f7de2734f97f1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb658a7908306f92398750d30b75dd70476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f53105bd466981739c9c3207198599477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfeb979fe4c3c93af7484c076a190b9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b18531559e2d4d753342a6ece59aa2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d8c6f64251e9b774d9c290733c853480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97cb7d5279d1444409a6cc8283d3286481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b203d4770b65b9445b376abbf82c5ef482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a320b6d8d8fbdea427b0bb37bd8fe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10418fba1023e449471106e8fdd95b1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b08821ee90a8bfe4845561d2b9a670485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13c9302960f16b9de9fecafc59a92f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe28ca26f0f186939b6d0ec3c1f0993487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9f4c7866ece7fbba24d70dc6752be488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9528f5370a41f4060855efa5edebdd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6c5cd2d27ae0b8af85715b06ff89d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521532cabb0ceb5a7413ef63f6c398d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad098e6304674105295310e14a10007d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b71637cf34810589a12ae8832a5ee493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52af6edb2b3c3e8e967b3dbf0632a85494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387a01076dc0e21daab595ff55db13b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600a4b99c3a9398a3600329c46d32d4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771a749d25cd268701f6296a13af13e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc4d4fce7b251e29716f126e31afd3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada08370bc1b02fb04b71713f105fc80499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94239d4ac65c61f2fe937e498f551336500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69560bf708ac733882c3b14128a097cc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416389ce6e1ab4f5cdeb1473cd84975b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3098383a2b37317235508611e9a31503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e800f06b5e130c7431fe1577c779d6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5c81f9ba86628701cc34031221029505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95109fb366be2b7c4012320eb894db05506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473ad308d3af925fe6afdd034c47312507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb992861c655a5e5e2af3add64a897bd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ebb3468956ca07c51201cf159c8b24509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e28b9880f8a30dfcfbf6967a7bd57510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07762d6e0577ead30a4d7f71475128da511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cefafa04dc1d633f9e3ad32c6619a48512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f0a761b554fa53f7f53f59c84304d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4cce9bbebb2a0a9ba0d454ad1637e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc58c749ee4aaa8b1f05e416753f35515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23289abd97575b8cfd18119ce0b3839c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97c6d0d7812c271a36427cd18cc0fa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2f078f834f299820ee514daa22995518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e682cc2c0eb907ba4517f0d7eebcbc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bebf6e608db2d6210845db4f73c10cf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531fdc835fe4cd33bb34c5989966588521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0255eec9bbcfe5d5687250ab023292522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2fa7ab4bad77391cbbe52aea380a07523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a1960b10c6bf2e06a478324ac2c48524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fce99a4ac834f8eaaf35ee0640acd2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b92292250c2a9c3bb141ca75ec8dde526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c50c49473e6193702c1feee69974c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d2cd5e1b6e3ad622376293297ae8b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334b35a68a2a6312ac4c167f2d94645529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4d5ce7913db90fb63ce116978dc46530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2880a8a17285e0c497d46b399a02f9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065e1d6015b40b92c37c6c4dd21eef8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733cfd6ed465351af1e9324de988301533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403954c412a82ced23ad9aa8c30a6680534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12bee809659c0a1c4246e0b5eae8182535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34d87afb6277554e024f32ec553565536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0c1659829c25e05acbf9964370faa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40a2c4fe7feb031c84afa043fef482538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a285634a061656c7ead396100a093539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fa3160375b5a1005ba1c7719bd0d4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f868d276912a5f1ab0f24565184fac541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa36af1ab443aa2c9714735da4ce047542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ad9c72da88e8040f4674ee938291a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322d0b877e2386529f934d583a34688544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79944d316568fc97275665daffdce4d8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd8b9c79e50488a3255764373f8e51546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92778b3caf7f135bda8200abcdbcd873547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982397c4d8314e99d085ff7d18838af548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa9315b8cb9b9731e8379516148944549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c225aa701381ed167806a723b62f2e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb7e38e562ef96f00b15b6b7c6a547551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e0b9707ea64c30de111d4f5381aeb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb07f644665951c8cc25ba98e4a28d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1eeaf509688b0f5fe49aae47ef0e56554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd548362287bd6966507a287d3d3d61555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed51412d35df4dd6d48029ac071f58c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa50cca53bd3279e76667980415612557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8572296bcdca6ccd18d2788e52f9c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83b324264f4ba5040a7b63cfac64cc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3dd940c0338cd1ad6783d8c7ddda1d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a87979265a3c219bcd5ed81aa4eda561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314e07bf07f5036a2d573c414e2be46562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ca3d410594cc6b98d9a07c1492230563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43967dc082dea6d7a75d8a80a9c0239b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb67b93f361545b280fcbd48b5cff6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4721e5b6bb1ba6b5ac4d302c3fae8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cfa29ce86f605e5485c25e762d9b62567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd691183a3c467f29a05cfe8d69c341f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e75b8090792832fc5e78943decd68569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc596b51a067876ca4e4c2734571891570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbfd3241ec6cb7475afd4b015ae64f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4006f61ccb85d6196346238ffe9121572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068426da6b4ea1c6b96ff8cc991c11b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197231689293aa8c571fcf8ee99f25c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab35dfb5c74e6d0519f18e2e3e74902575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833a251eda880ca19f862ae846cacd9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213be9026cf79d2c43baf3ac044c6c20577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10733fd57b76dd8f64e82f3e6232e48578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a9dc13df7f4e12ba4d68713c6c77d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd51886836cbc4c71c3f81af21b10f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0a64628ad6afc00f6d4e2cdaff235581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7355bfc58de4f9d6073b9741068ea6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95532bb2db1189f24c93e86006f9d93e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584ff2f7a53324c2d3d6f7b1316c1ab584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7939f37f81425faac1dbabf01fb92c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e0b67fa96ae0c816dc92f26237395586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471286110de65e9996dce3a7607fe88587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febdb144e902b6c2286d4a44292f5f40588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42b3319e2f24491ad4228ea79eef2d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6504d2c12da4a020a92127a9b2a34590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4b318ac2aaf8ba54151439e8a724c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c532e3ad25755d0151ddaa95a1d9da592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5eeeca75b3a0f049ce54f9fff13c56593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad3bf851386f31ca7ace087a8a2174594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a346654947efa390a651b58a239ccb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b5979e3ed6a8d97f82ac18fef8911596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50087947c759fab6338cf68b55a083f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c592fc4afa660de54c68ff9695c027f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd74a52270231eed407ad5274796d1e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99be7a72a3ba2a5f1bcc40f83773ecb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f1c0ec0e21a68d78b8a3d1e02b002601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243378d16fba17fa391635a23569f451602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec82d61b4c65163d2cbca5dc02da75603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d3add3d0cd7c575516dd81f6ec9ef604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc526de508053449935c2919192601605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f361a5bb04442048dfc8a52f0953171606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626f7709c6843286548a4137da5731e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca0a1bd3cfed33ef9adb7dcfea0d32608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ef7fd69ce2b3bed83b794361b8036609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09a991ee4f240c5fd3127fa1547581610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3080710cdc5db3afe2398e7d4c959611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530e0b5234cc0003c6725496463ba0b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790c8f120b86c971f388fced9a2aa04613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ecccba8d93ccc5d89d89b743654de614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8cfdf826278d74a49ef8cc906f971615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8fee6e77463704ddfffcd8cf23bbd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a3a6fb6b45152a68f4d57800ccca1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e163f502cfa653e6ca48a8400314f39618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0a0cf3248e0f58387cf64481901cd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3857da764fbd1c4c9224febbc4c1f9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47ce340e36ae3dc42f48b520407a97621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e68a31eef60ab1006a22a10fb081f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae9b5ed95b955b4e869214a748d806623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8269fa815072247835f0eaf90fe71624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e19d0dbf1422b77c951bbc145406b5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4fe63c831b50cc938485338bf001b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad73e5959d9b79d9dd626f5693d201627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f899960a532971daf0fb9e2ced603628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541999f19488a3c353fb76d8a40cd1d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290defe3a250a5190e1ce757ee9b865630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cbd3f927bea9a1b2bfed8427d94a8d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39428f50bc0c8099041a89a7b2b8783632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529c0804ffa808957027a8fde1cebd9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6c653da8cc11b2707064be2a9bf8c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18bd7146f3141be0daef9224854682635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876d67dd9b6bb35742a3765a988c985636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761ccdd340c773cb0fc646d28c7bec0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c79a01c28c60625f342b398e5b9ad3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fdbcf06be95654c46058b5edb5d15e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d3798d5560070ef2d4b985b2b8210640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5094089fac7d552e9adb4b7024286d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70d7e7b71eee7acd3172b11ee90979642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7130374888f8893b9ebfa12e7a21788643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df098ebd130dddc4781bd74338517721644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13a889e946ef82ac6cb2ab92a5eb74645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1e1806ee31d07380699fc921c3764646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788f0e7b66bd6b57e5392370b56eb17647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99eb9655f7e2c61887677acd88d69b9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f782e8030b46e0e9f9227a7627c67649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a06c1f36d487ce69808fae24924a1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9aeb26cda1ed70df48e9d60667e64651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c0c296916d9192085236abba61692652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc28297b0dc02453803a6f8fc6f0d3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2257bf97d522f45fb7a0fabee2668654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61910147b87c45da4b7043002202e769655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801390a86a390b5a57f393bc1543a0ce656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4386297c872ba3fc222b3aa1ebcc4af657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab514e6dd6d0b5ed266e48ea2ce26b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa242e0c6892211f40688ff43875cad659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63bdb030c5fd4d7a94f41eefd438fb4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe0820e087bf27b458eccf87a31285661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cfad7d732bab8f45e20e3495d9fe45662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a9a14642195adf14adcd6fe02053b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff11ca6b3a61436dae2bb31ba508570664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3d7fb8eb415b255184ec158b6f6e2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e804697621b85b96a8f51b4daa5cb21666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ead2f1a9de0e304129393c9b0fe485667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed02902b68f6c923b97de575e00063e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a9d12d6027b894e1ff0ace19812a6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c276a1f3e6bdc138766da08f85cd4bf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14b54ea5119ec60723693a4403b3c3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90e2c6e8d3d810701e9b68edfaa336672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a204e9eeac14e68dd95aa429b42e73673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6fd453dcdc37b2f8eaf17815d0fef674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9e665342dde374a3b4e94b44a62d4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e4f74b84d14d5ba12641659d930ac676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c86d80823d3c485cbb2804915087aa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d0b4e188c53b7695e2af55d05ebd0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5695d4ab8458863c99dcfc2582cfc1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2090fec23d802deea8cb9e5403d0510680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9039f16570a3960881f3223ec68507681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409fc051fd9aea2f60eb7a7cd3681cd7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17add41032b769b8822725340d6c3678683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4ffe841f1debae67987631b0183fc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd7b36a224837cc8e13e42af1fc2f8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1e773617a0ff6ba6cc43f4cc444a0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15002b9fb4ced40cb36670a54ce0508687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8adc8063b850566c7184faa8f9d2b93688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3ae77b54c14d5c714b4c7bd83913d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181e025f584c9bb4512bf41a924431a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975cd685a5a63d1b100a489191bf8c5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108567fe97f95da8cf03a125a1a15882692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b59c50904bce89d82e4cbbb003d88693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df03a6d59b6ec095b5b9c774b482f00694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05adb9f40048b6e3e5accf5fc8ec42be695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e28d9d11c3b318ba67c645ff3a7e0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e63e588476f3a55ce2d82c27f4814697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08a610a3acc1e5d09af619ec38d3c2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd04cebf237172d3cb1ef63add184e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ed1940beea48cb49e8c81e86f48ae700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96250038513c4be1cdafa48d25c9313e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f09fbc44295fd3ebbd0abb538e3cfd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d28c9c2688507a86f3757817b2637703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df520cc2018227060a0f509ed635b1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719fcbc4f24e249f7c302ae29899978b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff1b0bf0f7a507ab766b8325392bfb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3dd36cf58f3f511fa2110f2c325e6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7effa2d98edae71f681b7224d7140708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be05a9103e3a600c620cbc524edc058709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b1af2c545e52563103559f6ae6079710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98a599acbb7d1e798267e212103714711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a99d94895dd2873f3687118d07f13712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56a0524abac63f1acc2b0bc1107e4b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333563142ac406c43a21dce3a96cd7b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a2c6d5edbe37421e427a21ebbe4f3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a40a94510eca0a889835b7bd2f1e53716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13efcc6409f81771148c1495e1ded18717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2cbc3de28e301b52bca338c91c743718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428dd23477cd130164436e25508b8567719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf0425007cb9c40f8c9ce10ec6ae90720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9dfba6151003ad0a7fd47cbf4a0ef721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b18add56b78fce5b1942193728c2e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac22fccab3d9a575c805ee0c617e706723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a628e3c6b5ed7d4b12b560c5975a7b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c983d6e10de6dd29ab56e1231726a6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed58dbb91bd41a9c1ad08db5b4e4732726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ea01f338962be122cec71eb1f3230727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68428366953648bc2804a0291921f0ab728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe453b409a238e7e9d6a5705159374ce729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ecae048c9e6f490b5c46543e938cdb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696813e66fac31138e3a78753454c7f2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410f4ffe45cac8c37d9994990d8eac7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25e75c744e20f2ff585237b5f17e52733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71314c6bf1b89061bd441f83429975bb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c16c9c8b737fbc1df5ed12be1813db735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516792583c6fe25e3bd7664a6b588a38736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758a8d736737e6787b95aaeb463013a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84ac1159c8df3569868c06327e6c80738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc6d7dd191f530dc5a35b9835aef1a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76dba1208b38cacf67f55776730887e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1cbab6be7fe747038517b6f1ef0a5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7018604956642b92d0650bda489c7c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd993b974d21cfaf979e366c6146a8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9e48d642096bdab4d9229e0cc95ee744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd06a0b885bb52e222273f55a0f9c0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3be8cbe159add46c185cade41eadba746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1107d86aed4b8934be3040ff2e72577747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5740,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5800,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6340,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6400,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9160,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9370,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25450,51 +25222,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26000,1490 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...1438 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27750,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J400"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27826,9961 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
+      <c r="I219" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>6.13</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>6.45</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I227" s="0">
+        <v>12.51</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I228" s="0">
+        <v>7.86</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I229" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>674</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>14.3</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>6.23</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>311</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>12.51</v>
+        <v>20.65</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>15.08</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>25.22</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17348</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>11.83</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17413</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>23</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.37</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17493</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>14.64</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17502</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>16.84</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17560</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>823</v>
+        <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>19.58</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17529</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>13.01</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17514</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>830</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>19390</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>837</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>0.71</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17555</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>13.68</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17593</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>15.62</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>844</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17622</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>846</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>37.1</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17642</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>20.99</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17643</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>18.31</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17644</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>22.21</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>19442</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19443</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.78</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19444</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.7</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>18291</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>17.99</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18292</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.49</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>871</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>23</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18293</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>875</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.74</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18319</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>23.31</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>878</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>879</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18325</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>881</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>882</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>34.94</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>883</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18370</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.01</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18212</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>378</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>10.8</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17143</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>17.46</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17144</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>15.48</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17147</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>24.16</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17154</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>122</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>46.75</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17155</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>21.97</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17158</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>5.99</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17234</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="E306" s="0" t="s">
+        <v>907</v>
+      </c>
+      <c r="F306" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G306" s="0"/>
+      <c r="I306" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>908</v>
-      </c>
-[...13 lines deleted...]
-        <v>910</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17235</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="F308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>29.51</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17237</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
-      <c r="F309" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>9.02</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17238</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I311" s="0">
-        <v>18.66</v>
+        <v>1.9</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17287</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>23.65</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17288</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.36</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17289</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>15.76</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17293</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>13.93</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17294</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17295</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17296</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>14.64</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17297</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>19.45</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17356</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>949</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>20.73</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17522</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
-      <c r="E322" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.72</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17588</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>7.61</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17589</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>14.45</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17657</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="F325" s="0"/>
+      <c r="F325" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>18.02</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17658</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.59</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18274</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>968</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.62</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18316</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>10.81</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18320</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>19.06</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18367</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>13.96</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18368</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>35.59</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17097</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>10.81</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>983</v>
-      </c>
-[...8 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18353</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.26</v>
+        <v>23.13</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>12248</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>31.41</v>
+        <v>13.81</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>12251</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F335" s="0"/>
+      <c r="F335" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>15.91</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17536</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>662</v>
+        <v>303</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.27</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17537</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>994</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>346</v>
+        <v>402</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>63.02</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18269</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>1.9</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17164</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>21.33</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17318</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>24.22</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17319</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>13.8</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17320</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.96</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17321</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>23.09</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17323</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>25.95</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17324</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>30.97</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17324</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>1025</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>30.97</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17325</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E347" s="0" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F347" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="G347" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I347" s="0">
+        <v>3.4</v>
+      </c>
+      <c r="J347" s="0" t="s">
         <v>1026</v>
-      </c>
-[...13 lines deleted...]
-        <v>1028</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17326</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F348" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G348" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I348" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J348" s="0" t="s">
         <v>1029</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17328</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>29.84</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17328</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I350" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17330</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I351" s="0">
-        <v>53.5</v>
+        <v>4.79</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17349</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I352" s="0">
-        <v>29.73</v>
+        <v>4.65</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1041</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17354</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>49.55</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17360</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>25.8</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17361</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>122</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>22.25</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17364</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>8.210000000000001</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17365</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>15.15</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17366</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>60.76</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17367</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>10.81</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17392</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>23.13</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17496</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>13.81</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17527</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>47.22</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17617</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>16.61</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17617</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>16.61</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17618</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>10.72</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18256</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>64.55</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17298</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>101.21</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17299</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>708</v>
+        <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>126.27</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17511</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>108.2</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17464</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.03</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17466</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>12.68</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17483</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>14.31</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17486</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>3.4</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...599 lines deleted...]
-        <v>1176</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>