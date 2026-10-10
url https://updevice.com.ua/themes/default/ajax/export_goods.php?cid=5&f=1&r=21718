--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2230,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2134,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,245 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2887,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2962,95 +2707,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3070,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3271,59 +3025,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3545,50 +3290,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3598,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721ad41ff675ae3e87fe3788e064fcd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31957c5d3dd7ffdea350a06d0cc12b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d61f7ba021274b1e338d4e1fcedb83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ca0ba41b83f4fe946cc416a1b238a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6d85b903dd21fefd5714ef346b4095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5ba7c7c4d809557c305c70d36b9016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07aeb34e27b643b63bdf716970d7c57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10913055366b9f811b7b96c9dbd97b218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ebaa41d94ba5f67e903298fd913e19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf748a6890f6dbb9b0140acfb91229010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c4c18a3ab8d2c5f47e24b82ccd91711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0917dfb843012fd03247e1986ffb912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6febf26c8ff41501e6a2ff267fa4213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45c6d3ce1fe1ae3e70443f8c34ddba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a28ae7a3cb9d346e55aad2801628715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9759b902fdde1f79fa8625b05a580d816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601eac41ef752ae01d0108c849a64d1417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20b686e48c5d39e193166e828ea06318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c603d889094522d402331827f547819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a951edb113dbcd0b71c80d12672c71820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47773e89916e2da3d41f362e43eea8d421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e495e3bad25c321d26ccea1637d6d022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0c4629e65bf63709bd5d92103214823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220841f4eae48fa9755ac3e02545e98224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e082e3427044d04c13a8f0e797055325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5a923aff2d71014b4b0a9c862b4b426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef12984d5796ad20953c47811257df227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fec91b577b3409e1583c21b91abc7f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a7b9d09e42c348d201cd9d6bb0fb029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426aba39392a94f63422b3b8353dfad630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696837d93513d7f7efd713a26a3118131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225bdf3ed724fe4c410a353f143a3c9d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb99f2b1d56ca78dfe684cc29b1c4c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6279aafc7f6a3fa888eaf775aef1934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb5b9f753c4fdc3462a26f88e0dc4435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d922a3e6a2508b8696c984841e3de436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c601981d237ca1bad3b30f2e400c4ab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbfafc6acce211ad018612c49c8da738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795bf45b43cd4ae9f07db24c2d9a159d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a7975414ad87b512f8aa7b992bb1540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca47db17c5b46586ba2b563fc00e6541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979939f1f0cabd06cb219ff280f838b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2767706c59e7dd1831c7a13f8a23443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a045692b1a64bd84bdc1f850ddf2a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc284c084f87b8691c32e018c710a845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571718a94275a431cdddfddb79543d9e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac46d49a16afce8dc59a4bdbfb5fba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d99e69a0ec7ece4561fa26694b35a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d523c2216d1294f6b9f63b4854e900d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50386495802019c7f85149ed38b60750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cedf836073ff951e9e4eaceee3304151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b86fa5cb59c9526a6b365cd0bbb67f752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ca26351ede8364f4e6811e092650353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17daa93819bf87323ef07c2ab08b07654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc224176db63acd15a9034bcbc9d2655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b8d77e5082d18dea0e7239310794556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a638540df2fd06a4e967e732f085457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54046a28a45b81a5e7b6db5df6410458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a9f3a0cd0f5be21c23548c83c574459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d5a2c558001e1a976b1b21154907260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8967b221c215030a2daf3c95f0e4061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e94c96aaa98337f4668defece3ecfe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608c87fd4281a8c72b2d7bcad61bee163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91939610973b0d914f706a1a01bedd164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e832506f1b27b7efe2dcf1a14ebad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f919291715d777a33b2453007736866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29298924b28098a64ddd013110c3d3a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb8cdded9bc929120c648dad1d4d2168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a692d35b28c9414d9cea19d2162c3169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a74ce662c32850e70f18e89b42cf270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9aa2b157b8302b62de86bf556640a871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c4c7d3c1e5fb70fbb81b4d1983ff072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ddcee390e022bd9c442813178a532c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341886a06f6b4945db0b4b9bd5f0877374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598003cd23ea2a30276a20a0f71c4a2975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b14a66ad31496eda945e9a1cc85e3176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b678f056e39b500a11b6728b46f2d377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63379e82c71df322c7898aac6cf34c2c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556bf7fc657c82bdcd17da17eed822f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25403b603c6617b8e591d1bed0f674b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f2f2ec66f7e33876cd8807c9e149681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38185d31b1ec63b0bc1c0e6fd12709db82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfccf65057629ea31bf72bc6de9cf2683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9c588c5d1427acb2a7aa9e28db89784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc999b1b9342a21faab0ac03b23fb985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c5cc5cbe851af67714ebb0883d74586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f864f04a76f5785f54c729ab2090787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf297536b65ef1d0d8520853cf4d83788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd152e2208b8ef89ba1ca870310afb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d41cf8d6286b49f95479b9b47fde790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f41d42dd6ae36d1aba66de0ec76df191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727fd4af1c0010f7d881377e42a009d992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f432ea9ab6985d615987ce238211f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b389c32dd2227eab8f58e2aa574f46e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ddb3c27e4e1877eac6b6e3e545789a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed57394db95f9be4d319f1a422cdcf996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e102db31b2ec8e0dc341cfba5286f7997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c188ad3aa266d9e41b2d727afb1c698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9552d06e956cdca917262f60a4661b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae033e8d4eac1aaaaebfa3af86799b6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b19899de40ef9c63ab6cb859835521101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c796d01ee8287a67934522457cdbd06102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda225aa14d61bbebef29d773287fe9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab6f285d8049f72c8feb52ef0288b4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b396c777585b5479aa9c2ae9f9d5f8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522bf2daa22ff341fbe77db4ab859d4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d609006b8d6ce82a333432cdfe88b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0872f58c56603dffcf9c93662a4254108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ca77476cf2d63b104c9f7f3d2e16c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482e5cb1c2068c3180231820a0e58d2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042398534ceb03cfe411eda109b02d68111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeadbd58761c4a3dd919d7ab845388b3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc56117bff0b7c9587fecb45a9dab88113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5db0b3a5bfce960cbd186b4a0c1447114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f3f28ea45d456141bfc301d512715115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11780f0b1105759a249a02dec811883116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37545aaf690085b89ff27193f3dcd5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769ca724655d044629d1ab722eb6ba9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a61b317f539f571c6103c2ea1996e3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d785cd1536fe9cacdbb0eb9abfcc0a3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac05d47e58a9885e1e65f6d22d3b71121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded7e48945016ac4a5ce9c95aefe789122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544c69574ad6d263a7a759f9f3d2ab5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e49fb5c40b075f9e6ea381f55b570e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a40a96d3733538b39ea874715bfa07125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91047cb6ad69c7e761c3406d534dd525126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83113ff40701f27323d33b143d37ba67127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893f29a3975f0433d63127e68c1e7a7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a6ba62c1d302f90194449c24a7978129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cedcc4e46ac699c06a3e0f33fa5526130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f635293d71a7ee87ab3e621e3383420131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119564187901989109f0c0575740ee03132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc9d85b8ca0e052c60213db35d0814133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0d16b00b126854cc0a8f682bc5fd2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482faaa2120b22512131714d4e9e9b94135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c800dd5d3284b6009fe7363d1fa1fb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845e7aa16af97e68c0660422a264440137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce5cf799e91397c0ca2dc0b301c6a8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06867e2ba574e544559d80352f27620139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405fbf4569bd856b683eb4309975d840140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101160d06514f88b5eb30df46dcb9fc8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94247d4fabb7faea500ff6c4246fe9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a40097834ad67231e74ceb35212bdb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d43b5c8f66632871ee0f031ca086f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5950bbb0f4ac9bf38c8af5f6fc3fb7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff484fc587fa4d62057145ea84213eab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a4ba1299bbd5bda30cb26b07a06b3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c8b8ea3e0ff644e8f6ef8276931e0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb40077ebae8426ed2e47dcee6640f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36edecfbcb31bbfd74c81e71fbfa1b1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3dc059ac14a1c39013246efa2711a0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07db0d56448d4bbbda0388fd0a1c5e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f410ad2d17fc875ed8e17b1cbbc3d5e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408dd18672a46e18d415fb0bb966022b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad4a90db5b1ca7760d24a55644fc8c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d56e5ae9e21161b8de18ac6941da7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba1c2dc6ae97f71c1a838ad554923a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31062b065e69d95e5d54ad59cc2677d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4648cb5424f95203a8fba139099a96159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb11fae4f71286c9384e4a1ae09854160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c25be226391cd67c1fcb290e85146161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcdba7869b3de89da93495e3ee3cf0c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b0efee4826c037d6da5699c114ace163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6777b9ce3fcfc5ca172d51486c81b7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ec5132626dc7e950b19b6cbfb1a97165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85c238e22aba5923fa8ac95047542f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5bba9140c743f67eea3ca25a59420167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e317485ce7175ce07d6287dc48805168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ba6756b2a280d307c593ba0136b9b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea6d4ef48f1c436ac47719fe2a6224170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a2e3ccfc84fdaef9fc285c1d3b38f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d15da8021cfe0e0f025bb4cb524ac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1be0e3fac312cab549ad2dbbfdb0e8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c714f5e7a08734232b0a6b15ccdd6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7be22861b0d1f178bb93aa0043b52175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263eff01e959551c7e255dccea51a519176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149080cfb190fb9eae5759c200d645b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c1fb58f796848efcebeeb4edd751f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe95477e18c519ad050e2da882d1427179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41149663c602a0f1f1418fab31d5c858180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b596dd825fb75a652c1aeb8cb1c132181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b965b0e1980fd472076e9e7486dfbd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437e075d907b59620638ccbd2d8060d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf75dede3b399da826638fbaa676d5a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae55b12cf1b9a9ff4a25336a6caa37185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8bb85bd2242b40710ecf697dea388186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56aeb232d624da3684f6a22ef64f84187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c725df7b96278212718777ccf54751f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175d6660571d4d593b9318d5c9e8223189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251be18b0ab694951ab93b76778aa5a3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29bd7daac61f909e15973f6e5c57ce2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad354257040b08862484cc3dd99de7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e2018a8bb4ff36c17d1e64dfeb554193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7795e81163a852e4df081968aeab24194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a80a778523d268bc12904035dd234c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f33237a2ce304b7e78d64f14e107c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a193f1e44437ad900771b7fcd35d14197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe3057db58704d0b2b773f9485a0b0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af383d4633e6e68daebd24f63e18eab199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26c975f985bca681f599ad238b3497200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b572fddb29e2873b158f0b6085c9c1b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19b3f015e859b51bc840fdc26a9b76202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44ea1a7fedea1a4f860051b8eea096203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664695a81575bd516a9991e72e3ebc8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fed6f23db57ee4d57b8edb76f1a4f5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2c6343d7bf865a41cadac9c59a081206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b928ec6b707a5f14025ac23769c44c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df19cc700f43751779f9a8c747e1448208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1469262c98fcc02e0d08ef6688ac7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a242f9572a63b6a95b61039e3a02a3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826edc608a2012dbd9929633d384b826211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd6e361c33e1b1e069e54d2e4e5d8e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7612be4d5f71ea463865af463569f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfea867ad3364c71e1ac776d6bd6e4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e90f0170b0bf62bb65273b3af980a4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3944db2d9bab35f594fdf091fac81216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e6a4061c7e562acd3ce78e3ea7e36217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44acfe844e8d6d5ceb0c2c4194a806218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492a579c5b165f69f89e0e1b2135a61219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66107ca9432fa9285c2f12ff322995d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885272b115f432b3d0ff33858ccc6e0d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ed55f71a81ec6de25d8d5452a5806222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb6ab53a3ea3ec7a05fcbe996702e8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf6f4669d260a94f8e3c0faf71df47224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f32dfe6097417c74a5d357c6c3079225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd136047c96e709616ff35488e2db0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50e819a55012d33550810c65cb1924227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40447d64e0c4ebff513108d58b587a5e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2430c7ab3e6e2ef654506f70a53082229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843a0fcb128bf5e3d8a26f0c45ed18d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6011b27885136ee966d7f57fd8971231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443b6f63d22a407361d4907ccab63cc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e733fa87293b5e320076746bf23eb9d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594701a2eeddfb6fa5a5ac3442f49ed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401ae6bf1f652c91b9f4edf54354e89235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0b9ec4d9d30a7d760e9c9c05a605d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21e17615935a2f75dba5497a90dbed237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b41d22d0ac144d59e49c5838965c3a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeecf471ba0837d98f568fbc41c7874c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddcecd020f311d16cec9935aa44d45b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6284db75af1cb7c61600a4f74ce47d9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da07a4cded1f4fc659bbeca18574e1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd258f42c6cd9d0af6e001e75126e1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb140472651be440f2db271ed99a6cd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884c1893a0a995220e76f04433e709f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f7f103a57cba96b73cef0d511fde9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712eb6ed379fa9480dd9f946339e920a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78df6cbb81d600f42eb9a12a4b92159248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff80d07d352fab783f5e3cf593e2f1c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971ed334f6850b8ec951c3769196768250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9fc6b8a5c435a6333ff52b36597c31251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e429eb37490599916df2eed3f040c11252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d3e3c6c5c3a88e8121db8b401f45b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02ffbdd9abae896205e6f4bf4a9d60254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909db22a4893b42c062a3e15f18db713255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0ab6a65e126d3d35d7d940dba47a4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df71e6446581fa7bfe77786eb9e665c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052addb14446214ef0239d5afc46ee4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f897bf24af2b0e23e69acf09e1808259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbfa38a98f6980c09838a64cc00f3d6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59180b5e26d93d50786f592978659e6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bff56a4629d80948530d085825c987262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf844b8460c7cc9a3980c01e10096d4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044fa2dd233f459a1108ab2d2c2b52a7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c02bd9f493ed0189519827ceff516c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db97ae5793707f5c7dfbd1a301e7028266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e990463f6f8d583f7a2b1f1789cdd3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cdf1e03f13ea7e667653d71ac64367268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf80b699900f2d17a0f46b32f91026269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b729b72357b4bb8da3fc84c7f99656e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada93ef3a13c77c52bb812516d208e5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf19391488c82bd5a5b5956073b334272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84714d379c1bb2c98abd0a4b4e45559273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae875608ea083017e8c2e98ef20802f3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef363129bf358bf54954be34db62241275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e2422af9a42eb5279df20509e9f5a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402a197e61d91ca0290f3280d57a6f5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c793d461bd7b38abe1597036587cc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50afda495dfcfec752b8d54b04a38c48279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505810ed891800a721d2ae7e4e726faa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b0f35a92defec3c9fb0a1b771460e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75075f75cf2679002ccaecee767e085a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb4e7d5d7966c1174a9afd29d7a199283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31d193a8012b0e2794091ffcb98a13284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9ed7a6eb20cf95aed9bc5ec8b2043285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9d80a6284a488d13d1cc43ef1ef5e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a814784d1bec61cc14bd6feaf4e55287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541435caa5fd384d1a772e3469e8988b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d385a61bab391a63ae9eb25ba624c7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de2bf421b6b990c7a772ae3c8fde77290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1242c2c92d930f65b7324de90fb3f26291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5321e97396beb0244c3f97017085ff6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ef7a706cddb909aca163d131202ce293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68eb2d101483e2afc555f096b31135294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a9b779f6bf2df495be5a685dfcea9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7298bec63319ecc249695eb19047de296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932901df230d0fc7b0f35649a9dfdf5d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078c28bd6570367e5fc42628367236c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84e0086886e46645546db5e9a8ba85299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417aaeea752a5ad92b3b2012253b9fe6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644874c1a6aa9e95abece03fa20284d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa1781bdaa8cadf3bb323d5e3da22f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf64ec3b6306ef2ae2eadb5c867fb37303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4852ee2e77c19c6ede6144fabe45c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ddf24eb5da88425e8c725e87b7d25305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523612c87e8926f458a0f3222f4fd1f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f7c7335ac2022bfa3b49854a903bf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e02e29b08e8a90c712b317033de34308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de30fa419954346d89fbd686a549e78309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7705ccc8407fbf904c49941fb5d76c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92df43fe251d9d45188d170f70a3830311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7120fb943bcf8c9d1b453ce25c9c3c9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99924c1c59f22567c3bf7b5edc34aaf8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15897626b940fe5f473cf875010c63a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944f827191ca32a76ecde349d33ecaf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e56ab08bc3ac8e339789a70d33dfed316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06517f9b9ee24c211e423ee184ee5ef7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d5598697049ff52a9435bd44f0167318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062178eff4e025d917f512f2334bf65319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc1553cbf3bd2210d18ee6c4115a70320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4761fd933ded558528d0eafe182187a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d460d6dcd483e800d5f42bf1373bf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034bf4dd90fa7e0e2f8809e9c089aa5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba559eba9aa93c999a4dbdb44d1410324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02ef2737eac87007ef31790d987c14325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264a1d6bdb13f48298ef1d3ff131445326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a8109c709c11747a3084db6c6fbe5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94dadfdee6736d58ddd265d47c02c1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae512e3787f14d77317d7c55c1547597329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf5511a6083c1e2691eb01c3c1bcae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733750bdf52685b0492348d73e18311331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166b59aca2d56ec905c5c6e28e603ef332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d048374231e18f32f9f0668f8f299a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dfb22102fb73aa7a5296c6c1afce2a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36d68b5619cfc67b42b22ddcd7013e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b029449e206d8cdb27c8f79630bdfb1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90362ac25893be3b601e6c88690268337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9884f0fe2c23839fdf9987b9aa57cc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e684344d8677d4e7d0cbe541082b680339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e5fba28ec185a402a852b5f6e6ff9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45f8012c248fa85eec34abba4515e8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12382a817d111a1d6d39e4b22051710a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb243347e3b0964ab4421edbc9818eba343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1cf5a00445dc1519bb88e07d294f6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48601523b6eeb38464038c514df477345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba1119aa93c77551887262d0fb17c3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39e1041645f15477288897e4736491347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaef300202136fa38c9105e4d3f6af0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511c93373d61633817069e2136fcf01349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b668c29f8fbb64f6c9793d8c428470350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe22f077d468b06c31abd66e86f8cf3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c6d6322019539fdaf0c852615b890352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988e7a385ea2ea3b362930d3c2ad23c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac4ff99c591f1e7dbba70e6336151e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f8ea3c90e60965a7db3ffb208f5e4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59181cb8b98b2075528b6c069e1419e5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde481f0870a30ba0c12c0021c1e1ee357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ede0f8f45b2b6a5af00bd84b772b9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ddce6dfaeb3cbf8626cba390bd828359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65586fbdcae1e1cc3b8554cf385626360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aab12b3055d7553d638082e974e344361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61cc7264f3f0d57ea5856c487f1f2d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344b98d11c94c605eee72725c45c403363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd936f29607bb998d41a2fdd9bc007aa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a055e7f4d8891b42c2bd35c17ff2a3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac623639b33add91f7231718a4e8b053366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174e81bfa8df1ac01b8dc29166d342d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49757d075876b5947e71dbb2ec35638368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf97f96811b0ecbbbdb14c9b142457b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e27e9f2a7302143e599b541788f93370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b5f51afdcbe9ac7d30a1a7718383b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51527949996225a60299f0fb8f7a3a9a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12674ea851193847ae08bf5fb00f2b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97653e3a4358fa971766ae4bfed6340a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ff482a02c0297eab2b4c5bf5e9b08375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a21cf68a34b9a6caaede09ed4f2fe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f014709537174c7c60efd44b6d4bc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e95b88b3f7a6cd0d285367100b483378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e6cdd49250a778e55d67f96141331379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ac6ada6f2131fea68efeb26d8cd21380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6da4935c1c9a93d9990998c69d75e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff2c626a9f231a22b4e3a9b2ae742f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ee070d638c9c492836405d837d6c7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3c95cee0286371762722e6653cc78384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54cd1a8bfd598001ef9b3ed300d12a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b77ad260e40aec3861d47072f19cb8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5a40af43fa5c3de58c31d5a955374387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e712930056adcff0cbed46a4edda0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb81b8118b8d2ee9dc232c40a6a963389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fcf7ceedb9eb1d8f87aaf86fa699b5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc95ee6612aa9a2dc80ac5db68c1ed391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f46d2ede214cbc9f341e2fa40ecb4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038e00f97a15c11ce2a0de05898cdce393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643616a37d6e3deb6c4f40577bfc5122394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e0c937640337c296aae2ea1d66468395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ea574882ea7b71dbe122b596896da396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7d82b255b61474f168d2189858c46397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b5715ca9480ec46e07201308e4a29398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecfab4a8c4883d903970a5a61eaa2ba399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2afaf9e7687f39b82c1ceec1fe8e6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ce926f1b60dac4b3f02418dd65400401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc518b0e81d197c7ade86e517a0dfd21402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2524cd521b230bc86be64c8d00534a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4746d57abc2243640d98743e92e9f25404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f855ae69688d9613d6fb567066f809e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1bd219e1567172aed294e2c9c1692406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ec864e5954a6f41004b550a24ecca407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b28f9a8074ad7605072208157453e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9a0765a9d3debfdd5b3a8d7d5f018409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf5f73f17c0ae68352e4b1fc7791d7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4ff96493f74fc8ac7d7f47fa86044411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53894ad2212af9e95b0bbadd23baa299412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e68a955f6bc41d10f78bf696a3e57413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0e0d7d037c9c36aeb167eae58155c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57664594addd7dbae7237829bca231a7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ab27469322d713f73fe07ebe04941416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a7eba639be20bc39e288aa6ca4b42417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b9ebc82d19f1a2f7b5209effe84a6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3d6f875b80f246ce916e7625fd1cf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8fb69c31c1bbc1e42e16b081bbe99420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6548ec45f159b1e3de50348154a29421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369afc52139dfa1f787871a4b6af6a6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937764ac42544a8d72c5d340a729d18e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a0b558de5aad425fa51d3d24b888d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05cc023a49fe4d8a0ca12641c6ecfc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430001698bfba95abe0e22d11a5da848426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ef3fa5432410d7aef56023869414e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2844f6694689648f70e5a631fa196428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e984374dafb92ba902089afaf03fe8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336f69876f90e611f5172a9a15aac59430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f130e3ca90e1c83e2dfadb0dc463f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2719d3a494f1b5d9cf15fb17186bd4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178cf94b4dbd468e50ee44294f533a9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78850f5b36deefae84495f3fa550ed434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076c1d8cdda71da1f47f3a6aeaa28f8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d73929b253eed127e8953f9718e3e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e8bcb87e70576305138b4c619cd62437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1b7de04e8b55336f18517939e3e00438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2ffa903532445f80e333ca077efe3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b354c7af538ba07db9e092a59e560d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c999abb0df0b81c97803b33acbddcc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5b70c3dadacc1a0e0ab5753dd875a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60d33f5ab5fd19fa53487f38912627443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d8062f35e6ef43ce8ce8881424bff444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d38ce8ce9f150432e3f2844822fe1a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea71be6e36f4140c15fb6c17e4ba8f4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518b4744d977e8f9f6cd4f3e6227940447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bef2294db2c76f318d74fe5697772f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9baaab27ec67007d16f40ab6a69e73449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbdf206e89a04aa646fd4b1bbd4a654450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8bd37f14b18cbc8dca9b15f69135e9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef118b3c3b594b773cae91306fd4ae3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb51dead42009910222ec4544bb3d0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6228ed895426472585a1353eac56e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d918facde3c8556921c0ec46bf2343b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea14f7f81dec7a62efad9944848fc6c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb6ff6b51921c7fcec8b24be656784457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52744a9fc013431d2b11204d69b714458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b8a445df13e9726c7a213678badb5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5310422bc611af427e22a4ebb6b21b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1ee63d402db7fa556b7a5eb7ffb54461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1e853beea93a0444f9a22412861ef462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ddc08303dfa546541d49813b39dcb9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa3c21a60b52bcccb73a7b85bdc956464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5b12e7d9dfd278b32317cac846574465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9531e87c9d626527c795164113b525f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d5c11d1f1737252869d830c5003fe467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb953423d9169d486145ea5ac1ffd33468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd42fd1eaca60fbfc72d5dd1e6c38f6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50a9d9bee95a28d61d16db6e7839cd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08df47818bedec240c4fdc796fe31f6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53769228dab520c8be37ebe5d636380e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580170cd4ce6c3899c71898a4732f308473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd694c71004f7ecdc09282a2a4a532d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795fc7c6bab1eaf5cf6c72c7b0b16893475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e024bc771e29f92ebd67c7ee461393476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ceb1ad68af7bd75e1d7d749bfba533477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bcd94a5fb2ec518b384dc97b1122c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36013cb728b682b441fbb7cf0982ddce479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b5c5f06fba73e135afaf96b58aeeb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89f06965c903a7c6896142873391d4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc55ef9e6df500c9453788d9e2ac80b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788addba6e9659dbac44cc7f77a1541e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41745fd78f385c29829c42f91d9f0594484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6679d4ee9a6609632a674f770b67ed485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01c02929c84ba019ff0c0e854f70bf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df364ae7ad5e55bf45d0df6c84166c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf51f5a0965eb95d3144a5138c3c2fb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aecf74a7c2d78ec4b1d03741e535905489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87302375dd4406b9bc35c3cbb5c6b723490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad60f02c24bf74923d61ff0dc6122ed491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662f7130fe332443d094b05b1f99ad6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665693243071dee8f94e12f69f661e3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383a0c5a6e13633671bdd2910755b4b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699c74b07451183bdb4950a8777f4f8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402ab73ab444dc6e5bbac87aa4847eb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66351fc3885c46f2b0b6ecd74ee12a9f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568d75ee95671c8402cff611842d2e9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a1e5129483df83334e4b23e46df91499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1de5d8a4258ace741719e74d57675500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9da41efdb08b30cb30c3c07ecc7a1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1350cf85a616601e7edaef8f6223331502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be246b352fe7991a73f512dc7f7f41c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3104d5e3f2846ba6564c68e38129624504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca70f21c5d714ade91c3088209c6c5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc3137506e3c0564990fa8c84f85bc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc1b0d2eede53254088b54d2782672507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41433db2ced93593484e9d5ff321094508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c7f85f96e40d7cf59dc5374514a66509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ab7984371bc5d25372511a51a2bd8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4b066669e9ba5bacc17962ce0a5b1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5745067248d1f51b51ebb76b095783512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0b924e54f29077ae4a8b185f30c8e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987712512840efc9894f11bb60324b44514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299fb05cd8fe0de7e83f48e5a8d32fe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49427c47d7ba7bc7125dbd32f41e9f28516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da9046391fb75c5a91cbd2a73caad3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb47166f2f47c988eae2d21c1d371c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d552249e1c8061235df1462929bc3d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ee4e123eae5da03795a5efcfbb025520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9174dbc81bd5aec8b227982c4da8bee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a3cc8a11aebbeb93bd4467efac410522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b577b211f6990ee9867008d735da72b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5f032f5f78ea38719d3cacc2c419d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c1c091e455fde73e37aed5e262c98525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95ae3db73c1bbd7c84bdf428d91e87526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2769c442308c3916b4b1fe3a5f28eed527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d3f47f36e4ee35999e92fe3d1a43d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032c5ddbc165b0729f2b80bed49ccc7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0b68e6f4f9ec1210140d1ca05143c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf411f7a6f0f05d7372808db9fd76bf0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033bb9192205355c52a8cc3dd1d106f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90709a9505625c41b2ede35a8dcc3ce2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff345c729d684f8bc66faaec71c7ea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff4a7421ccb61ce73003ecbb7a3e64535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e5a6fe5a6e0c47c095ea033f032d0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172e5000b4d8a7b48af9cbe47c6070b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d6bcf5d2a757c4c58f2df5389cd74538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431efd5f48ae3ad20e96d29e3f851fde539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352c6a735fb0af3ba1ca117fede20ba540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8548fd54abfcc634f896a3aa779c151541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198875f9542062a861e96b9e275bb027542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a9a8b3bc4d362eca5814b413c2156543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41157e7e153698c3b01fa92de9be6e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a410ac424601fb1009c037eaa69f02545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960ac4046c24dc7a37a42bdc2f66ed2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327bd60ebf3ec4f3f1bd80ef337eec6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18409dab98193a3492b5a797c3b8418b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ef8e97fb204c26c7bd07f6bf3a22e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c261e5c937e3668a6c7d48e50f09f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddbcfd82d4a11a62c079a0d419c8e2c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126055da33e37ea5e83acdea3a15b307552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56477c345f4724c575ff2997726f27c5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d343dfd10ae2c75df3a7d0413f875554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c934c15ad8e2252b16e3ae09d3100555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9fb124a39e527059f4736a5788c526556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527daf510f89180545ac6525ec894f9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ee516fe0d9975c00bb2cb7689c47f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320ac5294a1e06c4cf426cbbd680522559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be84ccaae9aaa6397ba8d20297c19b8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094ff08d382b5b403cb2a57512b8c72561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330039787c279ea2efa7685f25d45395562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86667a13f31f868c95f70a8ee3b6cd7c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6115cca09938655a390f08299d5f0fe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a28910b9c866d44c0216f3855c729565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8e1c59c584061792b896286878382566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333c1b52a32c30ceec1cb50a34a1b0e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8aa837e10cb6bb60b798173176043e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa58fa1975ce6d239817fc76db95542569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360990a2472ff4dd3cfb68b5e2b9875570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a1e97d23af1111cb108e88788e9c3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d246ec9e0be2e9a46b8c16850947b95572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca141a6ea64137c99cc25c289a091430573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20e303499fb32fbf98f2c4fda428b1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f42c8ac8ece1576c11a803d0910ae575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1236534c4509a05d632448a6308cb00576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17a12daa41e5c6182beb3557e7608d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5a385e79011f5929ec8c226049478578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469cdb87bf45d12323af366a0723232c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27af91f32241752fc49cbd92990a565580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879fafd811341d3785a3c1583839fd6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10757ec43e86cab0abd2227774c154b9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51181ac2ed8f433ae40b39fb49860a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91230d7055c7ce0c5f046de69ea5c990584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c099c2405d62155bbc62ce9a5c0ac5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a550fa0f1263e942fb45b018601d0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84d388f778f19a28dc14276ffdb901587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1733f113fb9ab8952a146f9bc4ac7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352094502b36523fb8942d2b228e5cc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d185b3ca03034d8429a0c301f4d698590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef6ed9ac4f0fbdd82b744fc7fa37ad591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c8174a74eb68edaf0d385563f3554592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702f93e529da056704e6bd19b8d57b2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944aa1f00355c4afca9548482691571594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ea40bcf4e71aaacc96c1aba27b511595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a693f73bd6d81e73ef8f6af3f7dcab596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646bb690211f4ddb89b156a241b69c0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf7308e214a61c11a72b61c0222e87598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949fccdde4c9f9461e29b4a27815de7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef5eb53b615a2f02d88361abb54f9e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f65307de3caedbc56264418eb003e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f799a2535e463c14c586d488f2e7f9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d3dd2515e8014dc895a7581a35641603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd331bb992a6f7ba0f864f1eb3cc22a1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156645bb075e52679e3ab724f8c414b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c159533a30f4bee7758f95fa5997529606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d80ff5b47161c9a3a33736d3d6990607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9bfdcb8dd93f1017b5e6e6e7bdca8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadbc77d938b7dd2a000858bae5dd8da609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3f30da7405b3a1f48faf4a53ae8a9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893931216238e8b9f95a2ae54ccfdb92611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a3aed2eeb01f19d1f684f17908114612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46284b0fccfdb6e3f7ed0cc5e4c43661613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987df694eb3262bfeab8e3a717a18916614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b1afbbcc99c9ea8a7cc473a84a3da615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e162c7e2c46dc06e5976c9c879aa83616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1ced4177143f1569311056a6b6db0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ecd5d198971cf06b8597dc423afb3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563d41a223f4356047bec456dc6a297619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f21dd4dbe9101d388a1eb79b079ac620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d0143ecfb700f256db60e22f84374621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c93fef0677550bd31255ba86842d83622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c7adfef59b068a0f3009f66594599623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27ef71c2c41facfbedb5f3e57d1813624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676bb849bca18da0b2e729d53e7f1bc2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e86177d157ebf51acff6990636032626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828667d4f30d2661e37ac57c0c84c534627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906761e10a51bf8e71eb17b8a31cf83628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276b08376a8fd098b4de495577a8690629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c96a3c66b4677ee9660dfecdc554e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478742ab7a5a1ef751cbf479f1b6969d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c67453f2d6ada8d6f954a1e333836632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfca2af445fb2d7c7e3a7dee1bc648633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b93e7c0b3a7e50b4c9743fe2b9dd66634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7d0845d3246f545d067bd3dd37e5c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d824e64d918bdc4c964b88449cd531f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a98e2a3aec6ed57f9966711c8414f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140781183bd2b6c4c5c973ae1e2d6d8f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85d37dd0241070b364f794cb34364d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520360fc8530c57b0c6293154961f08640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28281f4e6835ef6083d36a2c44d01e77641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832eb86df53df789c37128334a9da5f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad038bcfb3c417afff97be733eab7d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4dabc6425dc80303f8d5c8a279b01b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39ebb3fc50cea349e5db167453f68d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8136cdcd0699a6aa1b1c37405ef2f3b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe757b79d44eb2cee4ebbb6b58f8c40a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce34bf3b218457cf47e8e8c02275505648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306d8470df0f0bcc6f11ecd54aacb1f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c253011e860fe018a7fb436ed5349f2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938203e76d5adc49588850cdb4f0fd11651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50d4a9a08b4d6dcae2b2ae3f2cae56652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d26eb495706a3a0c051b2098a97ab6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57952bad917815b277a5b2b638fd56ad654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b865dc90e4e96af5003045314ee8e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa4b898f85436dcdf50756197ac587656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2e7fd3d9cde150f53e422af4a0a99657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab978c1103db3082e91f661966f74b8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4edb2f0a95a4ca16cff7175160268a9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdcb610d4a77ce1f844089bb0b831f9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2765fc260eb706e5c880ef0566980c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2dbb5deff5673a37f3c4490ff7896662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e86112d54f3826e06bf04de8104efe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa0072957f7a4469744390030a361e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9042d6b68c6073a02b359ef5b1c0ac665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8cee6eed6fd9e94f169430675b519666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de17699f6f6180acb68d39ba21e732a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94de2dfba58d6cc68342b1bce22d8d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc2778567aabc0fbd99a0cc7714a15669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d270545b1d2ebd2479c3c0b970f4d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf648ac41c2c5b6fa9109e11e2871d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314280d209c1ab5399fa062719b639c7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b433a5c955b1d1120bde79020b7497673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1588b737f69f678c5336b1a2425d63674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63419cb030397542e7462f975949aea675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2ceb9f2282a5b25140c970fce168d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3767a3bfffa260d1514676284dbade2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797365ebf87e9e4dd61ca2762ec10e8c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6396461a40b34a54cd20e8ba848ef679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360f6a66e1b02014147e8d8a928fdef680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1bd8c2e37498e4a2dd912ada1867e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96488a901f2611dc642e33467dbe46682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848951b30da1136f3f33ba124881ef5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71fdaa6ba5c17254ea84d7f9515f4fd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aacc454be07b8e5d98270d0346c474685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c85b1cb459b490c8487c64cfe83cd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6bdeae8c454e1e5d17cd5a1e1d4526687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f50a0ac526ea57d6ab3e63e3e50c22688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1aaac87f8dace16505c73e60b4b9d3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec682ae4bffb5fe8d306df11c1ce4a18690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c54d31b4bc857b2d53156e8e395f7a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477eff0512d7c95692cbc1f13d2d5e2a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76683d61a611edf159704369d22157b8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e826f1c0bb903a627ea51a9b30ec8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3c2522f9d5b9d63f8a8e4fa43468b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c34b003583cf57129894f0b70a6f99696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbab74401df9c03b15019aed0c5400a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ebef0297ed00d9e93f77476dfa9a8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f520d1994a433bbc26d10f78dd6a8b4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee6f3e252d8582a23179510121ec1e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b5788e0a98b04395785b1ca4862c4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d761524a3554e3fbd922ba64a4c7cdf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151bab15ed8ec920df88b71f6bdb3bb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211fd3381c131c125991c7d9e1ef1eae704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c08539f04cabd92a033545e0c293e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5704831e301891ab26b38377b69f2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b75eea420dc230846ed32141f96948707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc61b345995b9452607fd9a0817076708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589cf095e63a8495126726b85e5d995709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3c8b23ba480397e68dfddd119bc78710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551aff488a2311103dab8cd5a2b3a4a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75c6c5204987eaf356bd0ffd45f433712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952c53c906cae41d57f57cfae1fa6e3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4ec043acbb5a00bb1f9bc455bdb6e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cfbf08dc45c20f824f952ee077ca64715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75580001c307591973339ab23c6ec4f8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d7b7ccbf7abdef08acda1371f4259717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254104ebb9d9981fa99d99f68af3c07d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7496bcda2dfc916b79f9428b432cbc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c65ccfe8a7896afe0dd9288bc6c2f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fe78bd20a8c0809a8983d4ce8ff1c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13307eb618f858d09b2bf95dcdecd39722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f4611ed9d28d3d147b549fa04cbec723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c822b3d56675f27d896453c1add370724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d851f2064f2c4e47bfc1f90bd353b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755fadcb31d3fcf1c1afba64d7a57a7b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e1440a8538e40b2d24a0607ba823e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87e4747f45a76d4549d1b6d6231b75728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96694d710b26b3eb548e11764823fb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653742deb8b6cc9ce6faf4fe18dae38b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b8fa16c60d3af77374ca409e50870731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc958737e9a4336e169dbc65fa6436b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24feb5fdb5fd24e978ae2b2d656afc7e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a665283d3c5cb7e6b2151cfe34e88734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683752fcc2ed8c53bcc94b512f6068f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f628aed9a13d42d4be8cf0832603dc0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81946be116ebdf38138662d5ace684a5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5127d3290b7553eb1d4e1c70378d75738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2722a8856222b3c05f32d580e9711d2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37103e1b02bed5d4f601e88dd97ab211740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c048d17edcc742e62ec9ac3a9ff4027741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aeed0507e62af90c1d1a82bfed3c19742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b58bcdd82bcfa13b4367ca9dca305eb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73161706c85aa198ae4d6ebf1f39f578744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48eac1d5807c5241190bc6f06800ff745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c35bb079f667967264ca00b871222746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b46f434bb5cacd49c03008908addd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f95f04d8c8cde3816f804ba8fa8e92748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f36f4ffd24a2d6e17168eb43672b99749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84921b5a4cb5b52482b8d93b280b760b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85a5d4f095cac6457cdf62dc4b1cee751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780841c7baa59e5561b8bdd688667d65752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37401db77accdd431381da0bf7a3ca73753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c48b01b1a1b4d3a806fd290ca4bae754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585acf7a2de7d0f099875c1f5084509755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96828375af7a2e44ad377b76d2c467b0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c625b020176b79ca95b4c4f0ac649e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdfec640bdb285344683fc81fd34301758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974dc1898f1a77323dfb80324e296ca4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f22819ab0116a887b82de4708667c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b7b15abc3ac488e6830fcc08e9452761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19be6ce69a2bd708d39edb0bda2b900762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1415a8aab67056568eab185501ede763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268a5c36f4f197e330c9bc335c0e5de764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48261aeb2653cc55eac544b0c48057c8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b742708cd62acb43f8a5a61bfe9309766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c3396765f19639fbcf4b7f73efd6d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa417d77796e444bed286f328a4506768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e1681d9495e97ec4f72004b86750f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d199c0ea5d2faa74377121723ec51e0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429ba75ae27251bd990d563e5b7207e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c85af55bc2bd0cc9b3bed6756f7209772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb25e9e2298290391a4f5b73899d95773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e539c08d06b64e931bf632c7031fb774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a89a69171ee9c531af6f203c7ab623775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326cd650a21698821a76d914b75f00ce776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dec78b6a0c88aa46935fbf23570e55777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005d4b0e8ce42d266273deeb0aab398778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f80208f23ac587ba0863de806f6a4779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634685fbd590de582c16e9ab91522b0d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8157d2555879a7b717ef1d20982aa62781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2b012c5a7e1b7cb1eca31180c661f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbbe63bb0c1b3b30b183c91fe81a582783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1fbe58b9ce4576c4973fc9b3d6b79784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ecc2f5994fcb6da4a8f29f0130aa0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d89cd706ae6900ecd1de2e2570b0b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40ed6419c3a3a5129118b3923d341f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2823cb99320273e318767c55179e93f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bdc881d0b7ed257290ff37f80cd25e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889622c9959eeef8194c46b3cd1114d7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086326b1e1690b588cb5b03f20eef818791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e762e3a601a422ab05a78410176d42792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88a8ece24be52e989c0096c4477cb7793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123e27ffc445c7af4573543eaa97b84794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65688ae6e1867b46fe7ffdbf599a66a795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a52d6ebaad5673c2891a5fecaa5cd21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4b43b04f0727a1c1c42c0cc04bdd42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1c11952754c70687f043327c536e03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64613df703aad94f740bd15b860e3a934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ef47109954b5885874e056208561c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129fd0c7e59e9b79395aea0877dc1f836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469215ac4d1533a6110d755e1f806b47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b6212b52e02cae5b5fc3ba410fbe68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cca4cb133a21386433f29b1ac6351e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28b3576a3af2bfb49cea48ab646ce710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90159d75a650f0ba0e50839fe677866211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8c41bea5fce3ab69e8ef498ba1b5112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ae069205af9c8243456145a98f93d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3af303ba9366eccb3d44c83606cf314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c738d86e4e5c4afc1b2d3a6fcc3d3e415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb451e2dba31575bfce5ca1ac226ae016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a4057a88bb6a473e54c403694298c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d9e1bbd0e4e6216a59ffa7c5a4c1218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfadc16956ef363768f55b6687a480419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5794a45c7bac5fc73bc36e76cfc1e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b838baec5a6084878ecf6fd52801921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a8c4a786b52d55d3886fe74b4068322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b8eccf9e1d9e8f1c097be947f12fb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478500aca3876ea83c2981057f2955f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d619e7c1c195708a217480929b1d4b525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5fa13ac16e0c66489419fce7af71c226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b025f9e5af85edf52859c401dc52ce327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2cfc5faf6f7266cadc6c50858fb6a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fcc18dc5867fa0f0205e196284f4ec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be3da8f7c6844a249d60742350faf030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2803a6a3d99fe60412a15621d90d731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b42ed813b49ab273791b057cb81e032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd896d6cb97dab1b83c2d3dd3b5778f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179c49c41e6e8892ae2abcd323f9a8034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540cc411c2c821f00c7814b1a8d697c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5d27c8eafa1564e97b66eb8750cc336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5eec7ee665b3ac31d4234e3bd0c2737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e1bda2539fef68f101db2918cac5238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409a8bcfb72db45432a25cc09bd99d039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ad3cc4bc67add6ef8fd4e506fdf9540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114b2655673db82a55b6e62844f4d2a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc073dc1d7e8080b421290286f93f542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da436f88abfd7931dec732c18fdd0343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1b5acbd074435a07adc2aa45ee28244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eed5dc351ab986aad4ee8747f03f5e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd142b3858b09e9d0e294dd274fb73aa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5782be5b551231933f37866b6db32ec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900342295b4cbe43bc016fc11fa4c19348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ff70b5c2b5e192f8fc63da3b3033a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3306195d22d9f5f1d6ff9e997d5f51f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e77c4a93df49f750d580da1645fc7251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaeef7157b1752e13d170031869b16c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a83a8f33b499a47f0df6ce2a62f4c053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfec07fb13d4d14f1f1ab55390bd2a654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22e7082c3feaf3163603f51291569c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1cb3e2b665a3160979ac20292774a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08cfd962b3e520b45e80433468cddc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42659b74f38ef0fa15fbb2fb54f99b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f0906ff1744d4159bc2c8dd7e952d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a5fb70d5cd6e2fd48d24f57afa3e160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148702fabbf4ab4ac1cb660f4def986c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9010787b01f96dc5c096701d5c7b6d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e05a22af8bec9353e2756d0faf22d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a81428a9df939855b8962d65d1e7464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c349a3b261a23d71b228a5a60b22465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767e0aec556ea7f399610d82b8bf7f966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd78f0ff0c419b22cd102ac472c38a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a118681a7e27a11135245c72c1af468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5ddf6a980f3e8ae9aeb557b0063e869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562458f2891697e35dcdd15260b181b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6bbf6e761f63b5b5364da2e25f0b671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13f7c56ef389918cb73cd368e9aa0772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8d2751df3ec5b782f413cb1b8615873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1636e5e3d36d7ac1f72b7dd24cdd174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81480b911407d292457b414bc3397ae375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7910efcff59d9769c51fe999cdb95c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787b540277cc8876fc7465d22c83e9277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d36027b8b57c8bc093d2ccba7b9c3778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d0aa90de1975cac2365a99be0a79179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b513e62e97812e942414680a62278f780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f831f34aafdf27c49439d25acbdd5ea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7169e97b35d88810bddac4c2a817c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5854cddf66a3a89824aa07d6a96f65283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377b3235d7e793a2356405619e6a22384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8d3e6f9f7b03166d1dc83b9f3ca5a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad20a4ca565c8520812daf2c0609b086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ba8345ab4f4abe6c112dc0e092d3287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76722495ae362f93837b302a51811a3888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1134fc304e13ad1e43f17c9863d5289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757c68fa3be560318db980627ab8e8190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe25990d77f5430b44615e5537c96f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f2e625cc08d6427a82bee46191f2e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60590956bf4ba4d4913ff52220f93a6093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a91178268b600223aefd5c90360d2f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be031a007fa46fbe36fe3c336ae31495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68634cde0e81f98dff069f2b801eb4496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e97cf10eff23f6f58fe9eba15af95197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f61a1b819d26ae3a56274b9e2bbd698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3cc02d0e47f9a5eee3406154cf0da399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d913e31076cb1ae9bd327882f66a11100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d887e2bdf2815a6d2e6cd21fc508a8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757a30c0b55c18889c9c66a74f082f4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc328ed58f66c0968cdcbda0c9943f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc4eaa4566ba80d8e749a8637bd8e2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb102c29a3e55172010364c819318f08105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bacfed3af48f9cb84037c067c28c8a7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ea20acd471d5e6b9a1406893628d0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745d1481f5cb4e964f618f02418a5c0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6194c1674c5229a75147e9b26c5e8f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d5a19e64b6f7eaec18368338d11ac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747975f601c88a62201d8fae5360edf2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f4b84b1fe707531b9f35b070febae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab12248a5b114304b5451d8cf027bd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1dd43b45df8b4134dcffb0c35e4455114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9051b13870ce3abc61d7631f395fe0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef3ec39ce19b641944085a8fde3912116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51380943f4859aa8242478d22401c1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64641f050d0463f125f4ca6b3e62e6a8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71de7c1310b45fe608d35c060e9c160119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e749a1f0e458c0870362e6a1e25dc7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad258fa79b50197ab14382ffeca540b6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7b014ac25ffdd0bd8dc93ecf1fef4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f6504bb83fe3fc81e166b1ec30495123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4dc73cf49bf1d14c7347e56fc5c0a8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6778698b035c00eb695132024be8a25125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad63b8d8cdb103e7f82b4313d872c5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c617387ba51057b195b63a369d8aed127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e975e1204233392754e4f89b55d70e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b8469a92fa606e90e2a0545939813129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4a29b045af443f5576b68ee026fc4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ceca8a863b940e87cd1cdeaca3a01d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e900f2b0144e08902c5b5c926f5920132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced263f33e0ec6e0b1bc5de1d444c4bd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf735a1fc416f9c4f957fe7376e5f8f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ce205a09a95b7c1380409a8f114a7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ef9310cf6045727bc16c4c6cd8cf1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257aee26cbe880776f30a5fc24ad8f93137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d9f900831d97282ca103c82e087de138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f29ec720b679e8f37f7fcba217d48139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc8b89049c817f85ca5638aebedbb0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6c7cf7e2f6c54e7c38be89a9b88c6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1e5b2c4e67ddfb31f082e6ab9de62142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4803df22e5b0110ad4246d761294af4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc68823f04e87f199e47336d4c0bf0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0426e7caac170691e33c7a6fd30807145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a67ca15187026380d9793502df27bf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5067951b9ab9012a6857803e7cc4ab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213106495d478ad539627153ee9846fc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38653fd1aebeec3d743e99cece7df71b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5681fa1b6bb533b1a1b1d86cff8ae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00c23fe6d1c0646363115d3562b246151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa095d7d5e20f0f0906a88f284718ff7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd9dc892f72cde0f629c41a8c1b918153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998860bb79561ab5746a1d274cb954a9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93847c48d33b098124bf9bd2fdc0a5c7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94424151f21d57969fabe4dad3c278156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2dbe69663392970261b0bfcb8291af157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14726e46ae14779acf783de5f969915c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf930ed54a211b1de5e2185bb3f53ea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2c7fccb0f0c47c0056b32833bd62b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a6b27f01d9147a7ff6a43a9a5af34161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d44c953e64fb56d93b68c03cd8426162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e39ab25e0a9fd7ba63293330836415163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a908fed7d8b2cb4df01281d9219db4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae451b48b976336d5f67ba45d62389165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e14dedbbde0724183f18ff866813a3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac5e720a20952a5217411eae0a45b7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd500096c462406878b02f1860f35dd7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd40815ab1f0b25ef851a6b4a4f7090169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62229db7223d58b5cf6b8f4ba45ca95170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55334db61f0a20d85d678d2db8dda7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372bb55203f92cf79bab9faa591158d6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eaa9fec0044287823fbc4184c5f4b5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef5c75eefac5a6de96ba6cd5b6f61e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3c1ba7048f3354a45f794fb194a72175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da72623bc2b6a6495cbd3f3a2dbf24176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71bf5c19e0391fb33c5ddd972605732177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d5979ef01035b5cbbaeaf82b9f509178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45855cb715e27a10b8b7c152507b78f0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576bd7f4954752ee6c438ec5b4ed401180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00ca6cee218e3849699328d3231e59181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7b26a75af7d719ae48011fca61f3b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c92a8256f3db9e25b82a5694fa84d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6d1023f3e1baaa98f5fbb08950c6b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150c30257c73851d96a8c3d78c1652b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e47d0a27e2419ceb2cdba017c929bb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230099a0d37484bf47e8a652002469a8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437290df5ebc98b4a913624488cdf8a6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382295663cb0679995f256a3678b8c2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3875a8f8112fced7c3b34fa25c7ab9a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df33dcbd1449ec21a38bbbc1c7ce1a8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792dc0f392c533a91ae335c9408d7114192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35883cd59d600304129003bc43fe9d81193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6e63e4e9b3c3bd1bbcc7299e73610194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbad5bacd5b5deb2cbe192b099d3f9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c6dae78c77eb77afd9163240832b6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5871708a3756fb7dd79cefbafe7b1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27336bee7696e25ea4b9ab2c7416a0c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ee0d66a8f89e43a84df03c9d9f92e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4977c374dd77d7f98d4eec55b0e1a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab281b66a6852b35fe9142d9b108ba21201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a81505703f88041e3640dc01a559a9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522459419515be53e953ae1239820e5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516af07891f5b4530a3a64b9f1b16dc0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac28d6c62325b544294159734541490205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a84a3e41c105fda4151b655d0d5a5b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f416057623f32417518bac0d86f608207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715dfcf45ce414605e2b7aa629635393208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df4536c1cbe4dcbf8c7ed4bd97d478209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0250c0a032085f23ccc2b2215d7bfc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c9ae0820e751f2d68c9a3177744e1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e93c1728c3c842f366734c47935606212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4050b5a7f404ffbbbcc729372d314213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f1f2c07328ea0d7a80fcdcb325c1c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dedabb348678d9bd26e1fe69cb979bb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994aa15c8691093fa049de0771497d8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dca0205c153a1edb3883d59d1d9a1b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf41355529654beb9c6bc34c125d0c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7fa7c43b229cbe736ce98285256dd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb3b478b7e3996ccfbabb27718312e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5be7ebfb32fa1a92387f36605ecbcb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8336153875f82bd7d023cfb373fb48222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99042d889bb4dcd2dd5f1ee1c6eb5a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178536bb6b24da9392259fd4793ac19d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f6160cb827ccc0740a5b7a0c48af3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5d5930af15585a1cbec6d0e62e415226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993fe09e6ef3ecb65a2ce812a707292227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce09bf6f2f666f78339613d39806a5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ef04e8c8af26eaa63d9836d22c89a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaaee3755982e0b8f226ca882239d6c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605622d41bcafeb1658300f879bfdd6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e3e195f92dc2dafc1c0d1bae494dd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77849c1f4fcecd776271b390df4d6d00233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b993d24206f1ff3a3b7f7ffc118c4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae569a1957834399f6e453e2a71d80235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c779ac96d9411a216fc19c9f95df28236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe740b172e6e57b846194d7a5087b405237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b2174d656a126b945d40929e7732c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8dbf77b1958b84fb24c64c0295094239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc598d877bdb16acf447a07b8b664e5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c666b7fb21817e2811edc7ffac9102241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb85db4725c2750cacf22cdd43ea4b5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d27cfbc4c562b209728cc8f84a5c8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0620f7636f3bf5aa9f38591fd9e6c1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739db3d5b022d0591c1e378635586d6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6eddd7a79063d81c2ee8c5ce512430246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341aea6f9aa5fad7e0af749a758242e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e0a0b304f0258655c440270eb0bf7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d87a1af9bfca6fc4273834ca2952f2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27982485c9ec80a0b4dcaee5c58d872250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d8e2e1f400261ddbfc1b1acb8765c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713bd70c4a00a9e3f1530196681503ac252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b782370a3ce23a32cca4fc342807dec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5433c744a41ee00b364c7be6088939254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bda0f47d9a649875cd044ed1b7ee9d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077565873e433fa2ac3893d5fc2d4f8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6f261dd56b4338f6490b5d2cf83bf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eeaece1e3623502cf3f0fdabefec41258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358bd77f1fd361ffc38a05e53ff563f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53453c0e992b2c7ccf1a95f50898266260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4fcfe2f1d74517d15607c93a921dfd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9837b20e1f7edd6dc7c4ad685ee3c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b566cb663fab8b1f116e4f24cb9466263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108173786af4d835b9c5226fd9cc665264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743da85092051ad40ef0545077ede6c4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6a8708f272dcd4126a8a1e36c5fd7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66576e904129d7aef123f6a906a34bc4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807b4780f9ed9ff236e1c63c32c6746268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa253786c9bcdd11262a29a3928d6f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03f2917856033ce662a9852824d9e9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad7d950ef05a71424dc2fa5102299c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954032c94ca64d9868602be27fcd80a2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48189fea28d912144d7cee9590b321c2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02eca01799f8d498f755e990df2a9f7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e7148c8f9061870fd8594441a5323275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb97c39a9c190f1bb0435f57672f484276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95e6755e7884473ab1bf35ce53689c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5691ec96ae1c20ef0dad787985e1e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866a6c5f8882c9421014c49a30e51f8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c37bf84e154fcd64af1bc78b1f3c1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c6cc84225e9fc5ef68e6748a6fd88281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7466d8fe2a9b22a1202ca1b3b67ba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93c981092e6d341ee439b7b547f712283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83e524409c912d69977055a2fe1eb5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0733fe2a3fafa8168be10f15f505f6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7902b27430844f4d5cd36dfe131e0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1537622298f5713da648b7073e1ad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f787baf19f40254e0b12a2adcf5c7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53a86ed371070da2af262762729579289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4be2e52288fa40dd148562a41bfd7e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ce734647eee2c4ecd1e2d412f4822291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551ed92a96cc7949e03ff285a7c093c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf884114714bd336902d02e550777ebf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6fe0fe6e3f9aab5e3087ed804ad42294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d35d470018803411957bc1e418120e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa330757815ff2d667da20fe14a36c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70189af791ca5e9c3125d4594fd54205297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489afd064dff004cd905cf2de9e0cebd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20038517d77b078d0665a9ec1dfd0d92299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de2715cb2fbff80a2956de3aea6683300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073bb395f496ca918c6c8529439308d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494da0ae384ce1c982e30f2e534030b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26cc79f4a839b553def08ea8f928ce303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8082af0fe02a519350e32951678a11304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3ca4dd0de2b01e420ca558f4a4a98305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8a646183adcbdbc92529096209906306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64fbd66ac56ff94de0bf9d8607a27c5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b4bb326243a478043604469141ec1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaade7af92cf043a622f9b2d70f42d3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b66db50b2a6e3cc6a4a603eb6bab6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5788efd62974fea89210ac43094158f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702f7b73e25c9935dd26f77a2efe34e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bff75f71059fef21d452669a62f1ad313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6e44fcaa027a69425520956e1b10f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b1f1a76b0915edb5a686e57f67118315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ae79b5713a7fe1d4e435418067a2a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc8efebcdbb6ede610a48e2bd22915317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ed68a5e264eaf3ed8ed8b76bc3ae3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308937ee25171bbc72a9f5bd6d691867319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c241788019f459de071a93f48863d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c321c318b793859a0fe74ef658dd35321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49504f5347c39cf36b1af0dff70b8e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935733d317b54fa6c0c711d9f051ea6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59416bef5f98809f47cab19d9b633ee3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eaf511739560b9415661a366e79066325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a84c0724d2bce6f6c6ac026d444f0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891f30e24fcab065913881d9a66f094327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db9181e45b644823a6f7a76eedad3c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f15672b7cbd089a8465fb2ddcfd5c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2b4f9f7cd72ada4dcf085cdfe93b5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369a42bcf9f2cab59ba8e5d54fe4d71331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a8dba349e8487715290eac8f2a3a5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b666e4a624072ecba6b8be35a3cd346333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb84c111224d5a7a38d0bbf0ac3243334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d5eba985b4cf3fb1081e750198d04335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7dd7ff07145f03a008646430c64bc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06142149b42589307fa57e4a511784e0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b306ce3cabf7c8f3984a73fc9ab8a1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35289f23b207514f1833ac7abfc36a9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109f240ebed419491b82a2da52ff3eb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db324b475e5365127cf7449cf4e616341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809fdaa33eec387ac0f8d6a1e0bfaf1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd842e8f5b4c9418ea51ee07b0d56665343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419bdeaa7d0166ed7d4e38c71f666bd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73411d3b11d9f0f93f0f34ba3aedc411345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8ab654b4c3a66cb0a6f62f17db31f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796e2f19997bf3d38e225cbff8f9db5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ee5c41a2bfb8206b72c8350726dc4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630839e852038be0349c2fb7faa6493349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83008d63be7dce14b041c755c7f899a2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3142eb8fbbf5292774ac0dc31bb2001351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d36eb2676b94f75f01a485c5e21c72352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add3d6e3982c2ae4cd18c9ced8737a7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53e46370e6584dc53cd66e98fb7ca8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51051e3dc602e6b31750f3ce0cd48d2a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835d6b303dbdb962deb341592df7c01356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5918a2823958ac635709c2bb1f28948357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2531170e8dbaca0796d5354864bb842358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbaa87e49d0997ce61753d7981e411a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77397bc7bc2b29ecf86f656a2e406a93360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8cd442a08ce2ee3578bd1a47383f70361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994dce5818dd09fb4251b9061ed1dd25362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11fb79e8cb596a980ce36a6cb9705c0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e8a9141bb2fd99df40b00b055d22b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2cff56d29f0b2011975a41d66fa73365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e9e775480ef518ee91125b6c87726366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76baed0eed863b77fc1947d915f18a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a913ff64fde046354265ad327adebf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721534cc55dc323cf5e2b292725e66e7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67322a234288115a7255ff0f3bbb4e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be8913d0590a3bffa8aa5148b57f0a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd7e9e046cdd39853109e99409201c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6cee999ea6d2da8344478db0d2404373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c665ad9fcd78563e2e18e6a9987c2f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea9ac31ee6677caf2e588aafa114d7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb300293cc9fe1e573ceed2198f9dba376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0076753d095020cb5bb695b41462d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbfc87d4c78a337a492b7da3ec0b01f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ed29d2f799394fc2acaf661c9e395379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8cfb4ca417b1e35f3c7018f95fa05380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7ad346791461c79dd197313612998381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1dbed504f76e1d702f225dec8d91e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917ec92db6fadbf3f3c2c7003fdbd4e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acec16c477ff06136357cd652f52c21384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807de964a028a0bd805c0558d9a3703385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3e9f330c2eb4114cab19f93fff3da386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9354f10438b472a1de4add427a82a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e3209f1ca3ded3734c28427085665388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202df35f0c0da64b9bd0966e7306529389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777bd3ff065ae58e6d0b75e300921ea0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e56e9006c5d069cde132be373ca2a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474262a8f0b9d960ca9033f62dfcdb4e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2edf12be070684a91bb2a4838032db393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b63f0a9f35e635cf2c58b332c41fc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5e1c1b2c6a5f39c290a569dc4a8b6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7eab0c2ece3d44921fcd222fef523396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b560f178b5b9ef7edc5c402056cc850397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b985dcc3d56384a43b64c7be5892f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300bc5eff61ba14d8e8c21f8164aea2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2e3ee9ff58cd48044baedd9ceeecd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47de84f26b7ab28b30e72a54772ed8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70cf27bbdbce04717f50f60e45584e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b331475f6d1511988fac1aa6bf52f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128d9e61b6d87d25317bef381ae91b1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe92d3c83687500143fd3e60f38529405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9ef81283049cada5a65b5b109b1c8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c5d44520793807cb947add9ff3e4a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1cf2acb2849e505b3d6e577f9e74e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878573505bcc41cbbf6ddab97037b19c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8a4c2628c8953a7be8c8b07ae66f2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf137a6cb9c33b492968467096a4c2c2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abbd40552793e087e9751ba04c159a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854d43b3fee468cb69c8db1ecd8ce89413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02464986a7780caf77a3b10c625535b4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8770d55fcc9296a221aded086168e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967bd713c89e734be5a682407f3ef0c5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7e9296ca031b2d53fdb4e02db58d8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd50cace5af1f5c7d7d726b7063628d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef978baf1ffb6c14b10eeddaa36a1180419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f6500b427a4d2dc7bde0d5e422385420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4e4942dc2208787d8f72182061e23421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfea8ef7aeb07d5fa29ac0a8e39d745422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e0b7d219e7a7cc805b248e3a406fc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf78469d02138da6b93c465f2bb1fb6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d19192f7d2bbf799eba78adeef731425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f398cecdeba03a544d7ffdbb95bc1a5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b41031844b682d072a6c9617cb674427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf691064a45edb97b20aee09d1598a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c704e9a0ca427f785680522f6038cf8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902b0fd2c6b0546cf12aed831eee8a9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7320b91ff55140b870eeaf01186e358431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090137b04a1527a8b87ce4a17e406d4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21372967162c4e3905602628585dd0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d58185e7a1cb25d9617baff92ada7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f628fb71f6a83851fe7d1adc67fe9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0f7d83d819fe3dc3d95fa4bddb0dc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a9921e76d39c293ec6e63f3b67631437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2f2176f3a3d80dd15f56b4f337e1f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9300ccdb029e9b8be36cc1cac234db439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29d34c794d028d06eedc7e2c1f23d1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305921ca87eccfa80de41f6f4febabb3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fab50168651593839a080d3477b9cb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0212d6c90e3681b0fd671169b70265443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd654c031f3d30770e810f23c0043f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a082e0e7e020148ce4e30e51a2539445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971078d7a6a61205d2f348e63d6170d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574214b81fdbd1bc46f3275de96258c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8a216889e5eaf2070678bda9b57d5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c41111b2f441a4b8f16db5d212442449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269dfadd6b49347a5cd429c3dfc9a56d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10772b518581a262badf4230df0fb3e7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0172b8037803c633bb81d878e857faa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e63a228d2c170ba6446e79e7a02093453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd528cde5b4a165ec9f4299029bf072454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff41d4d66ad8fd33c5dc7808f9b9e2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45688a89c300d2195db1171f90d57efe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81725159f64780afdc08e2966e7e8646457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f86773c8e0e53c8edf3d9fd173d6f6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2f7d9479ed5a80ec7a60ac9986cb9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea5f5650459e88ee2fb17b547b248a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f34e5fc7a87c8f2cd812654c099d38461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479ac74020a6579039fcc056a86ca20462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb22c07a6fba6d2599f0cfe0237e91b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1973913649653c64d21fb34cc09cd1a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8facbaa127917cd171ca28f1490e7557465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db79fc33ee73c1fb5d7bd87fb90414c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f119f2c9c7d25ac9ee5c7ad9a488c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6fa3b59bd96f8a127cc1347f1755b8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbe0328571362bcdfaa45ad9094dfc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25573ccbe8970edd8cf4cd0b8450bc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96ec9fd8fd288b567b3258c68a79d0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56578854e8f3f68323f88f9d17bea666472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561d3c697ad31676806bf1ee10db4cc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bcde3a7017499a6a1b36927cb31f78474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c1cb10c440246c027bf177e54eb3d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb4d1365abd3110dbc9442a0e0c90d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304eea43ef58259e7fb75ed17a1e6fd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38deefb80fca6d0480b86111076bd1e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41e68cef8256046cf658a01a493fbf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567961dd90ff16e9e4ef0cd44111709480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9281e7bd5d98a1639a50da32135dd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3402a1ffeca4f219f5d0a59b32789482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a8b89b7f6da394f99d70da94d706a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45526ee6294b6caedce3d78689be4ae484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff565acff622984746db041cf077021485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655ec587f2f73113fd3411f47c16fc0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350a8e98ed6902e53e843cf5f90ee74487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3805629da0a792232d7cbd7d29ffa1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4319d60ff397e6f2156dfe897872a44489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2922c96555cdec7b8a15fb6bd275127490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be3caaa64de24a228f566b9f0e603c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197dbf3438d05e8665bad715244a7f14492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b258bdf9e13ab7e6b1105e86be7f1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44901073fa63f3bb50c37fb7fed227f4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32571316aba624b0678569ba2a29c7d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8386819920823e06b5eaf98cc96c7d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e955c3b26f18ad76ce9917f439b78497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5bd2a4cc68a1d048e77aa053da909498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f26f60b6c7e90a3b60ad1b6ee9fb7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a5ac434ff3b831a7609e2abcf1b6d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa38c97e8a6233a4bad83d49c5a97b2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7750a7c11c991d6755430a134691afb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0140e04d457da0a4e5c21de59872226503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c6f469eb70495183b94f1182d60f7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54c002febcfcd20ce4dc013945cb77505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603644f57db500e2a21633132090816506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f7e22d89884a625ad6cfe0b6e34d7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137b39d363309e7afc726ec26411ad8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133232d0d6c16baa76c12670120bb32509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7bb3254994abb00836e0256c31e2d9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b068ff99e6daec583d6b258a9b714511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcab9f14d1bc6c82e2b89c55560bb96512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853dcc994b8925c2c09a39739a929beb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9fdc8b24b82f33271b4a148888c9bc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62263d5bb5e383e36113a7aca73b6927515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5bcd6479af91e168037b904112aaca516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f277eece057cac5db4caba3baa24f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f1e8c20edf275f43606d41129725a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ec34695050418e3c4df099a187108519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3106b4fceadd63da5be196b313c9f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b4c26c5f01500c491a8ae79bd528b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a86f208b703ba1e441800137ca73c8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456527629f2598755a65194a0f2dbf9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f96b5d98169cadd9c1796affceda0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1c85bf33d4d0a787f310dad303c77525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261e850c5f6045f0efdb89836be04fe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2adb46d810a6f63961a8ba8b2aae3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70596f15e729e4b0076167662fc4bd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58386780da0f79236e5f547d06629e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c6bcfa175a2b38eed7f2aa7476a5f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7391d8b41ee0a1c6b828cd6947f0ba6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79afc49768f3de13e5948d391716664532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8584b8e826b6568c055557d6e3e7bb8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acefbb2ea4dd7fcca448dd262c32b391534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad275d695ec6cde754e1f9a879f70c5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8f9354e8bdafbdf47c47852149d80536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a374ca35b3611fa3dc33a20c12f73a3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54c13f735eb0a381430cc78779611a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb0ee2db2e570a179c913908ede350539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9011e9febc3addd63c496140a1151f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc1ed422f66925dd2c7d61c5fe4461541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb948abcfc81a0340460b550caf085f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559942b7a73ce9d04c77c3ab355a432e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b542e92c1a0ed0148d6e9139a3d084b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fb99585b69dcd1f28d3d427861496545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf167fa16d8f8cbb249da7d04dbaa3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da6f9b196c2137cb72bbeeaff74a96547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474442c6b830f3c776cd514ac3560d16548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0dc4977c0f700e0fae6006a883edd9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415e64f3311d5ea808e0ee07f88645c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275ae47008c58027aa4ec508961f9e4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011280b322f319362b874ee9c7e73b5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8268282611bd03d857b3d1337beb2b7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8beeb22a0ed0249f69f09066ce9c7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b375c6bba27afe5e4346ae7dddd68c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d723df74fae4f2a6e38c79f527b06556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66c99d9effb5f2678a9708b2d35f9b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe20294fd4342bbc85ca84423eab1a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e28ae35809f0934c47b72efc041904559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fced985683e7e6e014145ff98cb15d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4cf2807d26f5b03ad4817e09b8509561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe388d0d4d9af766b6bbe55cd8e7a8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b68d2e0d147b97e16cc22b7fffeef1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39d7c4c605dcce82632886c8f3be1e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d61e0c0a9abc9cacba6ae7915f3536565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94174582788bb76e32af18f0bf476f48566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df248bbd18e285ab3ad3025d5a3bd4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e37091f2c5746a7fa032fa90970bf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38b24559b313b51fc988665499cbbb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c71e032c825486a04032bf83ab9bc3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f38047c83d50ac88415b58aeed93b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be2a5c831dec6f8cdc387a502ed877572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ddda78281f024055a84dc62308b17c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d98e174bf1145da5d718e6811aee1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac70d24f79c8a2243d366654ce28a98575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76a436a1584c0dcf079cd3c792f2d0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75acaf968fe4b5364a826ab66e72735577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d42a9412cdb56000ddcbb88d9653b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972f1c4666ec573441353167e93673f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b16ed267b3b800f5bc2bac56606b7d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1672c300a39ad1bf421207eb58771d5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d5ac64e980411017c313f3a807967582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5f8d1b30a0487c53ace1254a51638583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23df92453d71b8e1a85f8a075f35be8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e800e7fe299ce412b09aa947d20966585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda259e73b1d2ae40e1fba16807135a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde001e45c25b4e628b94c59f953a34587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c900bc849d9de6bcfbdc5646c879e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a7fd5c432121950289583067a0271589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e611451ff4f40a2a84cf515d07c1e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134f5554a17adaca5c8cbb7c17857c3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06efcc06e5721e2c4e30360d79f00f6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1c8f686c15d7d83fad82ea04c6aa9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407121dc233ec3894a38c100bb19bc15594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56117be453ec3638e13f99cecd82fc84595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e161e4b68ec5ef2e3c9e8aebbbd455e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5a60a7abf1d98ea04fdb83159e3e8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc5c3f923b248790fd9191fa4fc0cc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb84df8f6a57a2cd14071e60f66777599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f537af2f46cec751943b15e0c78866600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d71ccb739c1a30097b3cab1315a581601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82733134941925736fafa1f36dd4103d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83422dcd708eb08ff167ab86616fd062603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a45a98a61018fa56d771b2740bf1ab604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f12e2e93e023595c4c0804f39294d1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1070f2861df9ce428d717b9cbfbf487606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c49f8dbc7f6bedee71e7b27715c6d9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509a167c847258b71c4d9916cc80483608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2e35f3b5bebb7ff101d54958c9edb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56892d572de6a7f2f47a59b4ce9c3a40610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f149726a9e3a38c980b2d8acfd6ed62611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71c354180ed8df9da1b6bb6d1071a6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b60280a6c5e8bd2df7e33ef42d74a1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b478b80095548cb8904a40a1e56eb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd394e69d6119053ccf8bda1a3973075615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837586f9c4749e09843e002a82148f8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331b88f4b560a5c8f48700a093bcf45617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4bcbb13e4a683c83cbabc87666135f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17a5c929f3dcd7613cea6a5c3948ac619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4f05420af2fd3c2f4961e8e933e2e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc80c78783fef25e1d48dbfa6ed709f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc9188cfec081b2ccf8e9d57f6e079622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6fd2181862b9be7c326538756b6c5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ecee18cd02e44f0ded4251c45f7a9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe8194a44f64c86ce5b249826e4c19625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8b979125dd752a4e7f0e47d11d2c5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b7491c8a830926545c6371ea16947627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c429b61de614c496d98aa2f741bdd9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2753807c21c5c67243ab9de84205f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13261da51f2673db9f09f8b981a7f427630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec92b70797a2465bdfaba2f7272e128631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda356ea763aae03d4b3c73cac5cf86632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bcc9d246de407dacb3e671a46eb8bf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883db24cc98569bd72372fd469fefe7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f71e77a56977b4757851f4c20cecc6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814241ac3821d715e807c175b50a0833636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f780c2f95862c2ef12523eb47db22d1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978106a14be42f2a2a5d06b8d9e31bb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae709568c82f6d0ed31aeca5e89cff8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94e42b35a7fe1234e2cf8edc6f2217640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3640e0bee636d8c1f965cee80f616641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e4081ec0484b08cacb956651517f9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad223b543eb353bf3ceb731630989e5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d13e795a5610a5bc2befc1df860c0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bdafb814c9ce1450b3a13930d0f3a0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1695c1e05023dc16877a44cf5b923b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae981a6d825160ea356bed220b4a302647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b821825e030d81c1f3a7cf77286e0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3b9e4766643d76ab752eb50137178649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9c5a6ad21161ca0a86d4a91e2333e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645dbb11f5a38756b669f00bee9f175651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe0c7796b9e249caeba7ab1d3547b5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607c79ce213c3bb1d7925237526e371653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc5bd23aa807a9423c99015205abde654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a479ff110f195b834d4efeb1f35f19655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a6b5d1fa24baae9a28789e4f7be6c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898487b81922fcd1e8cebd5b830569d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fab390895671eaf953a6d07178bda9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df845998ad3b686f68c51241a027a05a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b22497acc643047646069392a08e3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474546215af1abdfc56c7907e307dbb7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b85730e1f2b9c2a6fb2da0ba8773e7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30bfa4b452f950d8c01d4c93e0cd25663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f818855dceb028436e2d1ded3479a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92057354ddd28557da5e6fec50665bc4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2accf734d97c7f4bc6a27d9b197b8311666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0130f9ece4fb01b12526d5b61ddae667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa95419f3158038eb03639bfa5792c9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17030c8533c1161c9fead64d79b431669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59acb56cb4ef88940c9b8bb345402cc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3e64d47bdef450346ced17728bd8a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05819d3c9529caaa1e5ea335c3c818b7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73528ca6534c05007bd169b656ba921673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea910b5c2aab489cde94b130e36efc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f388d958fc8d5fe6d49b0491567a1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069093db434c6920df633b13f6546cd6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2b05e4fea121dcf3ee590bbcbce24677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c486c5f1af54749e847ebd3bd99b3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7dca76c751f6f7337a07a937c71ae679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57c9f37b8c175754c7f0102e4b7465680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512013b3969c50e75acd923519a0696681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d1e7818f847a48193d4218eac932b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9901aba1f47a5762fda033941546a4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8274e34c1ada686fadc38a041c81a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b10d83a8dfaf32a22a2ce6803d88f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a939c4a419b7d4b1083b18af606a4e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f778298565f70651efb3675c71eeb61687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12c7a6b7771d828108f5dce3c78869688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2896da5fbda68ff43e03efd45c258c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54321a3848f8b300d52b961243b0277b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcac238725889f8c7f3533263263bd7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43925880011f77b9ecc6462af4e52716692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e810e3a7a273af59448faa3876ec442693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775b1ac770c20ad29b1ba17b865dd7d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0604a110a27c8d8d95bcff8a25f57695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a3dde3d15f340f0a1a6fe95485384696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118c40bcf19237c4606f2f5cd8bf2b3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20daa2dad505d1f685f3fa4b0073dd08698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2882c2a55d21284ae1e930fc8bbfb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4c9cbed040f77ea6147f1ecd1a6fa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5257e2b84f8d6a4ec365a4a0adc70701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42295951929f4c2a80e86b80a16ef64702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57415778edfbd4d44ac961ec9f05a000703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808d5efd90ef577459b42722b5f14ba704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400f4267f25aac9a2ed01ae4f320177705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ff8f93f0f737348a8f9624f631e35706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d422acebcdb333234a70e11021bb66a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855406fca01f6f5009730dfd43617ca8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee25e3aa760476f1b7a538c517b8cd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9f51691bfa9a9cc72b7d649b292cb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0363573a6e516eaacf8ef4e3fdc0eb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ffd0f7b81401ae0cb94b36b260b688712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a394b20ff9b81f911c7ca68325f29713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53efc61a42e942f2f995c5838403b16d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0148d4c18dfbd668aca55b17d410f7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a66c21e0475b461f57d988c29e038716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1ec157e9ddb25bf960c98f021f7ab717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290a2656759e7271389f0ca10beefa3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291ff441ca07efffef44f1b4fd69638719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6aa25c09377eabc76d39af08f5b7c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319aefab9761bbfaab90a8d4678475a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52cabab866fcac4cb0565c3ed1fbdb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d101d8345c01c3b3ab437b30ab6362723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423d6e03f15936d217339508116eb83724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb1f6740d130ef85409fe37451f2e2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e3a45b5fe04751156ee91140868d4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8a016713a645c2fc016009a760f3f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c30e4bd6c2ce3f6aa510a62309cf8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21acabd1f0112b0447b3f7c9fce8ca3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6add0a53a859ebcfa8457ea2d1a5370730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53eb1eb8f85b733b46829e738e09ce731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77ca8f6a84a6cae8bfb80462615150732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ea71778b569d37f9a55e097a83103733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9dca307b5f414faee15f4f6bd95e14734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7c2d208495860b7cc8842a17bb2a1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c1ecc7c368f4d5c486a4e605751c0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40123530af8ae516a9380212112058737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6f10c9003483cb6cd464ab03cc163738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296f87c2e7239c26d728b236426cf3f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4b68d78a34979d013b30d592b1902740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255301c1715fc9a1c75fffb8e817fe9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23db00fb6e2c9a8cc1d784ef18ba94742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b007646064813e88818f17a30f4563743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a7f987bb3d07f6959dc94316019ee744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b36161c2a992da679afd69ee37e780745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea241653625f22848ccc7a4b1e70da746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e252192e79c0da11af981b8a1cf9c747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5740,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5800,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6340,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6400,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9160,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9370,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25450,51 +25222,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26000,1490 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...1438 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27750,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J400"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27826,9961 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
+      <c r="I219" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>6.13</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>6.45</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I227" s="0">
+        <v>12.51</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I228" s="0">
+        <v>7.86</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I229" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>674</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>14.3</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>6.23</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>311</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>12.51</v>
+        <v>20.65</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>15.08</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>25.22</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17348</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>11.83</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17413</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>23</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.37</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17493</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>14.64</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17502</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>16.84</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17560</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>823</v>
+        <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>19.58</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17529</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>13.01</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17514</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>830</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>19390</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>837</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>0.71</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17555</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>13.68</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17593</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>15.62</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>844</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17622</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>846</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>37.1</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17642</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>20.99</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17643</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>18.31</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17644</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>22.21</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>19442</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19443</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.78</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19444</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.7</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>18291</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>17.99</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18292</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.49</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>871</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>23</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18293</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>875</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.74</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18319</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>23.31</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>878</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>879</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18325</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>881</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>882</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>34.94</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>883</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18370</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.01</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18212</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>378</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>10.8</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17143</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>17.46</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17144</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>15.48</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17147</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>24.16</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17154</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>122</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>46.75</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17155</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>21.97</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17158</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>5.99</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17234</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="E306" s="0" t="s">
+        <v>907</v>
+      </c>
+      <c r="F306" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G306" s="0"/>
+      <c r="I306" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>908</v>
-      </c>
-[...13 lines deleted...]
-        <v>910</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17235</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="F308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>29.51</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17237</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
-      <c r="F309" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>9.02</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17238</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I311" s="0">
-        <v>18.66</v>
+        <v>1.9</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17287</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>23.65</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17288</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.36</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17289</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>15.76</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17293</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>13.93</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17294</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17295</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17296</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>14.64</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17297</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>19.45</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17356</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>949</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>20.73</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17522</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
-      <c r="E322" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.72</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17588</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>7.61</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17589</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>14.45</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17657</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="F325" s="0"/>
+      <c r="F325" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>18.02</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17658</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.59</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18274</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>968</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.62</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18316</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>10.81</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18320</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>19.06</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18367</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>13.96</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18368</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>35.59</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17097</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>10.81</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>983</v>
-      </c>
-[...8 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18353</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.26</v>
+        <v>23.13</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>12248</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>31.41</v>
+        <v>13.81</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>12251</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F335" s="0"/>
+      <c r="F335" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>15.91</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17536</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>662</v>
+        <v>303</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.27</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17537</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>994</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>346</v>
+        <v>402</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>63.02</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18269</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>1.9</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17164</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>21.33</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17318</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>24.22</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17319</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>13.8</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17320</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.96</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17321</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>23.09</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17323</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>25.95</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17324</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>30.97</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17324</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>1025</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>30.97</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17325</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E347" s="0" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F347" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="G347" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I347" s="0">
+        <v>3.4</v>
+      </c>
+      <c r="J347" s="0" t="s">
         <v>1026</v>
-      </c>
-[...13 lines deleted...]
-        <v>1028</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17326</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F348" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G348" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I348" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J348" s="0" t="s">
         <v>1029</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17328</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>29.84</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17328</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I350" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17330</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I351" s="0">
-        <v>53.5</v>
+        <v>4.79</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17349</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I352" s="0">
-        <v>29.73</v>
+        <v>4.65</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1041</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17354</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>49.55</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17360</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>25.8</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17361</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>122</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>22.25</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17364</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>8.210000000000001</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17365</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>15.15</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17366</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>60.76</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17367</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>10.81</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17392</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>23.13</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17496</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>13.81</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17527</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>47.22</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17617</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>16.61</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17617</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>16.61</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17618</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>10.72</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18256</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>64.55</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17298</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>101.21</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17299</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>708</v>
+        <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>126.27</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17511</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>108.2</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17464</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.03</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17466</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>12.68</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17483</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>14.31</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17486</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>3.4</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...599 lines deleted...]
-        <v>1176</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>