--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1095">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1690,62 +1555,50 @@
   <si>
     <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
   </si>
   <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1822,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -2086,104 +1918,68 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...25 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000009134</t>
   </si>
   <si>
     <t>Лампа LED с магнитным креплением и солнечной панелью RL-150T</t>
@@ -2257,59 +2053,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2329,104 +2116,86 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
   </si>
   <si>
     <t>000012832</t>
   </si>
   <si>
     <t>Нічник Moonlight 3D Printing |RGB, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nochnik-moonlight-3d-printing-rgb-remote-/</t>
   </si>
   <si>
-    <t>000013057</t>
-[...7 lines deleted...]
-  <si>
     <t>000007360</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y1 |BT Call, Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y1-bt-call-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000007361</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y2 |BT Call, Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y2-bt-call-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000007936</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y3 |Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y3-track-heartrate-ip68-/</t>
@@ -2458,245 +2227,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2923,59 +2623,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -3061,59 +2752,50 @@
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3133,59 +2815,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3332,59 +3005,50 @@
     <t>Фен HOCO High-speed hair dryer HP18 |110000 rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi11-tablet-pc-10-1-hd-android-14-2-4g-5g-wifi-2-0-5-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
@@ -3688,51 +3352,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf827e964288866a2f3129b4d435881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab895abfadc1a1d19c5a7751fc5f7252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe73c7f9228d7dc7df8cb66d41e3373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01971545355fc2453e66f2234df49e714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4fed56d4fb62666b96b3c080c27c655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55813932d63c57bc811b78e05e6163d56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a8c76150e506e983a90d50ae2ca0a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4e0379b9cfc9665ac6f74e62460108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba863103a92fb060b8065819c9c786939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91456e74da7f74ff39a5cd0fae2482d710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ef30915fef8b468f7e4bfad02326711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9f6ab3614135a226c511a45cc803112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b1bd5b76b8d9a90b4e8b79f3c891b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388803db0ddc5b0a98c111e7a006e94b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c7f3dd89d9c64eeab2a12c883554815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded639b7a590ca6a78b2b09ec41bff2716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641ee92115519eef64c80dd0899e51417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f89ebda9c10d97d7d2d0915fdc76518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea3e1704428a764397b6bc3c8c5ce619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def0e914cc53552f6eec3d3321b7bc820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc732fc1297231fd3fd888c6660d17721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1e9ba272fd974551e07e213e64bc022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f965ad1634a06c8f7eea104eea03eb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32739c472bf9ca3502e1f4d73311469824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51d05b043685e29430109ed6b0ce7525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b49422afca035e29e139258b5355926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96289a6e1e3b04d63828327dd1b8921627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faae34c7a1bca2ce3adca023854209728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073ca9d610d769eb6fdb72d7a3bdf6829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec632462a68be7ce25c055f2e7059a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d82e949aa31b9b11f3f004fe103fd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4df9d20885aa651b3f4879ca1f21732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71744c9b36eb6193f6ca3038072e0cd133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d70705dadc3211fd7df4fc0706fd7c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684cb25c92eb36d7b6e9f4c8d08ea6635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ddafdefafd14c4448de04fc91d5d4036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2345cdce547e115a46848191eb6202237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec538ac65bcab086d29602e6b575172738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54ab03081e42a93b80e1bb10d5851c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12810fbf2f46203cee30b530d5dce1c440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023136ffa13acac759b6af2198f15b641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405ca991115a850a68bbbad1b8a6cae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d5248278d907783510a70f29a723443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72908a01745e267fe1c3a29562b14144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3000a05876329a81495be6e14cbe4e545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d95441be82b2f4f986d5286c69cbda46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a7dda4f19b09f7b5fe999fe83a77747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867b09fb7ebd65905e05a0bfab5fb9948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f40817fa1ae2f9690f09d28146b7849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7c00ba1b3c9094c4f9677b77a744a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27eace2b59b4682762192892f7538451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60d78e2b7cf991ed4db15b5084c94a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ffd129aac6cab09ee0f706154ab44853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ed3f1e0d616c26d9069b7ef8520fa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1dc828618651b2e731d10adfc7789155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c5fa9a77d0b92f6410412d75e397b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c9401efd1cb96b96217163ac4d36e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16367f63ab5cf18eb6c989a160d85e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7d02512e5bcb0ee0b1819cc8ac1cb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305085541cecd233ceaf984d716359d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1febf2a8c5be820e528fa6969834b7661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c0b4b711c828c4c8205aca823c2cb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f07a7c330f350c4e3e8b057303ff163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ae6cf9e4e048c40481f4900486d8064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b827ac93eb8e57b0f3dacfe7d1729965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc853cc964d6fc6d1da122c078e0fc0166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001fbfb58b2f43258ed1f42908622a9c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784da476f5245a9b2a8545ccbc4eb0268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960859cfe6c64e39272b695d6b2bcda69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92cc1a4e0d21fe90e81c1e48ba2bc7c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43e201f6f9ffb0ba4055d45f21ae8871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68620ddc97b928d8a2940fa2c7012272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ae15e3fe66f0ecc16d791016e6d4e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac433aaef3848e9538ef4cc915b36e274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3b3c423644ebe2475b0fc628a0a3c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628cb112f95e58cba00a553069411e476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8eee6527786f5f51d3451c14ff4d677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6297c2dee9b5aaf837587b528438778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d18916666d18b6c1164485ab3e0c6979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25afdf841dde5ff56137447cadf0777480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e5d8e2c1022f4ab63317a8d5bc72a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc6d006f3a34dfc15ab77cd0e1ff6082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df009778d49eeeccb6f46aa40c7b3c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1b8d20eaf48da2aecb27f1d8ddc0e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248550b11f968915684102d847c7463885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a032163f5eccb1c0826a7e3ba61b6386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21f0001c440d00b3dc726c97ae0aaf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310db605fc2c8218e48a44415cfdc9f788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31afafd7e49fc75c589e706d0c033789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efae17ae8e9099f924ba36b58f5a26d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b53dfa76266ac6c5c30df996dbacc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5dc5750bd7275e834b4c7339dbcfac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbb43e0e5d71d5c14e41f126a9ac8f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1bd972c856e426404630594332ef294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d945ff6ea73bc20d0067f43cad9694c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b60cd7b923196ad0a812e963ed398196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccbfd13fd023693a0501a8f4b3a2bf497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8ca0ae7cebd2605dc2f9b4dd9c81298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623e6f7fa8bcfeda99d26dc1289276999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af046817b514531b301e3469e7b78b26100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41248dc0809f91b0bb858cd73ded9de1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715e83ec5679eef605b668454fd0c64102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f91fd87d8ea6d1667c37c01521802103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178f81100fde70b6d102975252ddd1c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f57dd0e0e31e21883423e3660b56d4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766c1a8a839c8ab688252a56b497955106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0a2e09d6317e6d4c6d16a5c362304107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a59ad5b2ca4386cc26950fc5e45ac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe5927af4a606621882b7f864190ff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3324b7174c372dff0e35c7323470a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf2d01a5ff4cc6e2266e9d910fc422111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d513cf0c03553c9fd6ea241fb8afef112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ce0d45ffa965273a6831c8e3064fc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa27c3c3640a3b2df96f07e4107458b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e6dd5f82b8f8473d14626961a4332115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe0c225edc625dbd968eceee51e6eb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a81fe5f8440a3513b09f136812c65117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa08f0ad1cee122d6a3c31564b94ff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb413d61cd3561790d3aec7da32faa2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49274a66dee99c6e4d26ed4b647e147a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ff11e876e5024110651b6de58b22a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a3dde46afa94b4b66c0608016d6d9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf953cdbac01e88f433caffcd87a66123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eae8a484bbff9c839b96055ee4169a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef73e65d3511601b80ce60e93ea0712125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4301971b9cf6173278716404a55003126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fea0f4b6b8c4307e2dab53b89ba2eb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe8f115d9d0b5f6e2f67f845d6e93d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c769a1ee07c0167eed1ecf34b8be026129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1db307b04726dc403d59ca705b130130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ddf5947607baba61643fb30f1cb70131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a00c00bcdacd66d5e0a77ec43de13132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511ee6515e2db76d34fca8007e00371133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f100bf3dba47aaa2df6cbe9fdd4741134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2bce00516789aa9263b806da0987a6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f882de1bf16b5dee1837ae753e2eba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd83dbbf2c8e5a66d60a7ea848dff3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb180e6364a6c99e6081047b57d2e8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2445f07a3acceb38dccc9435aac68139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2492d0706d986fcb2ca599e4ab096140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67118bfc2405184e9e3fedcd24e575141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01b96c473c22d03db7ecf20806430b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6ab3e00856456d13b0d15c7065576143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0b07d4120dff20401030801da8964144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340760ffe71963c92e86718ccc4098c7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8b35c927c662ea5c36c83e81863b4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c185898df62998608ed76cc966aa3d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb39e5e178d26c80350de145d1a165e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42b04592861658b134bfc4386ad84b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b5a82739aa136ab060271254220bc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22f41562e25025ba8151f84e2132ad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e418feb797186115f37ec3fa4c24c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b116279b4d95ba9cb191dba7b9840153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd9a87e1e5ce79a0a3d7760540f5f9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd443a38e1ace7ab0e063d3f938e777155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ec0f003d01a8350dd4ae256322e24156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd1dbf494a97f0a51f96f32aae3c28157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c4b4d4ee72e30c8feacebe9bc3472158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2355fe5499d25342ecf9551b3b06d8b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5a80f7a2448b8944b59023d199ac2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd6bdbf18c7b4dd5a7f206bf0e3c76161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468bc17966721ff60fde15848e045b69162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e4745d38e0dc520865f97d3588cc9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7880e913de80693a32f07df6fc715164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef0838a82e2e98317815ef219a9440165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0842c62ec6fa8b16f57c1e517608d42166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160eea5e6f58d4823a45017757fe35ec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114122280db92b6cba51d47b36276e7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7af7930bfb87650961f8d37a5aa8b2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440437048f8e7de74c6217ee3fa2494170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0f0a1e74ffd9c66733a0045986718171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee62cab6d4a927d6824e74c1a7ce2f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307115779db98ce9bcd6db60b53070e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd358f12bdb938b66df3bba823ea5e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac3a5ced6e1f9472d73ae610ae1be1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b844b1f225c3c3cc81b7292b3c9b24e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf265dc357bfd0c4ef6aaad3e201d57177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12846c05a5c5a42a6502f6c17626ba54178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8ab41891b0f6277922a268391839d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c2c5b84757099b1ff38385fec830c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3324edd6ce17568fde2863e0c63e1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3144f8329e3264f0627f3f8bd366cde182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983e16ccab3e9e6e316f5aa4bb9f894183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2fca118e149872ab2eeaf1372c6cf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd763d0bf30ded592438b3b6dab3c949185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14621db0cb37f0c2a685a65e160f42c9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f857d2fe78e2c0b034b9185202a8e9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed3d4fc811aba0829d76d0e70cf77a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228d4e5644823fc0a6a805a1cce795b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbb17fec8dc781c00a9b873cd44b63190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f960d37c9efec613ffcca70916925191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf183b61beb02a3f2d05e037668bc1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c7b7aa53f50f1e92739a5cfc79d9a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79682b47cd09df1fa16e8ebe54a6fd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4350cf6b8c396b8b9c376245682d15195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72939a06510b3e04acbde32191db281196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f0224807960c94c186252f975b6a6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84304277754c9d76785ea5d31a89d01d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c81a05ae30a4cdb541aca3b9c99be3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f625ed9d5a7db5002a5fc5c185d2c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081c058e0163f3a88f8f0590c7bb8c5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7070ed8e04c70eb9ebdcb74280da836202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ceacf650bfb0f5026a2c82f1d24c27203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd42548ac39608b6261c7eb268169d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d301194ef1bf3f170d9846f40c863205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d11a07335a46e762e493594a18fd4b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3664aa72727d36b9b184271ae21b6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618bb772108ee52dd8b3e2bb0840054208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411822a1e2a5f0e3201b5cf50c5ae46209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a86528be02e9c3406f224650fd3fc2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92fd21f51d94165aa01f410ad68b0cb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a592de16a98bc5581759ac8867c3a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d46c28d0e62a068bbe920e306dc27213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade4b9aece0f0a12c153975d9308cf3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfed41b263af84e13036e7fe9961b22215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c8833be74f8ddc58e68fdb6da87be216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71730cb9c9544fcaecaf27908a0db67c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1461ecaa269bd4f393f4a4c678b44d7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb52de9c7d907a4adaf467266ae6f05219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f7b7059a6f1de445ab28a2dff5e30220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4df08011ea0b4be4340c08ee8d557221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cffd39e8a65a0f3c38c12f56f8e715222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3f734ba1c6d54723790cf8e88c32e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe5ba8e37a36f6e5fb60988d675a0f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5585b44dd8c870323cb496bf1abd63f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63c4aebf0cf8321eda7c9a8ae64411226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b31889d1a02af4cf27890cdb83d94227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273049bf5fbb5e00b887f56d868f296f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfeb86e47c37d05127d0b2f2ad5f75229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3d6a3bb086a96dd4e0d5efe88347c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077dddb5900296dca1b4b71905c8e663231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3770a88a78a1ebfbe868e90c7e0b16a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b8b85316e46bfd89c43a915eb2a92233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab38b2ed26f65dde14b19e6f119818234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d6967adca6cf65777ebc35db176e5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb95c3a6dbf9cc23d1723da0b6fd766236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ddd1f8ebd7ffe9b4fd8ca0a8bfce87237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6dc5c21f89fc4659f82cfbf2d003df238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686c5e6de7bbe29227aee1c3aa19cc4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d4d2fe20ce139489d6a007cfb56d7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9884951786be3d9b903e109faf9d5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14806214920a0c7a1233101989a259242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5bb8a221a9ad79fc0a3d37afa6bf0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18685f463721abb38c3acebd5ad4c58244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a37ad59d471f8c2ca75ca0d8bf0e7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670da30aa78fa67ed62f9b896c334b2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682783a362b81a0621e374fea00d6f29247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c5e60494b6a8a84a42f076917f436248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26848894106c873d5736f739f55a5c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe66ecad19f5cb5ed19727fd029ce82250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406b05d735648896aa7c6d729bf6ac2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7962af3178fc9e131d30ccec0eaf76e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a4ba76ea1d57d992193a6ef502d3f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d7b4b7bfb7f032673f3f2bd3f80f6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83110ec381d63072c04180049d55a1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6af3cc48e22933ef698d1b1952c166256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dfc5b5350ce8fd0128008e3c034e25257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959bebc3e24bc858bbc16afe92736a9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63080aa7f0b2983f712c1e3409c78e5f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c843c3e506536bab073bc2e4c1575260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4f36825e381d971e029cefffd8479261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac6a5dfa9188a344729fc6e8eb558b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07422db3538157906ea17b30e13f9da263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a922083389a0c0ab62cfd0eae30761c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700bd34b4e314379c698092896ae1f77265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a56df4ac830e7a682699422ea800a0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a684806df03c66154908dfc17d15fb2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc75daacaa17ae2daf170c288d39725268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59a50e54866cc05e600045d8a400b5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce99acf4787deb5321725aa6665f72270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9574e69905a519b14d614cd40c2234271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40263cafec672ad3271f89ace071d27e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a44e1b147faf5d20ba4aa51e5a657273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2249fa6e1c1ad5748d8835cff4021f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7424c6cfe51b7ea9ab1c6f2014e19f4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae3ef3a23603e44ac06ff2d13aa84a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3a291e42442e348a67dbd7000186a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a61ce684faf96a4c5be1cb22d5ab4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77c8079c8ee815bf767c7c2079a481279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb65f4fd0b4be07145d7cd8da0cb6e5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d916763fbcc020e6f8ebc78c85b728281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82d4de520d97c365e89abca6f56289282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5e48866cae8c1ee5a878850a5eb5c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678bffbfa06dbe909ce3bc7682e9c36284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a31ea9e76fffa4ad2106264898aedd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651410b6b70ea51371b5d825ed4381a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25dc65481e55458c58a92b7fbd4966287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d062ec770da44fd69b74d366d69fa7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ba545caee6033f49af94eb8382b7d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73acdda69b02d8c8c25677ef0477bbf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a526716a87ccba12c1b2211e1df1d4e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4cf1c88c59669df6022d816c94de6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d9871cc29055f7909620e80de8a61293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff856ce0132fe2d5a40772cbd27db4f8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d75d554c5fa2aa3358e77b5c82f99d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131e0bde4088dddffdb5c5a02d233e1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c88a4233526c378d73607d0f5bd3d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ec6ea81eaf375cc10d9c65903abed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667d00dac17a7361ec55e68be305bb8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d2311491b2f63d4eb57c0aa790897300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b993a42c3c114c0b7627ae07f579bd2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ed574342e50c3c639cb5e29dd9065302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36566e850da35c60ddfe2cacab78af303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ac11c6b5d3acbd10ca94638669c89304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9a4f8e9060c8f8145713892505c2f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5884ddc74ed89ac04e23495cb1c267b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee3637845e9fce3a0c40c184037162307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266f1633f5a27a04b98ff26ae616199308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c749acdd92fe60d55166578cff367309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c09e02d70217cd1e75cb50c8a9f05310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255398cbb3e5373fe2204c0561056d10311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa459d4a8b828a9de22b0844618bdad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175328d4864e1cb71e9378c9dcc2854313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca177e56e83def49b71ff4e57a7080c2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26a84b1d87dea2cf68e3ef8b2eb850315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee3439189b8fabcd8da8c790719dab316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b331a858c7b2b3ddb36525e2ae09e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60a0a38432a3a7e27e850bad1211d0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc22d138fe14b9dd8ba82e1184cbafb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95ae125192389be32c0e7126745bd4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6adaed0d9c7dae1522f530d9d5634321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462ff227ba92da0d5bffcb2ed2c416b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202cb08ee16129bdfd8fbee14e0ff75323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6838c0e11836aa07b083b11c00645324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23ca9f743ffcc978c9d1a824b179da325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc881346cabb529657924e69aabdc02326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5731a36c3bd4910ba0df59aef65ce327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac2acff5c3e224957995f6f7298110328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb947b05ed812db3e77fee9d7cdf6b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45aa076be6fe6587d91f361e65a7402330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddd3878ce32db0b4fb3d1b08dc60e0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568a3bfb7ac4604352eb51e694df4f5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad26716aed42f8c9906803287c387c0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1403ff6245ccef4e8a0edda55bd01334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af720f46e7a36aae6ce06040136561a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f4f2940c666f89795ea45ac310f5d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367f82da4cb46f7ca9c674556efd57d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f0fcaa1cf2ff7fad2dc4abb6ec190338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c101231176804a3b50566e3ada143339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c8d06935fefcd0f975de4257f3a2b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19421fffc7fc56ea36cc0961f94cef341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7beb7992016a27e45c81fa7e72f9a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a29660da5912204036cb1ffa8bec6b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8283a1748c22e1dae269505649674344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30949b3fa424eaf988cb3b718d3f914b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee3c2356cf55cc69e2c713b53721cb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a8cf9231d0a6a2ccd99df41e153c3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab690944d57878715554d0b229c2c433348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80662d337e39366c1592be50b9295404349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad609ffa1974e1fb4be5569a195c51350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65d9708f55c4d9e33b8640c9ed406e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c4188ecaac040216da983e5dcd88a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696593bbd9efc5b1c92ce7aa9b7a2f0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0dbe51cc797e11579b697033c44b6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba5eec8acfacb303fc0e406f17f810355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6b907905e9ba9039508bbdedd7bf9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6607c83c295771c37b0efdfcdd2c2b0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d14420e052e6a7d372ddf5777eff1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25cd7c89c3be3e73e99e4daa66b57a9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80811dca291217f0655a381af7539abf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851998a1b1a43fda95dd2227d040bf21361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725432108868b3478d64c58a7a17cf3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076c7f39cb69a6954fdbf19e7c60f78363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349120675298f75c0a16d9e6cc0b4df364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c6557f41bf4e0b8ab0816faf37943365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b95cb8005d64dd260144ebd65fae60366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e419fba3dfca4ec403040650fef3a2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec665151a0fe21bcf0ddebc0f4f9eaec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547e85e27f03eab3f61140b7b1b33b3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5b69486a43e9f32c7e74066a4a67c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4da708d5050e8e0c2bc6b961bcdf94371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30de38f4800fc387dd29d7e04d1101372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876185beba7944d96a226c605947ff7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3ff02be0b8787d46712c112785cf1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d628fbfb3a3abead6ddb6d52671f63375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cdcb0b2910fdb0284312688accf446376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb991e2f634e27824f34574e362b1b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e23eed36739f49cc7d97c6dc4687b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de788abf23affd1978cd1f027a872f7d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad12fa268fdf9354692ca55a926d5af380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674ad6c4ce34c2bcb66e6b00b006b1f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c97f18a0af44f291320f78b9fd661a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e677dadd4a11d278845304654dc00383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9eca71b1f6208ddb153bc24a4b8a65384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40d8a46fc07580b4a6a3c1c0cbfa63385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc937411b8181d82c71515460b6c1eb8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c79843f47fea3848a3bc164218467387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16c47da7151c74a1f6bb6cb7254cee388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238136a2e260d841f28429baf3d307ac389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd104c223fe873bf05f216df540686e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa01b073aaed44b1736f4c2fd45ba1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950fb7fb4f74de3ba96392d127871ec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783ab92f25cb78487ddea5d3e323440393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313466dba71af7a4286fa111c76d7d00394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9c7f1587baf8a4d94dfd25c49d607395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65c3fa93befb5d562d3a530d2ed0ba396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf27ccda98dd5c032e1c16af955a1a2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f9a9ee109b75717c15b15eb77df85398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fcc055a2e750ae5ee8668e62fafafa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119355feba608850cc4892a95bd73d6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9434c39703e1720b6f95546803a98c4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda858cd8d556afe55f0d29698e84f9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0734fc428db8b40c12b75af99a100f7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed27f9ed73af2301f606352c4908c2e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c044f4fc33c55d2845a0738f54205c7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feacb8ed70dc3e24bcc7d9bc0c47cea406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c4ef3333901d5981c30c01011a51b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49afca21235f669af63b0e6f333eee408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22531dd247544df3e9254e974f398ef0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c092713c4c738f1788aef660ea287410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1267f8014b8f442339217eb96cbffe9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5fc55e4f0571a9967bdc432aea18ca412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29055fcf5526a66295a2a0d96c0bad02413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1ddf08324e8f276a709f1b4218a49414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fd8ae88b45a588c671838313fe82c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20068782b9559d7de5e94811b8ad3359416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02c0de9b49703b5f39e6e101a35667417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b956625066de4357bcbe822901514a9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8e6c3ad56eb296fdf6c9a11bd89ed419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925bcce447a5ffed9594d8cc6800755420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd39e8faa49d76efd746211ba2d5b58421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1505deb1cc23eba226c47c26455c8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502aec85b9d541bc06638a9b9e99c69423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab50bc489b20cdb549e606c2990ba0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26797053e894c17ed16d3aff48d92f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae1928751ff67d966123c88422b8c4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d13dbabc1efd1970779e2676ccf5a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d890a941f2571b43f9c00d370c37ed428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a71f499f3ff527afd45817010c9f3b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55eec31aa61e2f6ee8f55c0a0f1a4b6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ca3ce0f907ec6061dcc90b7d488ad431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc07dcf6f84fd0e600c8285e1c7021432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dff24c0ea33a201e51e52b629561c7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faadce020252cbf887a8d8c891e680d4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f644b5b0cdd2afa210adfd829c2eae5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521324991dfb763cdfe1e5275b2ff587436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05106cdd9d15ca7b8e9c0b724c7147437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ba45a97b5b9ad659deb191861063d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45375cdd3a8057e188bb815363bbfb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800cf5691d50e82199331b59651a7cee440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a426de4960bc5c92a8a7698dbb1bf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f07105a3f3eb0f99aded2503a08363442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c390b4f9d1c07c9a520a0a5e03dcf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1b735c2b79db03ed700ccde389f61444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471597f9e869e09dab9ebc7be711753445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612b1d7130a900c70ed55eb20ba254a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ddc79ff8affdfac8ff0ca26974f6f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1537290692f588ac3d44907f4cb56e2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb10d08f4cf8d6e3507c7a0b917d75a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736dfe3d11357977daeb35ac9c8155fc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1903deb8513e43290a71ae11513d3ed451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69bfde5d6a18dcec41d72959a2713c0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb023c2b697362e000a5341dd26a03b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420955ac198986db3ec453f6097a1cf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a6cf3aef9933f2e1da3e9780784a5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494907c372d436a0bda83984d0f2aac456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472af9593b90373700dd3e1cb7ee5720457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153dd3cdd0f15c83dee8f26ff1c8a6b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe95bb59c5d60ce0dd071b03f4170ca459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997b31a08317d92ba265c0d97e97084460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28749f62db9e75373d1f8a1822a1917b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a152c8e0c4d5463944699d1099a1a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46eb80349254738ffe03bb5c0f5ab02463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b50b2b203f97e7fd8b080ff47394c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898b639891c21b78274d50d00b8fef9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94293f123b966bd207b547512aebfe8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b85bceb7ecbf9d55807235fb2ded6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6d9dc83220154bc8322fe0baae234468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d34bffcaa5cb5ab1c9719fb7ffda66469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0a408c1d06c75fe5a73abc20fef6e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b40f360401ed7425e481430d75cae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f292682d570511c15d123bb14abd6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89ba2dd7fdf0c1df20c2c3aa79a572473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59fb1d41be0349765bf66a93d472f1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd675a6595b0100b688069147b7f122475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365fef37e68f2b433c368208bc68eb00476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9629702afa059a6459e52647583ec477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf8aaf65f8c77ebe60d82edc29ad38478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12d4728a59a3a7f4b238699bf909fd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c46326ae3f62e52956fa3019a5a90480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc345267ec2af69e6950ad95ff0c0b70481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aed0231b5f48ebcb6d67b21a2c4f10482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817100268c99ff554f990c2bb3e288f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5ae03f471e5c01fcad3159b0a5242484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73863ea6e112b28e4a52e855dfdb102c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d9485a4952436ad34a45d5d226989486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf0687a2287483c03cf13e711e3bc7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a799628d6cd92b24c2625d3fab22d1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395060645215260c740ac1d72583f5a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353249c633b9bde6eb20deb4372c184490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba859588619e9039725b38108f1219f5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14fdb6492100cb062a03afe2d22c95492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0198297dc0503b160f807ea66f49d0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cbc11838e4c9b9485104807eda18ad494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06add1fbf23cfd5c29e5a20c8b2f19495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a93a933113841c1f41b2be38e6a220496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e07086d0f624e6d8d0bf43769b1280497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465bb1086549a687367f6cf35072688e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf364a7eaff31a570d829f1883e6c5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a6de92531a888fb8bd7473d2a9cc5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44191ecd4943971e2a28c26ffbf95372501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54642eb380887f8b568a99f337210263502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e4bbaaa2af0b9fe000a4e02339f58503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30dd74941be34eb63caad186159d92504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb0cb16d5ea7d9109c8a1cb18b338b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe89067d3acd650671eca143d373ee506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1145ee9318537223a8a58e7a623a2c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5913cee37be4ff2179d82804d6b5adf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e52fc9b7fb7aaa1b6b4167f81c586509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032e072edb2f436191b7f3d894bb439510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71e45c6689abdd2e617c156b1023a3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab253d422b3dcc1fc536f0b823a301d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3049d4db3ab0848e4adae02d9e001c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1d4b9a7c587cd0381e9017ec8cd87514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7c59b292625289dfdac3e629a8a44515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e03c1eb5c4e24a2bc2b642e74f62d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092d912e4611e0798a9545fd67c524f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f6767bf001fd7df74ca03ed5f0792518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe30ccf7059bdedac0a5318c4e925d9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993fa4740716e6b21267ed83aa60e8c5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e84ed8140f2745add364dfa8d790b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116aa7dc4ed44c2a2e055f1a6bc4e6df522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb7cf2b647cfe1b70399425ae18399523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8282ac727a9b5b4816bc1396e4b43e5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c23518d1371bdffb04fb022d8728e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9bb47c17cf05f180871aeb3fb94c3d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5027888fa108db2a0ed5c553e0ded6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f52ee96462033947f4d676ea7c036528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cffb18c1d5a41188a246a06d21effb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1147f2a10fcff697dd5d96507ec0e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d1641397f82c5db86e2a807753ed8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ac66517d00b971031024fbc22eba9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6aac93f5ee6f4bb747e8f3d0bd9f76533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d197eb6a917344ed9df2de11bf4337534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e5cf7649c835bcecaf142a239d307535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15643b3d2f96e45f609fbb58a7c1d1d0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82ca9551d1239def7bf70d554388d1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95e4ca4beaa734b23b6bbccecb47a8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe10d27a1e1366a9445f9537c8a17a4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e16f54df5ff6d78da6e8dee3c808c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2d548f7d61c5adc76443d0bf75181541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea27b68a45a7288ba4429c72a248392542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deefab4c23228c4cbc7b51af2142cb3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34185273227732b5d7b6deb498b06e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089781b85c42077031ca11198944ca61545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72112ae53e67c62e126555ce67c21c6c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63974996ae92af6304e5293ffbae4d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095b7d5b64a33ffd50e23fd0b9f190b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52ecc8eea57f661ebe524a5059e1de549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3f9ed8d8fe1e42775b1a89b3732be550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce224eebf9e69ad699f4eeb72bac2585551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9636786ae44d4b9f8db99f83ecc4f76552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc947e8f291342e3dfc24437c9bcd9d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d15134bb3a6be73ffb65d5ff1f7827554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd54b07a8a74eeb76b84a247062deae555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eadeb695d356c650ece82326a684a5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22872d1a299b1d80f9146722781dea4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be356d95cde2a208408b74225e2a90558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088fd92f79d0cc7750145b4b447b816559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fcc923c73993c301dda7006234ba45560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778202f411b7b1b6bedc5418accf7969561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a965f49953d3c608e8358531bb078562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a132c94641850503e425e75e7134fc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c028c765de9968bb42984cc4eb1b515564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8081945eacc511968ad0acf273586f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263dc5eef14eedc9669c2aca61fef72566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5abcf915c0373642a061e12070b3b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e3a6d058443e03f5dcce83001b2fa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4d9fdef35934bd49a255c3cc812be569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64bc1c0b115f5fa84c7700d3afa13b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ed61248b26657992d2e8a7548b326571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf2393052bfedc272bf40ae03c3b1d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ab302b8f1f9e309f32e04bd844ab4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464f935116c0b6814ae13610c825831574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07047c0c34c41be1da249b3ddd62b8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e35bdc4a465025338395125258fb3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523bc54141f0edac447099b7ae5eff4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db3f5b2ec808b34e797e1ff74016df578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88da938e96636c59a5bdf882c00dc17579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3118689d8e3fc4d3e811609d5afd3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7bc69bc1dc8bc94152f539d0f8f52581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69099734a6d32164f55d9baba7f21c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b86b907bb7b42f4622499f9e9f2dd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b8e0a2a6cbeead0275349aaadbb16584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726600400d9ae742926f7d694365308585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba52dd62baed7bf34bd25dc11b1f0ad586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7de36fa575605ca7cd589e22e8299587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418b2252a6c64c1c6b9e0db1182e47d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77777b8a8b83bf52507ab5206128fa1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663023e1a360f04bb0e1af08a486570590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e65decf7943367216ecfc0a8fee28591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff558304e0722f2a64bf2afc2fd003592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99a0d134b9a5c4e750fc8a82f494b7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e849af84143fb61940f18480d96da2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4337be97317368f485dc46cc7dd07ed595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f45efd07e6c565bb445e53fbdd49f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e3dce935559a3eb6c8b135f04b822597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5da488b03fd32be9b89e68f3b0549598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025297cf41a3e4d688ce6a5cec35339599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e2d8f92cb3118b4f13c064dc9bd4a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c49f5675f88e4dc721081a5f134eb7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ccd7842025dc298f2369fea143fd21602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9196ea756680f31b71b3a8734162f52603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad56a79ec3fa4eae822b4bcde930cd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44608c63cf3e7ed45285c8859983aa72605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051e77de27db95e1ca2b08f2a144fc0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5530f4da2ba2d047585c4293b1c74c8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8720fad36fdef01ea3845779cec0b1f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f40f3f61a81921102fa6f9597c449609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9cffc34e6d3dc0066697823aec70c8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc8e29718d55bdf26dee9507c2e195611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21145cffb96c10c95c5fe4d606607db612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717ada9e56e6969dcba9ae4f4283650613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3147c3fa0d66683f8f452cbe72c7f9d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06915c8cef3a42b7c656b47ea9bb99cf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f894c79e1299655f7a932961aaf8629616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492b91488eb8ded1f4f615f4fda4acb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0a1fb6d2d6002e2a62ac1f8bc56e3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dafce230f7dc73c5227b40c4efc47a4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23830796ee260b24917315d2525c453620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ed5db290b5e8e0c415d23db28c9b4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ed66bb7654dc317b3efb124cfbb2e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c38593e27e395c89e6b241c0e70c2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d36f7a1d5931edfe87697dd54052a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5131bb66f872841a79d80f285f799625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47563fa6dc36094a38272b2d87dbea6e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a8ff7070984d1147c3bf3e1809b6c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9245d6778b3b2a81ab280feeeeb2473628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48482fab75063c4a099f2fd2ed2e4dc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a16c91f51ab001124596480e6c789f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095c71141c1fd9eb9d50cf29eefb1b8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da703095d6d652a2880372614bcb75d7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4e4dc69689e6c83697816e793bc9d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f344b5a664de981293d72080604d7b6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68979be3043c4d03a75b47d5366458f7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac98886c2ba6f66bef4ad755c6c675c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0f93dedca0fdacb63a101a4ad2b68637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e658f27a5e32b1ed5751a09954cb74638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3cc9185c04bf4803b3742bd69ba63639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2bd51b06e9d041e5c4cb01f64325d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26af159451833015c5cbed62e38511641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36b30d42f0c561b726edbb49deef40642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90d27690d6ba398e080367ff73a775643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e58b225214078ecaa21a1aa80c938644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02911af3cd1a4239f661793423647b4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe552052842730ec328b8ced745798646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a86146e78ef9013c342fb6b25d559d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234ebb0f8adb2e1b783a40fa5ebcf39648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0111d7f9e8853acd21a27231f6397b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f73fd96faedf39c0c2bb758a27d0e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38e1eff936bc41b7b63c69df9e53b4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257d7b54da1bcb00074e6c187b892fe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bfb54fafc6cd020613579ef4c74ee653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d43fb278fbba01d7de7276cb1fae4d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce49ea2b49dae92837d4a6ef225559a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bd887ccc2f399d6962a5ab2e08a90656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9bb5ab4cd6b89bd43c110b0ad02c67657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2bc464c25656e5ed6de95a10ce0129658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647cd34d92753a1221e1aed7f6f1296659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a0c955233eb507ecc9ea4f198db58660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac651a6137f9d4c22630c89eba21e7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a9886a13732f3aeddd3df808a2cf1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8fbad947a21a0f24133de1e26fddb5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f741be323523e62b3f5a984592f00664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20628285db6896d9e78580dc04d13654665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19596e3fcfd0ff4caf5eaac1133003d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df916558e9afdaa56e9dbb5c1d30715667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9d6044776c20f86dfe6faab684838668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d706710026fc937106c6ec9851469669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81879347939eef3c238c5ee5979bfb51670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0120612a69636288fa221fb4285de671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dfe9ca1d99b637fbc0c3900faf6ae6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da376fa8aa19f424193fb2a6969e396673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80065696ee14f19731654d746ca55874674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca93d5cadd0a5b7915d90578efeb42c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a8f1ab438ceafe93a059af564a1ad676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6ab5fe73d7b9cdae670759c3446a3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79eae23be2ca1f8a12f4913503e44d9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e244b10267a1564d9baadf00f051f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2dc94f476682c1b4e739b449152fd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40d77f1e2dc73bec6feabdc64f92d4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a83e88f759851f0109c5271a0cfc0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a081156ad8028fd0d7c496ae4b037c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267d266f80ce9b9330758bc1d49b99b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bfa690d17f06af7d154f2c5de4f33c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd34a1daa0ee2740a366e9121cf8f50686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020395acca19d88dde700a027bddf769687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5bc01769931c2dd6294cc8dd4f3434688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c574b8f3f35b7e75182ec5244ccc2b6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f55f51baca444f0bcc7f0c73781901690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff802150ad92b78921ac060c2abfd17b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf032c51bd097f87d8fdd2367e57b788692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57e5ec69c36659065afb0875e655fb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40db3a333086c4e9774725323c89a64694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32659f411d5cf37f9f6d546b26ba7c4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f84031ebe3518bbfc73ab17dd7e3e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee122f51ceea7a024ad0220d8c2c9f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a96a9e18a223e4633fc941ba68a11698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c6eb2461f2b877b33eae24f7d7487699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e7f8db0d350ccdd17917459367c90700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446783b0485aca5b7d969568bcd9cb2a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e247bb9de52a7497079572f448f91702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642f65bf2d1b5033625d21dc1720f99703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eae0611a752136a4436d3aeb5f4bd3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b080cc94f2d0c8a5eedefc3bea204bd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8812a8487439155f54c97b27bee0ae706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fbfa3072a0d1669b35464a8956dfbf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774affbfa8dd51d1f322d7bf39152b61708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ccda621a055bbf89f896f5a889e2f7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ce6709ef0910d9886ebf2a8a5dcff710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62d6d77e3aca196dc192e721688d25711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432335c913c2ba5a7dc49a59230a674712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f0d53ee175bee3744ea1be7040706713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2d2ab98370d9ef2a57e86fa26efbc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ba2a67158a919f79ac3d230068037715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24a1c1a46f6cb650469390c7f5e8b9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c2b5a6875fed4caf0b01ca9c29059717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d29f9365fbf296df2f0b89656ded1d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88111d777fdc4506078d68d2194e705719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52824159637b0bb874dd04f3803e76b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f777800227c2e00d5c908155caa8d7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ed8e3d8049b4ff2e963557ad32fe5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296a4571a437f7769913c42c7d98758723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366d8cd03244fe1e5071edc2e069db3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa7484be31320dcbb35592626b016f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674ce2de2058a758bde551c336db70c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301cb9e981f1ed2af83758a70275e59727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360eaa7f5cfc42fe8cdb1edf1db6da7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358f59bae39c41d12f0ead2607fb7ec729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d6f8cd01b83712a3ac56525309be2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797bc55cca7373e444e5850fbe1f28f7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b100dd6b6a913e5d5b332b5386817b6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2dc485d1ed4793fd5104672e90213733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db22f2e9eb1a52dd7852f7ac8da929734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc77b77ffae59ed292be4d422b97703735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19da317747b6c15a2668119e7ef54b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eeb046aaa1e1db02cdf42ac494323b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d74e84a7c427284bb6675b88e0cbaa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf46b9ab090c139aa0e861afb8a28e1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b753966a58202ab4b8a96fd62d45b4f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9347e7adfd981e366eb006dc57ca17741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18dfed5ef14500a003645e34e91f28742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6637f31e0f2ae78c0734cadbc85cf98743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece1c6ff596a99b3f8147df939fd321744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f763657d5db0fabc99091f3a6c8528745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7daeb74a5b5356f852dd783b1032ee5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eddcd1d7d747bf63c04612d59243e0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f584b6bbdd613e2b9dba18a0379edeb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3605595446b56df16706b133cba4488749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83218f3cde950651245529bbc674407b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963706a76da0c389e90ff3a78a87426751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc981037962ab593827e83f173a856752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d275936057a0f9d4a5c7d4154d46d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8983a40daf399d9c0fc0e590992d65754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c306160a133435ee11493f686ea0a7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85df741473693700b484b67a2d0b76756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2befdd7a67b9ac51b057def025ec50757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773cb1709d0bd8bfe09cfa9a820956d7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b3cf9581ad1119b88f7372d3d6a07759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122995f93fff4524f0b4fb46752e6fb0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571ad2fb893a41c196dd2ef8cf199c6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3c467b9fb57bd17ec8a40d2064bb1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8808893688855774a620f739c1f25a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae78548b012a875d024f0919feb43b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9032cefed0492b0deb96048ea8468765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408ab2411d51d7eb5ed980296b501df766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256dd243d36510d2a1502927611445bf767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add07d3beef112a6a85d2ca327fb5770768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db488a8032826be12fd7030e23d103769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5ea29090c64a6bcf745092262578a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a8f8dc7fb54dbdcf78b9d3a5cb632771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6216f48e20253567216661ab9f8a770772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f4785a982706296716da11fd38962773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36be14a9f87923ed2037f95d8d64e5e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de162d5b2816698218a6e265741ecc775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0b55443602595d3a2f2aa44280f40776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196b4109bc99d89122ddfe1579d0ca2777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605751d179e4e3848d0a437494be2918778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962dc42aa40f8150414bfe6d3121c8e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505ef19c85c298da734448df18c1d46780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36960d30d32e890e65596a02f40dda4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eabbf61e4153416ff343dab8571db1782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859be31f611b7eba61967cf2b0d99dc783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a05555298b4ac4d61523ece09bc385784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4338d4cf863487e644bc7700b1c11785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2e64943daea3ea4f71ef00bfab3d4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3217d0143b17aeceb9d0a21f8b9a7c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0c6117799f757cfef4da3b79d9c7a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7296ac0ae101c264a20bb402e61d19789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934f16628521edd32c50c3a1986d632790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8815eeda22e3505369a3ed12ddac4791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b447108fad4f1c1c88eaf19ecaa4b1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152523e097875b7f22014aa5206c8b3d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769b56ab0c57b4aba1782fc71460ca3794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc93d08a5ebde83960b0d782cfb937d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8572a77fe0734a2624d6a8d096e4d28796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aad9882b4fd3e4307f20a801392fc1797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3935af3bf3b9f75fe5f56b54303ecf798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be69b17df371fa7bc7c0a5f05b5370a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32747ce5e42d84b213178215b27fd198800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276185dbe7558bb55707e2c2c85f9dd801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081b557b563832d8a3933446c5ab56f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd325df3026a80617da8d6bdf0c523d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121ac380fd50c430b7f0471127771f7804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a47512ae651146db0d8360dc6cd4a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bb54ced5bc9ef8b9d3d39ce324500806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bed3ddfab874172a67292ae07d2da5807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efdec5d9d93010e6e8f4c203891af8d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33bb8a5a60218e5bc157a2bd758dec809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fdd408d957ace96ac3e27c4da573a4810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c5c57f8b34a0ae140e3eb75d6ae1e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310fbecb5cdcf21a022a2b1ecc4e0b0b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74b2df7e0a175c05e91d2e3a59c5f0813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080f210aebd517a79f752b48531d11f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69dcc2d4e0e05edd3fa638facf035f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b11095971e6c0517a6f155a4694e9816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c899806489e869c5b7c0a17e77060817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49cd1c147b47eed4a1760c0f6713c52818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff75ee62cb56f37bf98793182270658819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b3d6485861b533f5624ab083816bf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13bf37bd5bf86cde475e8d8f1379422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba426f6a817cc287cda76306b14ff0213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84baffdb93ca9a47341b9ef8cdcf364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc09d32c064f2f8977b5de3015ada315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542920c9684f52940a0a4cb28f4eec366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7ebf5d4a6af555198a60cc97fe5067.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180eb8a7931083a1544f4f126b4c953f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1d77dd7c11598fa4d2c08e79f91ff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b640a59bacb367d39dddfebf32361d110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d10df5a21ef560aa22379613e93f3411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0a1cb7c28189a450e3c22faae56fa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7975b3366938b9ab9c2c9b81d6a72c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699e33c9bc49489b0e0fdb6995749c214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075af1d18f072b413c73625f8b7e803e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e404f91cc9bf11133fe011305cf0b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d80a8fa25b7913389c4411657adb6a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c031ae2404e65fab6eafa991606ee518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a53519e951565eb69a33b56614b1819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863f677e6fa88ded6614cac9054a28a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3c5e93eb0fa03e2c36d090aa9d95821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975d0ada6ad8a0f4c054d01fdd65e5522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573ddaf6e55d5a30a48b7404ac2ee7f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c03ce3d02d1f98d3ca62fdc42f95224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93354a07cf4313a3dbb51d027d2d688825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c3afb7d6913019bf640921485d98826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5adb723460b050b9295aeaee7bee7ff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9b5d49e8ef648d7efe758618948cf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6c5a7d0caf49aeb5c3c418a4f6aa529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0783e326bb9846a52f52d7c3bbbe1d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57b62c5a7dee64d4fa767e04b48d5e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afe804e42b30def8121cd37e2a18c532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047fed62a00508ed599a5bee92eb22da33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f2f9f730c3187187ff1cf7acdc23734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b902ad610eae0e70876ff52e1f46e4235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53819ca80738dfb5ace61148cfb632a236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7795b4ef285892f15f421a75c8b21437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbdf082da231ec3f40c02bef32db7c238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668715c891807df9f5a234a750d3ea139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ed2651f61ae6ebb3509331b9c87f340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138d79411f37575274b6d3da3ac43fb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672e087b1aad348fb46a5695759374242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d2e0ad3b7f907bbed3a3b898092a743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd23e6df915d45896a57d0fcf5e6ed244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7402e3818fd6bfa01dc55e5968a1845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85640232a9ffef088033bff0eb1f84a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e98494b2a3cd93898e732bf50cb9de47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc36388b9780ccd5d202ecd57a5a6748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1d66c11444fa529d6e2cba6b7531849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663d5e365690684eff084bf4436bbff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80bf2eade5a8767d0d75473412d5cb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9bac90031b1c8ed7a8a6bc9c817ffc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa373ba260542538c90134e1f4109d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbaee48009c048f01db500d8a6e467154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d892555477503a91ecc94ca2b4e97fa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25767e668ff339fee02e85f4397e24b756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cffc5b4a129bbeff01b837c01122d4b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9a878da180de633f9b74722d05c0958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14beb55999876a5ea34d33879dc15ea59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83745a358e3370f179dfdfef9623b2d460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a21d84e7a3400d599e43f3b89c80b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431888e65bd9072e8b32a758cec0de962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243eb2826db5b1ede092128583194ac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce661f7274dc4e9a8fc01babd38aed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90448ea3830e10a939e6bc586dda33565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a7bc866e22e88dc18464d1b11971066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f1069f214a6cbacf289d46ca71c7067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371839a404b2139ebab072a00f224f0d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70074fbba6b00eeedf0ebd362fdfa8669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b726c6d29dcfc74d80fe61d79364970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a57c909260a7046bc7d99e115bbd871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7ff1af5588f28b96d7696240509a772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9755d68852f2852370cd9488688080773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502253d406d73cb622b1611453293f074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422c6f22d155f00b9c6c375fe916fb575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40899569460ed2d7e631fcd355f31dc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e71bbc320469b1fcdad113661ce11377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c60babf6252667587aa03dd7dc15578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21dd92abe2be70ce4adf47b6677189c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063fa26bae586972db6f08ad5973d68980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0794e9497dd727528355ff05adfa2381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61573451b23ae68e89c6a698ea48790c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc322129a469c930b8b41de74598cf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da01daf32ec2e8740b74e477abc3f584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe315a6d8b2b14d1cebcec535d92128b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aab146a4d9c08cfcf5d45493a6076a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14c690fb7c1903e46626ab2155471d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b597f926ec09104b4f1968bbc7b49688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4561a5527d229ac27f1d22b7d729489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09dc32c7a012f34864e35f825bfa46d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e7548f0fa6d64d56c15a51124010491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22b253bf495d676ea4b6c54561427992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15efb0307296d5c4c2cbd4dad6ce74b393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ffe7f215ea48845c16982c2d7179394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a34e78e7e7d4fbc621b5ee30da957a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99e8d95e0c5d45a32016a3a2197fe496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0b81421bfc81eaad9d626d3637cc997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300dc934380e4eb25be4d04fd064708498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3efbdeec7e6e51f1d13072908064599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43a113a9feecede554b070ba2e37f2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2cf79df6e2728682f0dc4f7d49d779101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fdedaec0b58ba1d9e097ec696298b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa95bb5cccfc87a7827bb921f735afc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86732368d56cd1c48eb12235f2aa542104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e8236c08b9157c6b7f0fb57c36a0b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a700d48f7acdc8f80fbee4faac5f059106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2febd0f2f7dbbc4fde60315ac6776c0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225f6b6ef0cf973fd8946f82da6f406108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225a1303beaa0741c5bc86a06b0e48b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c465db28b7abf5795c1b566b06c87db110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca176c4174ca462777d1e450abb98f4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf2162a5e2e45cc7c2e07c828c9897112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ada894e8757d7af62ec3cbfd1c44cb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13dc292aa9e5e65c90070e2cd058cbc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79461ca6c36a2943b5ea839dc2aa37115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eebff895bc381d7b3a7b920a12c430116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b15eca519ae091b361df85c305f679117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516db93104bd3bc4e6ab535d19758a70118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095da5b180e9baf3f8cc416548e33b37119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343c8d158d6a27ac6f6527e91e0ef4e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a9c4047492eb19d0f3b52f8192f34121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d18af23e5d93813d9650940257be2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53dae71c55209dfae79b9c9810bf32123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757bd499d60849daf03423dcdbf30233124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95052cb23bde83f2b02cdaf128cf68b7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b8aec5b4bcdbd509fadaab6838987126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d772891c6321d626cbd247c1abf6b6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fafa75c7e3862e667363fdfdc1d413128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ffa4eb0abe591001d33ec057bbf39129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7802dc881050abacfae9dd8f9defb42130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0da6db3dd95cd0004cc98ef769134e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15fa51af30a90ef75fe8314ed48d55132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdbd4641b0646f7e9f91117bbad8124133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb7684f652b3da0d24773579571d26134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348591495779fec788c166addeeefe2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d141e4c683c53c96c94ad0381ce78d3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb785f66959a9ee718296b1a818d96137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853497f273c4f4dcad785088f289fe8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae94565827961ca73a747ccc190a41139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1e56db914c2073ee4f5108b7f389a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980ee01372569f16ebcd5d8f91b5936141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4990c6786ea1a0b627fd1d6238682142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec50d9e4c8e6cd338abeabb99705ebd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd9fce96116654f54510908bec8c86144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f68e2d32518bc89a66cc56a1b1511f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd35a372fa4fbf1463bf6a6f23a239146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3083424dfeb3240734b0a404a5a91cd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32c64e8863c3e1cb1ad56d8e70ba1d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164bff10e7fd5dbf92641fb60bddd9ff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ebf317c7efdc752e8e3b4554b5f11150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8ea50ebb8721e4eaee639ab8a303b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9cdbe8418e74992ca7d262641b6e5e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ad76b15b2b649746cf742dc09583f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09d707ac455da225d524622ca99746154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1c211a2e79c4b7aa3aeb71a5f848f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9734813589b4260f2345d9e3fa20b1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09ab2e4af6125132dbc2fc94227f0b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26920de82b97cf4765b669d5aedb768d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b89b3fd82fa14bfc3dca07d903029159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12632a4f7f724908a96040753942ac6c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698ae8d277ab478f7089cfa05c90281161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560944cac789641aa6d7d62c3486451162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33ca95433080286a11ab16c5210c98163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8c558498056da5639a8fdc8c7a905164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19e65979f4e6d86cdefa6c483557a8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f426201d5b304a38a6d2e4f64f26cb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980922c4dc89ca164193c6d609ad64d0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f797b0513f28944d1e78b42aa5aa9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77fbf1058532e5fffa8d7585c5a2e4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8cb1d16e641653191db6aaf6670ab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e914147de695365005241b6edef49171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a90c48855581367ee6c69de8869901172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080db45d7bba4cc88414b56ea68b35db173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c81b58a44cb82d89b2b48003c39431174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3122279bbfc91b11efcfa4787766b0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff9134f208bdaaf9616a8912683606176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65bf005e88624ad8856fd3c7caf1a6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc02aabf2f860f1578cd3431826b12178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf7206efddbcd65a73c745c3f5b279179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c735da1b8716f7b03832e6a25ce66c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a116c1109c5b87e6df637d00ab590181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6691d60b13af1b90d00303c0f923de9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3e633594df8dd038c1a44adbe9600183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09240a4435228a72dd6877dc649c7db184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee049ccce82b3246074e93ba8ea32a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0af0c182371517345142f6f7fb7ebf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294a670b2e23cd91eecdbdf9bca1a96187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0b64569ac0611d0285c93535851f0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbbb1c2dd8b624d6b3d54aabc8ecda189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa2fa68f8ef2ceefd9b6dcb7006ddc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613622dbd60b375c831fe604a31dbd1f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4156b3a2f372ffa82c71a5a4432ed192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d33700846ba78cbcac95de9951696f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc816e5bc16379beca055dac71f597194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a819da001fc3f926c9e988f0c08c9b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08eb6e2e0c356c3d4b75a0a22befe55196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f7d35d9ffcc169a9973df41f14242197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3dcb75b6a324ba8257bc96963496d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867e865b50d4259e2e00dfc992384a2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06fec02259d7c40a98f0c4b9075e355200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5805aedd44c2a6d436cf2b16e9156201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758154e7eb34a148722df7c5ca59846202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28051009877ddbbfea0265ea7c914b0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23d1fa33b5bb1f1f1deabebcf3e1e8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f6cb45205e9ef69c86d56d8d57382205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848b0ec70af03d0cc7446dbdd3e8f6c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010b2c342be1be6d1265764c518143f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae896811f5481d402b2d2b5c2086f624208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8710672bc5e1f50b41850bd92e22b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96edfe549bb804b8e1fdba1d0b88fa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991dc11a1d2ae464b4893d6a922d22a8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a74cc11afa7e11fbbdce095633bf8c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57f98d7a1538ac92e1b5fc6dd7ff64213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76226c4a50b39926439f9d41ec1176e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8084ac93b0bf44ec912adb49ee7bc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780ae09a64ddc09d4dec1b661c0834c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f24d7e6607b54bfbac5ace755c65b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a22d407da3cfaa119ba695ff8c0fd9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd359a1f89f79466bad166f3b843b253219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b52d11f10a4637892ca3799908ca3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ea5418b3af61f2d46dbdf29e02480221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76545f1490bd02562bbebe5284d2976b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe437dfe5baf8b4eda2dc58aee085c9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02caa63a73b0c3d26c66acd7417d538224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d1acdb6e116641deacb1f431c66ac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6c111a846828ea452bb7fab0b7942226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268702d963361c2ecadf20c1940ca308227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8372f475a6167312e7f180583bec83c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caeb598712ff6042f80ad77308efe28229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88358db9602adf0ed6225eaae0c23ce8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73a2dd9738f81741112265320b9b5e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635f6ed4f467b35ab992a7e855eba3c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16e6bfacc569813a0699438d15448d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e5c3dd1c0d596496e672187abbb51234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e350f9d4f71fb6f45756d241dd0310235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c86be73a75bfe43616272a867cc8d4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e2f4a2ac8bf46f27fb170d2941914237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c492f1a1063f43d9897079d06a67e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523832703866f811fe98700939f1ce28239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ce5c18e8525b1699cb54113291fd5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756df1d04f0fe3308713e8a8b265faf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c49f838fe0248093c1b7d2b6043d2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d103fa7f7ff2590ccf0411936df2ed5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab5452f339e024f2b8c86e9d7fdf65244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208cc20865b2d6da7bcda0053bfb1ccd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd3634f02c5beb72de2e9c81795fe1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461afebc3fcca7774e491d89d03e37de247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc46a5342f7594b37ea0a55061c7c9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d21be289360fa34e4ed1649f5ebc22249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbfc70e14e71b433d80afa74026d1f3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34577a9d1232ec0ceee0c68b9a6c6c18251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2eb85f43db5149c6084ab6b32b4861252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac29fcea3984791ccff4a09c15afbb9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48305b0b576d0b5f000dfb149ef1d3dd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded348af7e7fd03a01c706bdc4034114255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9c191763bad845879368151db8475256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61295dc4c6e73d4736587af8e903b33257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d241c1f9c1393490d64dea8a17bfc1d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535f63990beab51ff9d4b0d11610e02259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb35c7e8ebda19532f0cb78f96dd7e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce23a1dee5822763f45f6741d348b2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3ef7f82534179f340937b1a836ee1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d7072ec99cb36567511cdbf54622a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83642215642dcc8ea402ea07cc4dcc2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08b098c4bc8f1dc968651d0392cef8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e152501a8abc73acc56c9e8917b1d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6de9ef04055d0a72511dbc3c2941b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561b0827ef7d5a879627809ba5a9602268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c35f3006ed2874545b7af64c336ed2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5ed56c2c372ea0a11405eec84188b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e633bab558dd31b7ed0583a2de591271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e97c8ef3782b533bee2f13badeaf6f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d054546fabe90337b4cd03ef0ec899273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334daca036b21c8360cd96f2c3aef216274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f80fb8def9ff6732e7213e884c6c30275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c024a4e3ee6575f19903fbc96e1aa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b16727d8b72795a33d148610599fc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252a07ce3a468b6227e2c3cde91fb44278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c450f1cc34a66cd14f0b765bc526d22279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b15d6e7672459b6fe84d2728811a4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db228a3f8dfaf63b927ea5b209e354a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e369f842ad37f55b2551558744c0f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cedee2040dce3dab5221c91ee4813a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efcd80c0ca1396307901198cc4a90f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac0d74d02b81fef0719b804c4e8829285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5314f17524ecf3113a90fc77ef2ae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89907e21615a6da90e0befda2c654b8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764e472d0ca7afec5d6ca0a8f7efe7d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e41573d75dec905c3bced1aeae032289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00615bce41641bc1f920dbac3c800a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2fcc0f2f918743c99823b7c791c67291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a471f553fe2178545253e14c6e7c4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8aaa96e018942657ea776c47a8c87293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c8e63aab156c8d4a5242e4b09aa4a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae1e62f965176c7ebc14039658c275295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c3a25cc3931833ee2e7e95d763317296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed50c89c8503c1fca3801565918fba297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ca91766d779e77d03f9e161e9e78d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2846e83afab28c458528dbf01557e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231371dd12b86f7067351ff51e7ab570300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb55cdb67d4e4fc44532c2649a4853b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e2601a3e885037a9ad7dc4700bbaf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e160cc0a08f69d73d193a1c670a721303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc232fa6133a912356f145b7242e41c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282e1e0620747c96b6a7570f80ec49c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57474ceffe107f4befc44b598ec6456f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405f12b68119f1f17bd4f32403d16ef307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f24c33d1b76075fe2b89c2387019c5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52950b5c62144057bd8cb8ec177a39f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d042e732850c393b1fe8ec40c6ebfb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4188f64bd9feb00ae571071e898139311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58bb59c516683d3a3076e5570f72fa7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fdd330c108f7c9c133ac8c26579dd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376815c824323c9de5b935b18dd49634314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97262359a7012617434252d2b36370ba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65f744e97fb7acf3eea610856e2c15316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8a921d7c9074452d26e37c763e3cf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787633a6834ca5c94d682ebefdfbdef8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d17471aba11751c9477870e72da272319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d06618f5590ccd8a8487a9c6ca658320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156dd30f195161215f42681f8db73a6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2d3e26d12798829496d274b17dd9e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25fac7dbcd13c6a0c14159c3c3bd620323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b5ff49a19ab4dc2e30c41ab8ab96b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc755594d839807e8d43c35faf5942ac325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0aae0c454a58b1702b77b4a9c64fb3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a6758299533ca2746b6bc86b28e48327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777db49c8898643e326e75b468e2cc9d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2cfe8d75313337a04907a24c1bac51329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eff4c1b300b5c5e29df158e6b5126e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4280743c076e7a13834238cefd7745331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1e422b10be8e254e31a90aba9e986332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee4b1c7da22eecbb2a851a895daeb7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a68e066e919620a556907a29bcae6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ad1d149197732e1d949b203c00af8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa34e3a6243f4ca18c857ccf6a20887336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996f00967b491d788d84c9f27c5650e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b09797408b409b82e8bb91ebd69b4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbef11188239cb773aea9112ba3978b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15991efe8a9bac8ce61af7ad8ebc9420340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d667b8de9851f88d83e963baa7a96341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07e1be7876a64615e1fbb86bd04dfe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e1322c3532a4df8bff4f7cc1ecb35343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26cabfdb4862137c8fa6c56e95e28e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462457274eb3de75da983be011505f4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42fb2162e280e4d0c9bd0029d1b03d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd1e38578d46ea3c35e501018b6f82347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915557d5bd10803896f8bb0ba0e44786348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ce22d146dd5f619ba769fc049d24e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327465c50c1b456aeaf4d95f70bc316350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6e4ce1197cbf83149f52f570342cd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35993b099a4b8f52dcbd3d0e6c87ddde352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177a371c96b323097922cc879f6ea8f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9950421a3b56f68dd8de73cf7b8bfc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165bb4b4f69c6f544a744b43c895d0f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24927f09d7f0e359f5f86165a9544b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e952ec6a29ba7b41dca0f5505ba591a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b0a04a6c37e13b1983f345a8c0558358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b457869590ef746656f280e6c1f0919359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079946d738fa93ebcc6684766a715d1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30488909cb491d91ce434a9988f4fc31361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b0e0eef349b37d7a80fbdf0daa121362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f41b75083493a846c35a3286f5369363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d9c83a4c8b8d51c8fe14c82a6c700364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e5f13f46675086439ac2671f2cca7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb434e16962374d9464931fc7b364ce366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d8dd73502e0dfa6b04f7c012990bf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6608ef75ab31c58bf1754422d281cf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff6bf045062d3f2334f1527a0df6dd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5f525a105d0bbd2e0b90911ef8b8d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590efb9ccabbe15c29c070ec2b02f67c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777481bff183dc8be0e237d80c77b1e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a95b932c73c45d1a61d8c8277a409373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffc9e903ed10b43e5445316dbc4ba6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45716ca0231150283002714015c63b98375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526a9fa823f3e2d4e8dfa67a32d8e33376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4b78e305e16d1aadafb65721cd9cf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab01a87d297ddb2b00252e4136f58ac378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381b51eeb55b4620dd394d9ea321029379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996a35c89d07b98b251838575ed79cd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451ab7ff5dc0163132701096679b114381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef8420aaada19268f76b41fe423da7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09293fae6d49447eca80fb56983a53383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db699afc4f64a78d99e9475f2623e2e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3fd4354c105b408233937c9a3940b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0b005c0ee89a8c6ef1e8d57fb672b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ea5eb3b4a18d82ce852434a464c47387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637f3895ca8e8a0d15a6aa31a44cab2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239f044dcf803d9277ab61e1e33e330389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e904ef01a8f741992d5450b3bbc9fd5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff408a33c8368db7b3055f9c9142553b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a85ae7048da1b85e653cd8d7164d0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da013c77d2e929c835c6e854c0b213393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a6ed101b1aee140c997e643434a72394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923a0ad8bbaaf8aa12ff00594b75b6c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524319d440f4091431102bc4f6fdfca396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575df4a74bd25f540a5520efd2c379b8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7cd923e5adbfc8755e3cf1c2401061398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ddcb8bed17a56b74e757312fbe929e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6b4047f53c5d486460b5d4bcd03d4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34612cddc6578da974f0b0b12aa44e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c315bf9fcc8b8f029a0122b8e6ec8f8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463e54020aaeebec68fef5a6f98c659403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0345aac7d0e13b1bd4cde51218a1cdb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9184fcf74f3cf8a2db6d611f3f01f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294a04e696ec340ca3f06c501a9b688406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3575eb46bca08398b963944f61a1f3f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d207d666ac5c468c0dfd41a11b88e4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0370ce55ffd8c5f5ab178d3e7bea3a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37de95d43d5ded27fa44d2bef8c6093410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3b73df72cb8e8aaad6c7763a1c5e3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60476c4be94ad83f7f46942bac0d734412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66e4b5333d6b43db4c7661411ac77d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ff561d2354e394dd3025e1c352669414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd359d8e675030764ddc86b31716ce3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe3bc53b078189aced1de8de4ef98b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4d6911b288dcc0208674b7882187b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd18e3747b1a77fd0c64ff0a357af26418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7be31748dca380a2697dddfe852ab419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa2d6462ef8a684c613b99eaa79f3c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38852e4b01a04e0ac4c7594c68648f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05853e64316b7da4f616c6eff430055a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912041b1c182cc66c0f9a42fd267abf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a956457e41d9e0ecdc39ff293bafa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa694e838fdb3908848b2e8c28219b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7bb32759479df43fbb306af416b36426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc01911d90273d77a4ff2d5f6a2960427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1244e0a3421986c811ce8daf831a95f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b48f4d317de05cb73eb45822c9a809429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848fa38bb9ab265f8dfc7273a7a44a6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2bbb087ac15d9ecdd395c6df02935431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3cab9ec990da540519ea77a7d8588432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20bd9a803b49293d0ec7c8127274a21433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464c90fb7c827f0210933d129edabca434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dee16777129a625bdc0e1497c54127435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb4ecd95de1f08ce438f592a5aca1d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e533d178a005cb47987a59bfe1485437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068443c635cde300ba4b048568665913438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792ec66e719ffccc04408a654168803439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b4f46b270ff52156c5a7a6476cc4c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba975dc70c082a44624d1c0115bdd2f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49638ea6a77773cf782c4d68a96647b4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a02ec96fcdb6c13c524b3b4426940b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040a46ae4dd9dcf4080947de3086821444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935ae0ba1e646de92d38e7b11850b98445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde08587a7d97f3dcb2f130da03c690446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2337b4a83015afb638f19a94a336328447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad6e1f27c372d5af8eb61ac49cf0f7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb8904a3922e6e52c1aa3b0cbccd27449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6637bad0703f57fd1f7d3474f4bda3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b278d196409e74260b3b879ee12aa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df731f3f14b3319f65575cfe21ce3ce5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29f9dfd111eaee96ca345c39915afa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cba5a1240da0390133249bbc984892454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765872d233c1fd2a67346547b1b2f42455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8cfe236ffd09e23555c471f259c97456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713a6da95ff96b0330704f555bb211d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f12a5f6343eb15d3f711d8f300eb8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21f562863002977e04e828321028e7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7599d5c6a35e5c750b04a2dd4ddaa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b109bbc9fba4154bf4decc26ee8738461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a21de874ffc02931e9b0b896c72f46462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26160567889e52d73ee2146bb1fc2b16463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39996d86abaf33a82cb04cb8483171ed464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea8ac1e51c5100c9f89415222ec554465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c06b2f4093bfff1bd400dc6dad589466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2202c38c88a125090d116acb2b8ec467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6006b00209236c860045adf46995a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ee61db8e2cf79f2e3fb4f6b27c373469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c1928a249cac1a68c576409e902c3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f58a957996facd95d850e7b485a8e7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a5fad1f1fac15b12722938b2323be472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76f74f47024afac7cc32f2fcaf80a6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231914a9884f711bb35d7d4b0ef6b5dc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8df6fd30fcdfdeed2bf16b8db1dd4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b381d303cb5325b00b003b9017130bf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c207895b41c0427b92d432bded958c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ae715a1af2823678688b280bc6471478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd938c0c8fdd52ba9e645c919cedfa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577b0a45d05543e8351b73710548743480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8036acff490fb7020b8836ddfe0c3b5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce82bf32e9b3a4ddfb4aae72b295942482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1122b705ecd57d6c9158b05419073483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f8e660456bc5f8b122da6eaa3a85c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264975108a00a427c2ce5d60ee8e8ce0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570196f533f84ef6348a324114517ab486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1901d826450f98119e607bc33c8f9f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8c05a6f0b99cef18fb9816eacf8c4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8a0fd8685b6f16ace5634dfd32ece489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8be7bd44ac0d506a581e23990c324490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f0bd9f95a899f833fe05884e4898b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25835bce9234575fd58c3ecbeb5efe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98de54122049f76ac3896b17020e688493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4119f52ed2222efaa7780679462ba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8a01c08e7b9aed978d31106db778c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf5a2187c44594cbbe426b03ad684f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f51ae11f7f71e014aa2e178a2a4075497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f55aa65ff7995a026096147fe47096498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d2d3762101d8f2d24097b77fbdff7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c07bce7e3176bb07992e8ca9f199b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207010e5fc51d0b1e6b2822a87ab82d8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef4052e898a457664362ddfaffbd0d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544138a8b80b8998f967fd5b98cdd0b2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8285f0d1ec9f1aa5242a4a41d5ce984504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a5bd9291ed12a386ec284233981e0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25cbffe641603c5394fda5afa935e9f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99491f26d2d198b6340098132579bc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537c26fa27a80b4ef61873ea16e411c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081ec54396ae06496cfccde3e9d57eb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368885dc130b0ac60f3ef04a9f1e6f4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75b8f6fb6ceef3fce0115c7a719209511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254aac22c2f686fb7fed301f7614398512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df31aeb6d38b4fc97f558b43f4d8a92513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4faf9360d0a985eb9cb6cb5f89619514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d509db8e24df6b8b3197ec64563516515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e6d8bfe55c9e26f16433cbb191b00516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca34ee25b850683db73c3dc40c668fe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6747c91a96090ced7709af8120904518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434094ddd04d52c236e0498634d576e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b514896396344019dbc809bb6a30343520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444444bd4fdce15600bca0926c3cd32521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517c869a49b943a0f779274c0d159d5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca011dbaf40589174c87a84f23f1af523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3053a49b3d487a5acb804b069266b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228b0ab3dcd679a66612b1d04091000525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424bde3e450c93aa662ddabc12fe27b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdcff3bd2dedcfc7ef068881f6d406d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338442a106161b4754f4b005cb1f768528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e148116743381ea649227e29b15061529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d44373095ea775b2db202d58f46e18530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2ba36137520ce6c58287e867f4066531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c040417f7b428ccfbbd2f4a1119cd7a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc943617f6cf276e2237747391b3de0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55af88f9f2de4803617f9a78a4cb19534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3353dfe23fc998ddc693ba15b4fd082535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79584e22ebc155d862d88da57d936c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4af812cc58e9f90cb8a4f868129e98537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463cff01ba1c187c266021ec8fa348f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfbe41923d225e2d59171c018fa4601539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cff1098099fdac2e8262a726bedda9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29675df47f2796342d2b5cd6941e6f2b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b0c79536fe25fab03864950dff683542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473fb33e708cbf395349583d1531a070543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b9de8f1eae86865f2544a19cd736c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ebd23ff306d1f3be2e28e8db104777545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc710f40076502fcba8b17e254543df546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851b4365aba8bcc1ceb5ea6601d3ea7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ee7c06eb82a0f8e698d4820e49a9e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d72f9125100da9990dba0767ee6186549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fba3709feb42933417e2a2a60631cb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6fd03bcee7d3fae5f34562f6703d05551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b788a0312085e85e8f0d8be42787f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27390775c28bc82545cd397caec85f9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511f0ec1ed3a2fa6d8d31cbe5e12601554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ce4da63776b635dc69874f1b9be60555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb0c4dd05f3b12edc1ca5cab072be5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b52f8b81712291dc34ee9a5aa7e221557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b5bfea31e6f6baf66096cd35eedb3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202ee1a1cf1ca0a22ce76c4860361f5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68cac727971c4bc9407d4cd2d31d58560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617eec5feab45a9e4583a173401c9da561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0ba9c14a01834ca9c66799fa5c5dc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c7ea62143996189c53a7b1bc19281563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6f0731ad32434c4e98475c780591d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02f9be6e914f497ed0a86a4371321b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84fd311ad7d9f49d53974cd78979db566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4312e1accf1d36e559ab60bc7c0d9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2834a99f9474b4d84cac73f2ea0835f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d886c39e9a2d7cf4f4624f3e38d77aa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4455b82c61f631542a2907d9174d64e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9044fc177acbdf0f4d50e5ad1f1a035571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e57c8fd0aa51d1254de2b1ea990d90572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124f8ed6cf263ca1d274275145c4be5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c8710d7810f3fcabf4bbd1d82c222574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8a456a8f6c2a827318d88f3633f57575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daeb2270e1ab72bf0e7a03e2e61f366576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a37cb5661fdb7ac591662f9ae30736577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902ec5b554ef98ad705a71105207ead578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4458bb1e59b2457b61a9156e34026579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08561a3717d78656fc5174763f49a2ad580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1481fc06f30162d9395b819d76d1f90581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8baac3a01bd780e9f14109dd7bc4289582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f27eebfeb154cf3574a9c0ac02df5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38592758644edd5b9aa600783cd82b75584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b71116e464fd053125442e17f164a3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103ccae8dbf0a472ba3011e13bf40e1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1029a15e71f6a776a0f0854f4270a7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a04116edab446e87bba8c3a7b1bd40588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e501c29b74f61acc39ad772ea74f6af589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ae4a441cf5a08a07b54cf5a068d7c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3863f2bb035872d63dafc6a95784db591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea20a2d633ac230426a07861c424c4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5adfeda985bffc8e93f51918fe0c80593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2367a4db12598abf552c213eeaf7d4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2705b6866de4b393e1d098d25c8a3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e0e66c472ba8aac79510c52c8d4e0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ea60945aff2fd9cfe1286afb043f3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ea6d726f59dbbf28d7a20506fa4ff598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac061ed2b7ba2c59e6637c992f3b7705599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878efb903b5159b050742ab9f46c15e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5582a5a21a20dc8b520b1e39e3ef07601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f078cedca8c5e4130370291d5e8c7a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a467f25a897c25156fb100aca640f8f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5d4dd26bfe815c7fc259fe7be25e5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c58b3fc05dc6ce15690c8e4e3e5bc6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e357eb5fda89f416bc96f96dd4a53cf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170b2c4a449d7dcc67b78d245e63986607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9d1531400e83eca1349f9d74939db608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad42c01122e4109d1dba686f3c52e3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1833ac6a05637058bd6e3a0550ee7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ddf0a94c91eefac4565d006476005611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3804e59aefa73b5f321eb02b1568b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063f86373dd0f539378aa96c7a1d26a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a1c7cd5582a87fe66071dd0f34d0c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b39311fe68f5b7754c6d7f172e8e7a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb260d05bd4d7ab76024aaa0ea1390616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850dabbdcfdfc37ea8f145ffec980d5f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31e76268e4db916d66a3971b3c5e8e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a33618fd21888bd857500589866641619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2932fcad688acb5ce79f7f8e733a9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78f34c0a78cda1ef07edfafd31ba4a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e093427034bcd1b9b01a997c534ca622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68a022b31e4aad417050e394ac40da623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd38b8cee11ed0e102744ba294d3adc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651d8165b5a62034c39e482c1157e34625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b80688c4084bcfba78d6472d06f0b2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260f9f07fb78069d464725191f7ede3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c500af596dd6b9a83645b4100487a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ec1fa33c5cbf39459ee02930126ca629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b325cc42010c22470b88fccabd62a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c01cb87128a2558068dbe09a77ae9c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9804b5d3f6815e6b37696ee9bdf17632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d629e8c27ebd162534f7b6700235dc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405942470dff5adee2f374f5e6598bc9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa81b5ff972a136db6e2afdea61c76635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21eb2ae8abe0ba7f945c9c22a716dad636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08cf51c2534e92e4ec34c2c25c0676637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5f99d4c84a3270d913903b74c4e82638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323692f5423dc32191f1d7b907f2a8c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dcc0d116ed3e4adaf6717d21d060cf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c752ee110fc9d461115cf9949d8012641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3781b81be5b3d6e885f2f1cd32f1a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b96092a5471648e3994feda8a2bd66643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731edb6a245c2dbfa005572a3b6663a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81afd87401fd0b355123c5152cb84b1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09a8905504f10cfa66e240cca52a23646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cdfb223d8ada0b2542a175e0571eba647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b0b0be48bc87aa53d9b1d63fa4fb3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1b94ac0f8525d0e55eb0af206d7ee649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8a1f46fe10aec4a3853e76028fbcc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe70dbdbd7f850dfd9a31fe0a996d0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c654aa500ce772678a25395074957652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5d023264a35ec480a54f37d96f955653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81abea164bc307b01cb7eacecaa31587654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13905ee5b35e3532ecca26e8e0422e69655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29e8a7749a597c8ec512e099625cc0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c872fc63488f4c3350dd76bd07684657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906123061bd185592538cdb48eb8d60658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72eaa028dba335de971e760af65c51659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8623bf7c6461f8d9d48729ac6a626660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887aba60e067dfddb97e815b90f0333661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bbb16aa45f994e72891c0bcfe982b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213a1b9303f39832cda6ab32286928e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f0df3287c4b89104b14b96ae974d8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e201b6a22b43986f7a9f1583e4d236665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842a40132637b796c7cfa8f316988be666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13896302b8c784e95da8e716c1a0cf4c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a8b2bc1a7b8375acd339391358a05668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203348093e07d7a177477a25c239010b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb534851abd604a389f7f5dd6c376b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba77181962ee215cb6c84dbd48c021a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1aded863b10641c8030f2ee81286a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22dbccaafb84a23f6b5c4933057e8ad673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd59e7745c693f9fae7884ba2cece8a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265927fea800440aa094e4b483bc558e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680f287fc937b503bb2ccbc2cc7c091676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279f7d7af8790750ef42a3e19e77960677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1e61859515d87ccd9468627cdeb29678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f96d9d43ef6283f667c428f87f48d5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874c653ec657da92f32feed316e5c9c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ef57d72bbe67dcde9eb4bd8953d08681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c2193d4590e59b9e58b7d3ee50cac682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543aefa03c40ff53fb12e6dfba3b0b7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ad578960c9a5a8b620aa00fe8c2eb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23eee32c4c149e1f8915db2e5310e3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd4485b057accca75bf42c09d99c0e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe2337d10bf37534d4c4cee06e30c6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ad58deff2f144db17099570f03646688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400d5d33418469e7b79672aaf00fdec689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce319ae643d7939b4d83b1512efed57690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c95b350306ec58c6908d85298c857b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc1214f9cd40c2f7bcd1000f0a7270692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1582c828252114db1037a5500f5ee693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03d17deacdf177b61abdc136bfe08c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2062c56f83d4c26dc328ccaea9e7b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6111fc5c3b9054e4430f9bc87d18c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746bd5366732a4b2df84672dc3d85c92697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bad3d3ebc82d443702bcce1edbdb36698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba73113ae21d60fdee6e37b51fac84699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f8ac5e3d0c07a3ec013638985b580700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd618b946e573c87bc3ffe25d4287db5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d778fe180d7d46e674f31732a26d70702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134784a86432c03ea8f18f0dadae6e8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdeb4947d84644f9ddcc553bd457561704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9e62c2c442c0181de3144f399b3c1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517f482389a84594accaffb752d3ad4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba375b9b90647d80e0906833f688cc54707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f5d5da8c4d88abdfbca5027a5833e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9f03511e8da502a8264ce087818f4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be9178f4551f6ae076ddf163a55b83710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70904aa8eed1eccb8e7f87df1774716711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0dd77de1dd8d37ce39353ae9d5dd8d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdbfef0a5eb897f73a34f255ff7b37d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f72f8b95f91a61b870eff31e06c9c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4cb199f71fa660d1c295971a59647715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3338ad491e6ebb21984e8b81d1d625716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56481b31cf311ccfcf9a0b885a5a1046717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875645b947a5455ed728dc0b4660b67a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02d18019ca336729ded53575240717719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a44eaccceacafc0fbce9b1610129d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791fe833f4d9508ce578c711dd70713721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5aadbd289db8e51ebf8174e074a4b3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92659bc9c87cf54a8889a7a716e636c4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9d826f41b37a87591e240d6592917724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b88810b818759a9dd00ebf38f19fc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0faab6390347db87ce9a66c58bdcfe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7b2e5965c177d7d75282d22448c10727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c5f901a9c5786304e030022550526728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38b25610417302ae16443a69c46b5f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcccce57e21a054aa545e1670ec1b3f1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7b77a5995da6a757cc63d2b0fff41731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d5a501cc7785de9229821eba509970732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06421454642f2b16b229f3e4dfee435f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e832b89867349f206848443ccd3b65e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9352d7cc85510146cada5b1edf84a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81570e3030299c153f746ac515f2cba736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b911948538c9a5d23a91f340dd219a9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762d7d4cf7c225761dff001ed6afb4c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c136d93e9349071ca873f48fb7ca0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d843d8d47454da34af2d826cd09e3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cdb44fc4ac33c14e3360f161eab86c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429814eda194ffac16fdb911bd861d9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9b21293fb90d4441233ef0972dd9c743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5830,51 +5494,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5890,51 +5554,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6430,51 +6094,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6490,51 +6154,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9250,51 +8914,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9460,14333 +9124,14333 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13558 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>337</xdr:row>
@@ -25960,2340 +25624,60 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28560,51 +25944,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J374"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -28636,10261 +26020,9313 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.48</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18384</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>6.98</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18385</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>6.75</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13331</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.57</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13576</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>555</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>3.39</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13580</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>558</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>560</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>6.25</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13581</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>11.06</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>564</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13581</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>11.06</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>25017</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.42</v>
+        <v>5.94</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>25018</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>6.01</v>
+        <v>5.94</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>12662</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>572</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>573</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>574</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>7.02</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13751</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>5.39</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13798</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.63</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13799</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.98</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13893</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>3.33</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13917</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>9.140000000000001</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13918</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>28</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>13.82</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13918</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>592</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>13.82</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13921</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>595</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>596</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>597</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13921</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>598</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>4.1</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13947</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>27</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>21.8</v>
+        <v>10.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>601</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13952</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>602</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>603</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>604</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>38.29</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13960</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>0.75</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13976</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.81</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13981</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>2.81</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22036</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>616</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>317</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>9.449999999999999</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>617</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>619</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>620</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>22037</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>5.57</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>620</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>17345</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>5.4</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17447</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>574</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>29.22</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22081</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.25</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>17501</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>6.84</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22102</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>3.64</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22103</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>4.74</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22107</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>347</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>7.15</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22108</v>
+        <v>12966</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>7.71</v>
+        <v>27.4</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22112</v>
+        <v>12966</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>3.86</v>
+        <v>27.4</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22113</v>
+        <v>17071</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>6.31</v>
+        <v>10.22</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22115</v>
+        <v>18070</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>223</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="G216" s="0"/>
       <c r="I216" s="0">
-        <v>9.710000000000001</v>
+        <v>5.2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22116</v>
+        <v>18079</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>223</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G217" s="0"/>
       <c r="I217" s="0">
-        <v>12.82</v>
+        <v>1.5</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>22125</v>
+        <v>18080</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>5</v>
+        <v>5.5</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>22127</v>
+        <v>18081</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I219" s="0">
-        <v>5.02</v>
+        <v>13.29</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22128</v>
+        <v>17173</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I220" s="0">
-        <v>2.76</v>
+        <v>6.13</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>29893</v>
+        <v>17243</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>10.21</v>
+        <v>15.76</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>669</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>29893</v>
+        <v>17265</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>670</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F222" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G222" s="0" t="s">
         <v>668</v>
       </c>
-      <c r="F222" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I222" s="0">
-        <v>10.21</v>
+        <v>12.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22139</v>
+        <v>17266</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I223" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J223" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22140</v>
+        <v>17270</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I224" s="0">
-        <v>12.74</v>
+        <v>11.31</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22141</v>
+        <v>17272</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I225" s="0">
-        <v>6.96</v>
+        <v>12.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22147</v>
+        <v>17274</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I226" s="0">
-        <v>6.45</v>
+        <v>7.86</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22148</v>
+        <v>17275</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I227" s="0">
-        <v>11.49</v>
+        <v>17.23</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>22163</v>
+        <v>17277</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I228" s="0">
-        <v>4.75</v>
+        <v>14.3</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>22164</v>
+        <v>17278</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>347</v>
+        <v>668</v>
       </c>
       <c r="I229" s="0">
-        <v>1.74</v>
+        <v>6</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12330</v>
+        <v>17357</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>692</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G230" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I230" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J230" s="0" t="s">
         <v>693</v>
-      </c>
-[...13 lines deleted...]
-        <v>695</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12689</v>
+        <v>17358</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12739</v>
+        <v>17359</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12741</v>
+        <v>17599</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>21.32</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>12822</v>
+        <v>17626</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="E234" s="0" t="s">
+        <v>704</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I234" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>705</v>
-      </c>
-[...13 lines deleted...]
-        <v>707</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>12966</v>
+        <v>18336</v>
       </c>
       <c r="D235" s="0" t="s">
+        <v>706</v>
+      </c>
+      <c r="E235" s="0" t="s">
+        <v>707</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I235" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...13 lines deleted...]
-        <v>710</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>12966</v>
+        <v>18338</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>710</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I236" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...13 lines deleted...]
-        <v>710</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17071</v>
+        <v>12947</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>712</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>713</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.22</v>
+        <v>11.88</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18070</v>
+        <v>12948</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>715</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I238" s="0">
+        <v>26.28</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...5 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>18079</v>
+        <v>17029</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G239" s="0"/>
+      <c r="G239" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I239" s="0">
-        <v>1.5</v>
+        <v>20.65</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>18080</v>
+        <v>17030</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G240" s="0"/>
+      <c r="G240" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I240" s="0">
-        <v>5.5</v>
+        <v>15.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>18081</v>
+        <v>17031</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
+      <c r="F241" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I241" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>727</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17173</v>
+        <v>18034</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
         <v>728</v>
-      </c>
-[...1 lines deleted...]
-        <v>729</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>6.13</v>
+        <v>19.11</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17243</v>
+        <v>18125</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
         <v>731</v>
-      </c>
-[...1 lines deleted...]
-        <v>732</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>15.76</v>
+        <v>25.22</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>733</v>
+        <v>732</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17265</v>
+        <v>18199</v>
       </c>
       <c r="D244" s="0" t="s">
+        <v>733</v>
+      </c>
+      <c r="E244" s="0" t="s">
         <v>734</v>
-      </c>
-[...1 lines deleted...]
-        <v>735</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17266</v>
+        <v>18199</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>671</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>8.49</v>
+        <v>20.14</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17270</v>
+        <v>17306</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>11.31</v>
+        <v>17.82</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17272</v>
+        <v>17306</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>12.51</v>
+        <v>17.82</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17273</v>
+        <v>17413</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>25.85</v>
+        <v>15.37</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17274</v>
+        <v>17493</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>736</v>
+        <v>173</v>
       </c>
       <c r="I249" s="0">
-        <v>7.86</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17275</v>
+        <v>17560</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>749</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>17.23</v>
+        <v>19.58</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17277</v>
+        <v>17529</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>14.3</v>
+        <v>13.01</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17278</v>
+        <v>17529</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6</v>
+        <v>13.01</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17357</v>
+        <v>17514</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.73</v>
+        <v>16.84</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17358</v>
+        <v>17515</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>9.27</v>
+        <v>14.16</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17359</v>
+        <v>19390</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>6.23</v>
+        <v>0.71</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17415</v>
+        <v>17555</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.21</v>
+        <v>13.68</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17599</v>
+        <v>17622</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.210000000000001</v>
+        <v>37.1</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>17626</v>
+        <v>17642</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>19.79</v>
+        <v>20.99</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>18336</v>
+        <v>17643</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>4.9</v>
+        <v>18.31</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>18338</v>
+        <v>17644</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>7.47</v>
+        <v>22.21</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>18391</v>
+        <v>18291</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.89</v>
+        <v>17.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>12947</v>
+        <v>18292</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>11.88</v>
+        <v>17.49</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>12948</v>
+        <v>18292</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>26.28</v>
+        <v>17.49</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17029</v>
+        <v>18293</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>20.65</v>
+        <v>17.74</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17030</v>
+        <v>18319</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>15.08</v>
+        <v>23.31</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17031</v>
+        <v>18319</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>802</v>
+        <v>790</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>12.96</v>
+        <v>23.31</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>803</v>
+        <v>791</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18034</v>
+        <v>18325</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>804</v>
+        <v>793</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>805</v>
+        <v>794</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>19.11</v>
+        <v>34.94</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>806</v>
+        <v>795</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>18125</v>
+        <v>18370</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>807</v>
+        <v>796</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>808</v>
+        <v>797</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>25.22</v>
+        <v>19.01</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>809</v>
+        <v>798</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>810</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>811</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>812</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>18199</v>
+        <v>17143</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>813</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>811</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.14</v>
+        <v>17.46</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>812</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>18213</v>
+        <v>17144</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>814</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>815</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>16.09</v>
+        <v>15.48</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>816</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17306</v>
+        <v>17147</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>817</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>818</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>17.82</v>
+        <v>24.16</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>819</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17306</v>
+        <v>17154</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>820</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>818</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>17.82</v>
+        <v>46.75</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>819</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17348</v>
+        <v>17155</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>11.83</v>
+        <v>21.97</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17413</v>
+        <v>17158</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.37</v>
+        <v>5.99</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>826</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17493</v>
+        <v>17234</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>827</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>828</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G276" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>14.64</v>
+        <v>32.08</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>829</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17502</v>
+        <v>17234</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>830</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>831</v>
+        <v>821</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>832</v>
+        <v>822</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17560</v>
+        <v>17235</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>833</v>
+        <v>824</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>835</v>
+        <v>402</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>19.58</v>
+        <v>29.51</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17529</v>
+        <v>17237</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>13.01</v>
+        <v>9.02</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>839</v>
+        <v>829</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17529</v>
+        <v>17237</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>13.01</v>
+        <v>9.02</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>839</v>
+        <v>829</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17514</v>
+        <v>17238</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>841</v>
+        <v>831</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>832</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>16.84</v>
+        <v>18.66</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17515</v>
+        <v>17287</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>844</v>
+        <v>834</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>14.16</v>
+        <v>23.65</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>836</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17515</v>
+        <v>17287</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>847</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>368</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>14.16</v>
+        <v>23.65</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>846</v>
+        <v>836</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>19390</v>
+        <v>17288</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>838</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>849</v>
+        <v>839</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>0.71</v>
+        <v>14.36</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>850</v>
+        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17555</v>
+        <v>17289</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>851</v>
+        <v>841</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>13.68</v>
+        <v>15.76</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>853</v>
+        <v>843</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17593</v>
+        <v>17293</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>854</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>855</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>15.62</v>
+        <v>13.93</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>856</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17593</v>
+        <v>17294</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>857</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>855</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>15.62</v>
+        <v>13.91</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>856</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17622</v>
+        <v>17295</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>37.1</v>
+        <v>13.91</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17642</v>
+        <v>17296</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>20.99</v>
+        <v>14.64</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17643</v>
+        <v>17297</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>18.31</v>
+        <v>19.45</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17644</v>
+        <v>17356</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>861</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>22.21</v>
+        <v>20.73</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>19442</v>
+        <v>17522</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>0.5600000000000001</v>
+        <v>19.72</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>19443</v>
+        <v>17588</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>867</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>0.78</v>
+        <v>7.61</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>19444</v>
+        <v>17657</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>877</v>
-[...3 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>0.7</v>
+        <v>18.02</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>878</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18291</v>
+        <v>17658</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>879</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>880</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.99</v>
+        <v>12.59</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>881</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18292</v>
+        <v>18274</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>882</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>883</v>
+        <v>876</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>16</v>
+        <v>877</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>17.49</v>
+        <v>1.62</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>884</v>
+        <v>878</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18292</v>
+        <v>18316</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>885</v>
+        <v>879</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>883</v>
+        <v>880</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>17.49</v>
+        <v>10.81</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>886</v>
+        <v>882</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>887</v>
+        <v>883</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>888</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18319</v>
+        <v>18367</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>889</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>890</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>23.31</v>
+        <v>13.96</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>891</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18319</v>
+        <v>18368</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>892</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>890</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.31</v>
+        <v>35.59</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>18325</v>
+        <v>18379</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>34.94</v>
+        <v>23.09</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>18370</v>
+        <v>18382</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>19.01</v>
+        <v>20.95</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>18212</v>
+        <v>18383</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>10.8</v>
+        <v>15.32</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17143</v>
+        <v>17097</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G304" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G304" s="0"/>
       <c r="I304" s="0">
-        <v>17.46</v>
+        <v>42.59</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17144</v>
+        <v>18353</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>15.48</v>
+        <v>40.26</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17147</v>
+        <v>12248</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>907</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>24.16</v>
+        <v>31.41</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17154</v>
+        <v>12251</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>46.75</v>
+        <v>15.91</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17155</v>
+        <v>17537</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>915</v>
+        <v>913</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>27</v>
+        <v>310</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>21.97</v>
+        <v>63.02</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17158</v>
+        <v>18269</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>918</v>
+        <v>916</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I309" s="0">
-        <v>5.99</v>
+        <v>1.9</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>919</v>
+        <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17234</v>
+        <v>17164</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>920</v>
+        <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>921</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>32.08</v>
+        <v>21.33</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>922</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17234</v>
+        <v>17318</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>923</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>32.08</v>
+        <v>24.22</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17235</v>
+        <v>17319</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>29.51</v>
+        <v>13.8</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17237</v>
+        <v>17320</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.02</v>
+        <v>15.96</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17237</v>
+        <v>17321</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>928</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.02</v>
+        <v>23.09</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>929</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17238</v>
+        <v>17324</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>18.66</v>
+        <v>30.97</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17287</v>
+        <v>17324</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>936</v>
+      </c>
+      <c r="E316" s="0" t="s">
         <v>934</v>
       </c>
-      <c r="E316" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F316" s="0" t="s">
-        <v>438</v>
+        <v>937</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>23.65</v>
+        <v>30.97</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>936</v>
+        <v>935</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17287</v>
+        <v>17325</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>23.65</v>
+        <v>13.1</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17288</v>
+        <v>17326</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>14.36</v>
+        <v>19.43</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17289</v>
+        <v>17328</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>15.76</v>
+        <v>29.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17293</v>
+        <v>17328</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>937</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>13.93</v>
+        <v>29.84</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17294</v>
+        <v>17330</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>13.91</v>
+        <v>53.5</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17295</v>
+        <v>17349</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>13.91</v>
+        <v>29.73</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17296</v>
+        <v>17350</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>14.64</v>
+        <v>29.28</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17297</v>
+        <v>17354</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>19.45</v>
+        <v>49.55</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17356</v>
+        <v>17360</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>961</v>
+        <v>94</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>20.73</v>
+        <v>25.8</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17522</v>
+        <v>17361</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>19.72</v>
+        <v>22.25</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17588</v>
+        <v>17364</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>7.61</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17589</v>
+        <v>17365</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>14.45</v>
+        <v>15.15</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17657</v>
+        <v>17366</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="F329" s="0"/>
+      <c r="F329" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>18.02</v>
+        <v>60.76</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17658</v>
+        <v>17367</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>12.59</v>
+        <v>10.81</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18274</v>
+        <v>17392</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>980</v>
+        <v>20</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>1.62</v>
+        <v>23.13</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18316</v>
+        <v>17496</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.81</v>
+        <v>13.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18320</v>
+        <v>17527</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>19.06</v>
+        <v>47.22</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18367</v>
+        <v>17617</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F334" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.96</v>
+        <v>16.61</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18368</v>
+        <v>17617</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>992</v>
+        <v>988</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>35.59</v>
+        <v>16.61</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18379</v>
+        <v>17618</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>995</v>
+        <v>992</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>404</v>
+        <v>368</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>23.09</v>
+        <v>10.72</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18382</v>
+        <v>18256</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>20.95</v>
+        <v>64.55</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18383</v>
+        <v>17299</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.32</v>
+        <v>126.27</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17097</v>
+        <v>17511</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G339" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G339" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I339" s="0">
-        <v>42.59</v>
+        <v>108.2</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18353</v>
+        <v>17464</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>40.26</v>
+        <v>4.03</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>12248</v>
+        <v>17466</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
-[...1 lines deleted...]
-      <c r="F341" s="0"/>
+        <v>1007</v>
+      </c>
+      <c r="F341" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>31.41</v>
+        <v>12.68</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>12251</v>
+        <v>17481</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
-[...1 lines deleted...]
-      <c r="F342" s="0"/>
+        <v>1010</v>
+      </c>
+      <c r="F342" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.91</v>
+        <v>6.41</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17536</v>
+        <v>17482</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>671</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>20.27</v>
+        <v>8.07</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17537</v>
+        <v>17483</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>346</v>
+        <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>63.02</v>
+        <v>14.31</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18269</v>
+        <v>17486</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>103</v>
+        <v>173</v>
       </c>
       <c r="I345" s="0">
-        <v>1.9</v>
+        <v>3.4</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17164</v>
+        <v>17561</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I346" s="0">
-        <v>21.33</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17318</v>
+        <v>18311</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>24.22</v>
+        <v>10.9</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17319</v>
+        <v>18339</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>1031</v>
+        <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I348" s="0">
-        <v>13.8</v>
+        <v>7.47</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>1032</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17320</v>
+        <v>18337</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1033</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I349" s="0">
-        <v>15.96</v>
+        <v>4.79</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17321</v>
+        <v>18340</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1036</v>
+        <v>1033</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1037</v>
+        <v>1034</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I350" s="0">
-        <v>23.09</v>
+        <v>4.65</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1038</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17323</v>
+        <v>18341</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1039</v>
+        <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I351" s="0">
-        <v>25.95</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17324</v>
+        <v>18341</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1042</v>
+        <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I352" s="0">
-        <v>30.97</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17324</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1045</v>
+        <v>1040</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>1046</v>
+        <v>94</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I353" s="0">
-        <v>30.97</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17325</v>
+        <v>18342</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1047</v>
+        <v>1041</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1048</v>
+        <v>1042</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>1043</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I354" s="0">
-        <v>13.1</v>
+        <v>10.79</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1049</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17326</v>
+        <v>18343</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1050</v>
+        <v>1045</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1051</v>
+        <v>1046</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I355" s="0">
-        <v>19.43</v>
+        <v>6.64</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1052</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17328</v>
+        <v>18343</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1053</v>
+        <v>1048</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1054</v>
+        <v>1046</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I356" s="0">
-        <v>29.84</v>
+        <v>6.64</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1055</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17328</v>
+        <v>18344</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1056</v>
+        <v>1049</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1054</v>
+        <v>1050</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>1046</v>
+        <v>94</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>29.84</v>
+        <v>7.35</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1055</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17330</v>
+        <v>18345</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>53.5</v>
+        <v>7.24</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17349</v>
+        <v>18346</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>29.73</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17350</v>
+        <v>18347</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.28</v>
+        <v>12.34</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17354</v>
+        <v>18348</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>49.55</v>
+        <v>7.82</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17360</v>
+        <v>18355</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I362" s="0">
-        <v>25.8</v>
+        <v>12.27</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17361</v>
+        <v>18356</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I363" s="0">
-        <v>22.25</v>
+        <v>11.41</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17364</v>
+        <v>18357</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>8.210000000000001</v>
+        <v>22.72</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17365</v>
+        <v>18358</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>15.15</v>
+        <v>27.21</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17366</v>
+        <v>18364</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>122</v>
+        <v>937</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>60.76</v>
+        <v>3.6</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17367</v>
+        <v>18365</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>10.81</v>
+        <v>5.5</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1086</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17392</v>
+        <v>18365</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1087</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1088</v>
+        <v>1080</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.13</v>
+        <v>5.5</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1089</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17496</v>
+        <v>18366</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1090</v>
+        <v>1083</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.81</v>
+        <v>12.41</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17527</v>
+        <v>18380</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1093</v>
+        <v>1086</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1094</v>
+        <v>1087</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I370" s="0">
-        <v>47.22</v>
+        <v>9.94</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1095</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17617</v>
+        <v>18381</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1096</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1097</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>339</v>
+        <v>649</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>16.61</v>
+        <v>15.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1098</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17617</v>
+        <v>18381</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1099</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1097</v>
+        <v>1090</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>438</v>
+        <v>342</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>16.61</v>
+        <v>15.57</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1098</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17618</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>10.72</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18256</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1094</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1090</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>64.55</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
-[...949 lines deleted...]
-        <v>1203</v>
+        <v>1091</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>