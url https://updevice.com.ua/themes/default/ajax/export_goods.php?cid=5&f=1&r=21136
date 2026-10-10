--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2230,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2134,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,254 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011191</t>
-[...16 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2896,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2971,104 +2707,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
-    <t>000010404</t>
-[...7 lines deleted...]
-  <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3088,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3289,59 +3025,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3563,50 +3290,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3616,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076af6b25f01edd1b90e588947a64161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f69ad91f61cbae339bc4ac37e7f4042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed67e99a31f5db7761a5b2a4d2981263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267027bb2f99a5f37dc8ac89d8ccad74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de0c49fbc1e4108d377d691b619bef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893eba12ee4e499fc21d87f26cc127376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd0ed93ef21ee21f8791d2fdaa96537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd898d388aae613e7ea4f679a3c3c58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d50fbd95243b2854de53aeb6c3e8029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90dadde38d86c9c19b358832117c4f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7f0b160813cdbdf10f596106316c411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb885f3e313671c406ce85ef62ba21512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd953fd9c3f08da8f7ed85d89e162fa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3f1548c802b0b33b95393c7dd8ed914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a9c4fec6e946d150a61419a870e5615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79814f7bd37eeaf5f66e5c98f5efb5b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7e6efafc907d36a29f7f1f9d6c7b017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f893df8edef45dec85ffc22e226993818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17bc8db6b7f20066603b6189abec9319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aefbffc973f97bd0f3d6c0c6a870f820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96acfd7d0077bdf69e479bd3c9dc8f8021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75deb56be757f3b43ddcf4f52f708f8222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430bd0ac0b5e3565c03d132675ad17023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3905611ff45d57e4b87f59a14593b624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34656f2fdc315da4213b1f085096bab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf1c4147244fa8039d5f7f9c4374ba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad0b342037c71dd45981139127482b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a3c168c0173a856eaa942342e7be828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ade48e631c0242ad9b1e298adc64f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e06f6131397d7345c712fbecc13bdc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecadd48378a768c535cdfa574d0c269331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c456705d299a331833b3bc403628d532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199175e8eea0446444ce8d221fc2b3633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9c5c9cca1c4dbcd7b11fc8580471534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dada62fbe518ea79a3f0f58a50167d835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f627893bd7e82e02acdeda113fcaa0236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970990149ca9457e368f0f7cb9ac71c137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3d5dad340bb1fedc4cb496d2e36c138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d3bd7b5761c518a605e53565ba55439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e11505c62fdb372bf09ab1bd545b840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ac1fef220d92b97e880d39d39396241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990766cbc16e14cabc656c412e2de35b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8469d0744865b4449e241b4e1bc7ebe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa90f5fbbbea99474ff9e3e1a5df98b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b8af96d0d318cd151bddcbbb5467345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d394367fdb76b1493a61e85227f26b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fae3d5b55be4479ac36470a339bd5c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce8350a9e5b83fe5ab62b0525a072a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce10c600985b8366fbb405cc696f76649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6da817b30a2679786c973eef2f28b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c12f3483396e29b3c4cf6887f8996b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55340c7795885fbf1ad621c88dfc7e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe8d60916c5710da77465a32e9226553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0fd7fce505d2563a7ea651353b504854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6b4c29bdf9731161f7bed311353fd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286085cb424f8f8dea5db1687a1531c956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138dfb62f77fc8468953700c98ecada57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9530ceda64fa587b74e37eec8028058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8d25c7b71649445299088d314fad659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec529d0390bc48187d61fe6951c6062560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c409ef32773e7b188397eaa6771393561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700a5996d8a98884977ae49dedc4a9c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330281a96a24fd162b3a83e05256e15363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b6f75ec7f76ef6f29c9558b524cca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63d30454cd91af2951060e7c0e917f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf548feb352422b5e83cf038fd4a6e766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c109f31f61987bc67bd3e4843a4e46c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e474ff6c30fe3b70da53d8dc2c756e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1e3300cb33e796daf9b3d2c5c4f9c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33dc87f7de3ec36707e37822e7fc7d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591cfbf160c6592781c55b88492291da71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5e4faa2d61e1e261aca025e0ff11772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18ff0bffe6524189d3f9e9bd595c5573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01587069e7fbe5b76c0089ab60c98e2174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9310f03d6a57d2841a41493b92c4b6875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a5ca1ef9a69dad19eefcfd5bd5b7876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1594438638d8e3092b75dd851ac3fa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36299f9af34513076db6aebaa7e0e7878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f12d2910aaab2c4d2f9ef3f8bfa6c679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d785b98fd2a9708a16b20584fb9673c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c148b1f52a928a0f9dbccce0b17b7181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b627c1c0a2aa3edddaa434e61a5c3f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a0ffa838297c22b60c2058d42dbc183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306fea0ba2534ddbb950388d46cea0e284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc508026fc0edbeddae29a8ac4e9cb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4963e5f010a75571ca54dfa6cced93d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28e1bc351e3438d2cc0da703020cf987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26efb89b0f2ed20d9526aa5c6ff329df88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3552f6bb76e6e8efd13b52b2db77f0389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c2bb66cb4d4d3c3d1f61d415a883e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3adb14c939af3289a1966f0dfd45e8491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6f441d388da8dfa603322b2c39b9892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b6cd3bf9e5b5f157b9b1913e0923393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a230f8c5fdb74c793c05ee85b979b694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17059ce4643812fe524aa4591871d83e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8551933f6cb83dc1f0b5cae3bfe77d296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d7c7db82de9bbda1e1ee26a3dd37497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c5470ac54e3ac61ace0f273035ea198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bf886cd0241282ce4d0322c84ec1899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a39a521f63afc67f2e3616647299e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c2f25dc2de4ea36faed0d3617344c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217d33838885d6d2ad077e3cdeae747102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2622faaf692073d73475d834cd621a0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3f7d7928e8ce359e4180110408821104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca45430a644187c5d476c35c16923b5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b736daa6d9ff0733c8ca4ab0276043106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac877c6380228ace12770ac3fd4336107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c1c8e3a210dfef38d31be2296f835108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6061451dd36a0987bb52ff705d1be06109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76d23f849e1d84750865b7fdf50989110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a4b57e5c0edd78f91a361aa0b41de111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16cad667d7c810802e40f57b7c5397112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b1141e95aea4d38ef442d3c3030a6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c11585306c3d36ca1be440b5a65ea6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618cfbd5d635c2da78d10820df4c3d7a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73d6224c441465f1b8abaaf8ac49f5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125769b6825493b1c4a88fccc22205be117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873376ef755d4b1d4cff6da3b9ed3545118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051a665322fd76a148cc0527b4f9d4b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc007f5a588cf7ddc545bd1f844336120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60f583bb3636e1cb3ce5e95050e462121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17067b2b8d68f1c35af4ed1ff994e47b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de912ba5029c124789839c89d06bbdf4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07daac5c36f161cb624235c0e2abb6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643188ac56e4102cfd02f3bd11b6cec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91fd44ff1d84c5cfc14d771ce4ffa4d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40075b1e89b091f29d108e537350706127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b6838402fa2119131f00c9d36b9a8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d6457420b74f532d3a81b16886993129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2a28c6c3b56e34a833e54d2b8dc4f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4afff93a16897f818a9a4a2e449ee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d54dcbf34baca7229997b87773992132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0282f6369a81ae72a005ab13d5435c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a142c671b73a5092e6a96b8a3d741134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93b57553e5dba36f54c25871ded8c8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c04d06cfb268ab2b9a9720bd994557136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3bf908cf778b4fe2f02e91c9a07fe5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face372349fcfd3ef88c7805e2caab8b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8572c3ad5f1dea165358c58852d5045139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c903a2619eb829c7d8a758a4806575b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540293e5757c840f401629ed01d8363141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6f93fdc4db17c2346a344962c8f85142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cda847bdab7bb76fef1ce9eadc665d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8996a6702dedfea6e292a68337470be144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60099719ba091107e64e398502b013145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e3a9088bca05029442250e41b82dc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629bd43cc6978ddcf28674bebfe717a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc840c371d0317ed7592e54b2e1690ed148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48cfef09ba5f14e4047dea1ca615a98149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058cf88d1c6930fd51d015d483d6032b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58733d5377c9885bf64d42015be2ba8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54d383dd555f93c3fdf148977fb258152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6c3aff301d429800feb9709fcfbdb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2814b4c85912698000a1f5882ecf21154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd71b2a9f67b32c60cf5be137574cb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d305a98b276b532ab0a9151b4d2e1ce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82295e997263b7a3112942662610a7e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d283ce970673d4a72393a71aa85fa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38652ee56edb093e99e18db13fb2b79159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a33d36975b5b8a265b295ce4b0bef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b93cfc1a22e302bab9a86dceeb654161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530033b5f4f7523402bb3f27dd374e4b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257f65201ce78126063b46e7eb58cb8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57a38ddb975e2a6dc0429f4f8f6d08164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4457b7c498b7619f99166ecfd0a14165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d93993d6601b5c78f0aba1d4b8199166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047540cbb5b6059cc3205676d082e009167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f143a45269966901feaf3c6a1a3dcb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce956587988bfad0c13b69de7103d2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22776e0efb861cd61c14194d5f2d913170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3d5a81083aae5d7d28698535cb776171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76be40527328cca9840373a56833d4d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78bfa7f2a6b27b4b49b682212f3be3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ac3f37bc385f16a8e33be6b0b282a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200ebd407d29742239f85aed4dbdbe2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe752ab5022dfd10871ffb3215404b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cbedd26a0370665106271fd23bec3f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa48e6a4a15b14018c064ff88ff337f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921c2d308f42c06def9bb521b881d6f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934055b31ed7007ec08948c5ec57faa6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0bd1d017126fb7e26d4bf25a75fbf8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824043e73043478d3ae82bb7ec8ae81a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e384dd85f4220093ff61983f9b9658f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfffa9b216fea567aa09c5d15f6ecf23184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09734319cf7b359426cdf59cb7e7a52185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd3ec1ef49d47e4172615b3146ff12186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754e70ba42b4c1e723cec7c691450f8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca761822f50a4cf280d8344292f3f7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224fac2d2428bab516ed4a425682eb8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf0b1aeba4a0763f385ecc292f33de190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153967af5ee44fd3f269b48db1ae589191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ff9474bed06c6cc72d6bc71187e5c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa4f10c8b9bd0fb17af335957ea37f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a852591837843806ab25cc2a7fa0211194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c18ae9c2487cce12d7c1697059e9e2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d30b8ad67a217f1fba1ed1df293a9f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e809c4d222a5c27c98121917441082e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aee7c3ec9ea88f53e8baf6be92b0ac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e5ef886110a55e3c2a165145c5c6c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347ce8b96b91fb1ffd51f59e34a2b0f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470879dbcdafa572448a41248b889eab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f292dc04021c12e9cea10025d138e5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb14945145e2d18ecaa93578ea40b39203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792bab380800907b9f8addbe5ecfd92204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8d82769e0a30c58350230d755bb4c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717f2513591fa89728e7aa4f84a7a17206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5fa0895e11ccb884b36e46d7dcf35207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad99d894315e840f860217531f4893b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c367bf76986fa58dd401f53e2f3f12209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c1b10b33be1dceadf36444b71ec3d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea9ba8b686ee9b521badb8450c1c09211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dacd111f89f97ce86932eb87dda014212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe641efe8b73cc1029c4acb4a36264a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f596d5d5934045c5d92292632782ca214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d2f5d57171bd3573c9c22fc38bb06215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326f770bb7a06c9f90f747d410e18de216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7ad8d8532b8f43f2103745574073a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb447cd62c9cbf5941f448d0f17e8c4c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebfd0f6abc14ea0a259bacd3039db0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034696796d3ec420bf19f3e5847fbf48220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41559e45c7bcadd7d21b3de1d500615221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d263f2211b89c142ec0edf611f0fb5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f867a47f4309fa51efaf73c3a041b2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab808d34dd8d52492938bebcdac358224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a0d4aaba3a50789cf2fb5feced49e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44635ae0c7134ff7bda136f395b820226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f1e7ee8c5776f790b67cab355ce73227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a0063e8d13f84a0eed99f7c165e4c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d7abd7eae6d7fc6dcbff5c2231982229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176e8e4e5939cd544efaccb39bed6bc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62229d8d0885277f4f092c8f58f1452231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14c7e18adb8a6011904904a7201f39232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671003aaa49e700241e5c7608565059233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56defadcbaec8ff236eef5d233465b74234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2579d907054769d43d1215a26ec045235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53c3bfb446d0a6d9726d946b9f1768236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6a5b7553b5fa32db963d9c55ff03f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fbdb1cad87674544e677e63a362304238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658904c300c433aace2bedc9f249ac2b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c4b195ccb832c60e2c3ab1687567f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a8cc907eec9ff04889abed3d17613241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac9220485c4f074e2c43fa79c46e54242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550298194c94a7c220aea6dca2a09b1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6ac986ad94541a94f65ab48d8ae3e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0772b3c13aac140ec65ac64d4903ae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913c5ff2c7ae1d34c275044eb080011246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9e889d9137b7f16b35b88e0dc9ebe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0faa9ce04e9cbd1a140192f594662ba248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a914ba3f2f1d6bfed88c6538b439a76249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aeeb325cdd68fd3eb339e8fc0a31ac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cbd218cbde2b9b7dba389cc70eb154251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174058a7391d9f03bff624fdac1b33e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89923634788fad0f9cf35765c47a883253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28351b41b6e9080fce4979fbc51e1f5c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12c6f4634a43225bdd43c6047d4c81255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac780775ae0e4ea43042ae1f1472e5b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237ccdf38af99d15e25eb136c5f47db257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5748582910fc7d1a55135b8a7e811ad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10533d15ac3f19cbd009e3845f8fdffc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54e23452d5bbb37d214dc96a23bfa3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66406cfb0e19d401bc3b2131ea179376261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b8a9fcad0216ea8dc6e6a3d2c872e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771bd3178afd81896a3c3a3b8382baa3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe3c66b17c09b84c0d6f27ad205980264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526862f8f48c47598f2c2229c068685265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb061618e86de1fba87bb4f72ba22d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6180f8055ac86895f1265e22da0e3e7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd853d44d4e1a406463f7e1c1f838c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8ae042f688a6020359ee5b3530b8a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7abe5fa7130bc654fb5003afc0c52c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06e80eb488a28cb2e07cd21a5076cb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4e7182de0d621edcee17ed18ed19c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22b01f8f9a8da35d43ae63f2d0df3e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2236948f04ac23d6c5f89872ebd60274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125aebcdc75fbac65e6e8fe4e1da1e8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b831be4963df5803d006358d88fce7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72dad786f7aef14ef643ad7ecfbc21277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31ad165aac2715bc2e492a40f9b95c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcda608aa40733f03cac63c864afd5d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b46e56edee526c7c8911cb72d4fdc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903df50d7be496db068b49395cf2201d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e29ded18438bc68be3f5756c181854282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff89cbe3aa6e73ff5fe0d2fbde3ac79283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ffd124bb384fbf26597d0290838ea284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638d589088bc7553371d001eb30345f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d11d6220d59d164aef9552788d15b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7fcd3b33caffe8e1665b8c1dc56582287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5fb29d48b161c9b8c08117f648fd1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73751dd5773e930822c3b245e401a2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a307da75573a0fc941cb3d83ada7ecd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050124c2e123ee7797fb9b5b919c445291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5c25966ec07797487de3a92538d98292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22007246727787e8611cd76b54b5d183293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf162de3ae5599376464b43bcd4cf44294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d222706ebb3057925ce4a77d68f2e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897795b4d1fd0d30197d8ecae4a7f68296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86571ebffd12607f3d0140075784d25e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458cd24ce96b741f83edb49a1544d1cf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051823cd556a33deda7dd25c5085c12d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e26210e42ea720b482e7a94c1e5831300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ec38ea48acca529dc932c652ddeca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230310054617347889b6c3b11c298288302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e7a927355fccba5377da027d9567d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d1ee18fae7ac29fa9ca2667f63034304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f49d23e65eacf157605cfa0a39af83305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed22ccf491cbbc1863810156a3882e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5554d754278ec0390d5bb72f971e73307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810aa35e80f77a165e682b08a9b38340308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97f92a9f8bdb48ac47c0343172bcc3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1708f5f5fa5450b91590437f7ca45ad310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a954fb928d12a0eabc9b4375bb266311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e49258b5a029379292bad8732ded5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3029ad5cc2ec4737787c9c3dffdbc1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8faf8614e9946c9bd8e779e7c5c55f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114bed7603a0b6d81c3c9e71d378bd7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9288c1a4cbfa5417e59876c01abfb2c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ec95f05d26e496e09f800b0ad6eae317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54a2a3898eefdc2be4b8f5aa4a91de318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de6f4d4ab1ae71f8bbf5c7937dec3d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d6b7f7fa5c74a1b92f488f62ecc35320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab1a6abb7c024f1cd8315f80cf80cf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f27f79228a5e297d2f668d5da6e2d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c16ac270007e6a1322f7e33d3780d5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc4ed169b71f416faa3df404714141324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae3ecf4434f34b71c52a9119014f8b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316f6ddb8aa2242b952ce13ec4b8067326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5bd38a3239a5f71c336a9fe42aed6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ba4a13eb673ef7dd8035efee6bc61328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673769925c778a09b5f98ce23ceffa22329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64a6ca7dcae1de735e3fddfa0e7fa2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca421ab65ace2849b7ae5c7449a90cfe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c2f2093c58bdba10df3e9db5589b0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3710fb1da74ad047d97e347c97d3a79333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a8d2ebb5a4c1434bb46efb1837c93334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee2b45a3d75e2a501ec9193ae39857335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56f0d84e77886b6766e1f396d11bd9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66156d9cc8d6ebd2cdb1cc906be10a5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84cdbfb809aca8cddc06a65d768848338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe013fc3f080dcdb280a1da35a17493339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bded45d176854c786275f68a0c4d8c2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b8cf3d140db60b60ed9052c200220341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09729122b60052bbf21eeee57702ad342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e25aab65b7e8db5507d63d046ae14343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3dbc32ba07696ba9bb5200fe1c7136344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29f1400fa863dc1633787069b98689345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca542134d6a97dd5698bc51644b2c286346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c9756f54b048361189ae04a7ae7f6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46026fbfc068b874b12562052864fb6b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37caecc5c8bfcf13c649fdb92fa9b4cd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174021b57083d72e149c5d7e0b83406350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecfb4f9625e5b61e0623f229155a0d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af8ea31e78b20021b0b734cb31a485352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c076b505d1e2b15f45010f3578e16353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de837d84475815b5d9e5e3a44247ee71354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d09e1cd5df84f29cb38750aa2aacc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696728d4816c5156f8425d849acdd6d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21bba66d745384677a7ec24c97268ea357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e462d2c3160183d03b2a12be4024032358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff23103b2b25350787d5f0b6b1df872359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f904cae0d3fa79818614907aef5eb79360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd4dd91fcf96b5f2b4daccde7fde5e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0708500a82957564ed62b7b5f96151362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad2f44fd09c4ea8a84fca8d06579ba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838a200860dfb374229cb6455d8708d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652c1ac51bd3f1f9173819ca0e3d11c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309259b1825aa114a05542e9a782742366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ebe4ef09d1d45a3c17aea8bfd3f8e3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029b94c67bf47e0d283a09d379d288c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6434f705cc9ab819e7bce9abf3855369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d9388a4062f861071d3b248b707f1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab04fdbfeac6be1db1b61888842b34371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f7e8bcfe1fac13ff54e6f00ae4166372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751cfda13ee24326190cff0fada91635373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72a3f1061707e5fde196c251a352a3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4ac8be17629b291d778d30ffe78c0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3925528bbe07b5c580d0bef751a73376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803452735478767d02c0fee90012df6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72067ec9a410dd839b89034ada5a46378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8c3da209ac8c7145662dc36629d66379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ebeb1ab1cf060331b859b54507bfcb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480da7abf6390172ca3656cb866cd2e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a9faa5178aa327babc09945d0a55d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e4b50f9d2a41acad3a8b174253f6a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50a0955a35fdd7e1145e899e2e7397384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0370d861c4feee4a9eaa6fb0832ed385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c74ac22b9eac09cc83196aa233c946386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b102db7c88a7909a302dde51c1d7bb2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccddfc02e1de9b7deea4d09e53bcfc2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9ef7fdbb83fd7820efb21d2b98f16389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0809d87ae7b5b31059cd06cfd3e49c6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9d23dc8f174a93be763ce126b705d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329be259011d4e3c2af7577186895cb7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c13b4975e668cb934c83484d4a0a87393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a81fe1e10f77926c940b67dbf4b33394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709258fe7b66a702b40361d645628377395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392ea9a9613eb0ba2723a727acec8f1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f356e30f184c5a20ecfcd9bb4ce4205397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3a234d61c38daaa9cb3cc2c193b38398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947bb65d361ece0248de7a01eb7d0869399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d6b182424e6f18bebd4e763612153400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb293409cb81acf0962737682ab3135f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017d50ac96d0cf81d8f6a2d934c9f00402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed968600325654fbf5de02ca546a68a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8758ecfb4ddb76fd54f96dca96701404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e927ffc2dda141b0de26b7b96c9bdf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a831a75da6a436e35c3e545107c3e9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c1b628b2098257084f1a27b30bd0b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350bc7354f2fdd0b40c5bc1b37d2e4e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf471b896aede6abb5ffd5b000cea9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308f9efeeae5beb8890bc476648bf0a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5513abadc8ba2b5a16f17dfdbf3d75411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9ac01792bd857aa6cbc33711f814f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3839a72848bf05afe9609c57f267a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e20956ae7aae02fee78aa91f2b0173414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a23a526d0960f7ad6d5bafd6a3f490415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe71664d72dda710f8ff7cb88b983d7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6d2f0d0fda146bc28d4b3497c1dc1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5414db9fe9c0a2bd112b62f460e8a85418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a46e310c2027040e2902bef5e4822419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48771df4e93f4d6a664bfa0f8030b47420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e71ea8f91870cbef2229e05eefd881421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983abacf5bb15b28726e1f1fee72127422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8c915485df739fbeaccf29cf32baa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9bec189a7a6c785ed673835b06d17424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55013d71da9d6894a1087708d3bfea4e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee64fc38276c44a89388c529a6f974426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4bfe59daa91441705f674b9faa5bf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127abdbb582fab2381d1df93190ac349428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92faadacb52e5010ed6149877f32075429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221564c57f9292acb0bec0b2a32ee7b2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03e6497a2d8854a235289f1fdb5802431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4356fd438e2f82a161c2360263eb1d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bffbc6727ba9790b5dec4f99610b5d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a9d7d0abd2b6bf066507140c1079c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b633991eb359cd3ccb76be8d628dbe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b93542e36f871f58297a9f44864d76436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed39e65bf16cc17b7b1adb6cdd35a2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc1ed320b0db2b1425faa32a1d9b39438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4111a163f2855578f65d912c1d612a7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8200dec27eaf69be08c2d124a1670440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ea7fb09538266acdcbc347de77b29441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416bf0963df220649cc88e0d5f5f9ff0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e108808286bc09a0f8b43e305b18a0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d73f785fa1c29308cf72e26f198e8a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5eb387f52ad22f9af624ab34cf65d8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e96ceb4bf95f7560785c1eb66998d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbcbafa681ba0acd2a07677d111dec1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e98f73dd9a62ad9b1839a33554a6b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504c37d97cc457f4a1cca136e2b5011449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7a914dce4bf24c7153552813b9ec5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db6ba5f4e2e0a8b06c69d6191e49020451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb113b4cf2e33f40873c9aa8b06b88d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc871185f67d822817381322ef9a1ba5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234b8fd5ab20d03783fa79c61ac5c96454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f62f35d4137470993acd30d076e3f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8faea8698661f79cc288cd036045ae4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec65614106f7fba28304a92b101282457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5e046ebf037f7a1f2a748b1d3ed29458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b2603b1cf18ed7ea0bdb0fd6c48f9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855e4b01b2b991f7151b0e7de28a360460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d869f686f5f2e866dea6ccff0fab13461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e21c383645caf7a52927f1efd51556462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9dadb437c2766a62900ae3dc66d16e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c71aa5c11c930320d2412030f23d3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7167602270f8772640d5c39cd6790465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1bc73f7e7dd40e765d0f71584fef2a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c96f2d30878c6e54e85a02c221747467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1d4359d178abe963d8f90dd52546b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301d908b663b77197ebf3a2bec8d1df469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f0a59f3ef0e7b10ef5a2810d9039e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c555ce11c2d9e6ac12ef88d85c46fd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ffee002b6a1bfa46684a7c663a391472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5208beb741872a1b19780581ba4a02473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195204d1f7033c777b1da59a65506a02474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e9a87130cee4784517e3202b5f6c5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4e3244a8174f115e1777634fe19a8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7dfd1d45dc7ef011413d0cdc5e6d90477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d88c44f957fe1dcef522937ca2a6c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c48942c4364827e2fc0ed38e10df6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25be2da400113c63962afb4cdfb1e9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8235af2cf2932ef14bcfcd6766c2d3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5134f9066930cc8c674d83a8fe96c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9547c275a865dab8ccaebe50ad4084483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5cee58e7b35dc3f70d3f81d187baf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e253f240fbe7a7e27d33a6b688812485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d348fd67948538dfce884a31eb8b61486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625668ae1a43e3f8e861813861b14cb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfbe5b99d64a57fc8c73ba1a34ec070488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f867b974e7253172cf235a8a0d8560489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10dffced96596fae96a00668e4428b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd754504c0a66f0fed15d09093990186491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb63a092f4cd7d991eb80d0601c23b3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd24318f77dac10583a625cdde5fac493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354db28aa3b6c749b723ca7953b8914e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b8b347c4873cb44e56b583ee2895b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6b15cf32353387004938e4e257e77496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a9a81cded7af700f51172ffe61294497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0585ccce3df4a87f1c72ebeabfa7df2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f835e69029b4c053cf89b4e55eb9c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8af2d536676d8ea07fd1203c93331500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e940552e6bfce770705e7865cabd989501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df569aec574b7a483766f4b8bb7e7289502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c4fd0197927026fdcfe591474ff11503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ee0ed96544c5e342ae87d137c44ca504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706b4a921492dfea03d9de9a4decc8e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa352a4ade23401432562f147383fe506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76892e5b15ad88fd4a09e2a6efed77507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810eb444ccba2d6cd89c4d929f57bd8a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d745b2ee69b84a9c0db0cedd756533509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79215a17494844cc0d9520c53a354e46510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ef0b791f6a0bb0c66d241823674dd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de6bfad4aa12f5fc438114d35c38d5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c80016a5744702241d205eb6c38e35513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f9d393619a180a4be4fb8cccd104d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e62e9cf54a4ca6db3953b26b6efb84515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8a200f2eb13ee03b18403256ecdd3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc242cc941a753f36aba99be211db4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4183d490a2419b07c047b619fca9d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a044fa67c0e7f0b90fdf307442c844519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5aa78de4aea6185ab7e026a5a33fd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518fd7b71d7a85e7f066edb681af07d9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9ba7d2dd96475533bbc71215f1835522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a4fc1e1834e7692a30524c969e219523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5ff7a541c674e58425daf469abe89524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad1f2afd050dcc5a569ae7760dd040525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ec4c6e40ddaf5ae815b8044b20a00526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e834c7c852b3ffe245bc3243b5cb3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818616fc4bdfe58dfec102bb57d6e31e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8062d9085e15e72108938004d0be9a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c3df4925f4c303b7861066722af21530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6045ff6390533ade1ab98f70afd4b33531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af3a36ef8716d8bac3afe55c0f2aaa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dedd0789cc3c70b1541ca96cc00bab533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359be37b342707815b5711607fd8981f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633aa15a7d5b1669aec0be4cbdd8f966535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd5c38051507a065288d9e69e464b2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a675956eee291de041972f8399aa68537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70085726ad53fe39ec6ee0937d104a7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d28b4c255c44ed553a0fb1ede7b11539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f9e9c2908c2254f4caede38b2300d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8182749bb2f374d839e59e11d5628d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e1d637cabcf2ecf6b3e49b1175e4e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad232fa62e029cc56d3cc2ead88594543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0cff49ef1ec4ad4abd77238317dd3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e1de30c1d51a13e6b07fa75abe00b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01bb4d1080e29d8644fa792e110e2a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398aead2a8761dbb771f250305032a8c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff822810d3af823ee681980520af69548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725843c6d36861f81937bd7f07400d8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe140e558b722f37eeb391e61a895b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee6afc25f4e01bf14cdcfe51f9a7ed551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b01befa266038a8e5182d42d59ff2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b5dbb539370742f1f4281f0751f10553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e58602bd965f11f1e83ea7f6d0e2c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7aa29db951ba047293f02bab95d820555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4fcdddf798e20d29954247a53b8975556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93fc05e72e599d718271f4dfb07ffd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3bcc12a48a268c454528228918790558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1272edfa7b300df9e097ebc237fbe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe4b66300a8c25c1d3aff006f16419560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0a66cde900eca19a3cd737b382545561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dcd26526c9600ce29b10b9546f23bc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246f131451ffb3c11c6164907f9f335563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9575a029cf16c3c132578719c615d9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3755d6319aaf77a40fe108c2cea923e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fedaac1ef688f03a1d69dc787efa6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbcd29867920fcbdbfe379820bd086d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff74947590ed6eabafa085f6ebf5b7a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b648c8c9a13a368b7647d0cc7e06c2a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c893e77c1d0e7e66aaad3c2a71d95570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75338e44ca01b42604a1403ff4561e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb96f56cf92279cd25e28364cf641b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c86be4316f4cdaf7fe29bea4e4e50573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fcec37cd1608a97cc1f2f100f48c6f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3ceb65df5579402b31b3dab86bbb0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70884f84ca98d5141c875fdf9aaa0241576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f401a2e990323b24f3ef417b49b8bf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200e3655f5895fe5d9fabec5b987cec578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7214cadf5447bef8b6faba67ad1dc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db7148481fb08303fdc138a92912cf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b1ebb706abbef05b8a20c7da0eacd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea3874105f584bbc3c710586f8f785582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5bfb9e13877a8f40aeecb38a3d8954583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26400cb3f21a99be0a599af6804ff97584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c068e75f917fc252b677b873e3bdab585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065446ce8ee6c90808fab48d2b0014c7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84f4e5b26f43b4e476e8441b90dafb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2be051f7c502c65a8b60ad200ac37588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d967345d0efd971e90870bd92a985589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eabaabbd2ce918f5cce23a17ea48c4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065a3c775bed3c68c66403216f7aaa3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582c19697f5836649746f8f339a8e11592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f08225f909fc27b4f61a390ea3efc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c2e749a7901f7f2fecf6973bba7af594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9948015f98a68a8da8547db204a6c04595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527eccf5256ed926c461ff796fe1d7c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebf9159375ed5ab753486ef450ff3d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb405f16a6c6aa6b3add9997c81580598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97fa4da4f6904a5b7c80824e185b68599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4aa46ebf93424e3648bcf8bdf0406600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa4a2aac65c5d192dc5b00b6c9de3a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6fcf75f32cb74fb4ad2b7c8364c67f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7cdd53344aaadeffd44ae20e8968b8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387296f7ce425669c80fc29203baa22c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3582ee941f3638735b5dc7c8a409ed1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adece7e7a176648fb81ef251b20e2a67606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03721b91bfd5d6780756da280770fc6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cec84ba772447f876b4e5259a79df5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d1f204ebf796c9fbc62d21836fb0c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab776b32a920e573ab87d92ac26116610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798d1977b3f683dac169347d02d9dcc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92dce7d805884c0155dca28fb1ce76b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1fb07bf80e51550dd50708251deee613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a8bbc3c87e361675a6b73bc5ca623614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c9be3b13431e05062d628f337f922615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66ebee07ae514031e2e80077814a98616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913e516245c0f60c9ad49041e75ca02617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ebabe8119abb3ff17277fb40ab42b3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10b0875e9b9a27131e3b4b68dfbd49619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaefa3e15890b46ad0472035a974a28620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f909e82706d20a41d5d5536b864388621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb18ccabdd2cca8cfca0b561cceff9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6691eb2809813bf5a2d325a95aaaba623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15422bd54d63101e452f958f8926e9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd59b6cf70c1f3815b947f7020b2af625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148b05a47fbe7936e5f0d9fc560681e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6e60c3f47856f2a148b5f6198ac76627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45834b50797e95c4ecff464fab2511e5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e9d962ceba00049c90a04afb8c558629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c4888f92a8260b08ea769bf4dc4a0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27369b5a57803e3c8c6ceb3460448714631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b67838b4784f3dfba29582be76eb99632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809eb942d2008e30d2cd1a6f6aa34f7a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1ad0d7dbab779f9e59ca9ddd4598f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434fe8f049a9ae92e3603ea87b82b738635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f20718a11bfcf6e18d45d40af27559636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90b7bd410d0903bda3fb6719de19e9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e342c96b0fda244098b7450a289f6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86d3bf712fff00b9a5126c6a26b4ee639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8424fa42a9f2fd663ddab6cb4a2fe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797c113c2f61398458f4777f3dc4afb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af571c93751bb42d830c2fe1bb752bc2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bbdfe2ba50774fabb1a312df81cfcc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576507ffbecad26f7d1e7437b6ac28d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8fc803b093d867e12a5ffd17e765d4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71cc1e560df88152c6b6db0125843c2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486216895273e61129fca6ab8c8512f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecafd8303f41d37e812723b8c84c72e1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c046635a6512d7c80c17c29227a94649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4acc5e16e2a349b2d64e98a0f75268650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79b29d35da04c7a27e9e71ab856661651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fba53f662b53f385cdf9be21b4a2e7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad59d2368a3069d0823eaea9e2b20c1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4533f87444264dbfa2279f1eff49c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be71498ec3b03230d315e32f34304a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafba1a0bd501bee7b01d79364a5f4a8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55cb9833f5aa0c907f9d76aaed6adcc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805f88364115728b45aefc2bd612687658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96403af37a67a4b14f3e08edb451a42659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb30246789ea6a7d5cfb03e03db56e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83423a3073d07d293289433d830fce661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e15670e509e735ba629c3e2d0ead5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d5de1d4270efa1ac2bd6260ed80b1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91e8ea28b919f914c8e2e9a6b3c3d0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d369fb187020adc08909c5362a9da665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58664f7d82c552d35c866212eac567cf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812a6e31c24d9db8e2d3bf9fc1e4c33667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25549e33a34d0c832c298cb3646c5ec668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25780097e60ed83cbbcbb3be7eec9d20669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592f21ad0556751eae6842a57e7cbc4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049aaaf228ac0bcb6f85810896c3c95671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f115c69042bb09c48d8cc5726e968e8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503fb4baa1a4e49b5ebeda1015f72f5d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3ba9b5a7ef8ae9bfbcbc63ae204d4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358fc83d899237d8ac1d71fdf54a3b07675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5fb6afe84c85dd8f4f146afbef3e25676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038ec6ab2b50d63b3fd1b76dac15850677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000df746bf2b644f8e996d3a992f636678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1a8afb6f2c3b7c2128cfd92d33ad9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26af8d1e232db1c1647aa1c08811bf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c8aa2d5ac0aff6174a0326698bcb8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06357f86ff5e846f770f0106721a87c8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d604dbe39f342433be50e54d6739ade683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81740d3fb7dd769cd2da078ef93654684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48879d88c9a692153ced7b1212613ee5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6093b7ee6b58b7f329919738c7386686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e5c1d164ccbc06f23d975d60db2d6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15871ece940d21466e14a484b515c6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a88911e9ba99e1c64d29d8cd497ea689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731839c637570e27c7efc7d9489cc9f4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5309208ade8213252d99f928bb24c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8c9a8cd5a1967d133dc341924dc8a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3095e41cfa99db21f126d3737a6b2f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4eb1aa86365d32f95401b141a9622f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c0c83fc89526e27c33e5ec1038b31695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37cec9e0ce2988ee95921eaeee311e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77111da4c58f30cb2a2986c4b4ec2419697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0173bdec5e0ab397ab24d2258098331698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1d7a49a9e84a0d58565cf2cab5e6d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72278066739b50b1b00aac4775b0a072700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb631fe4b6a77a7250ac690c3d6b5c8d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce047905756a2c351a57c68f4b0c720702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42067a17dfde1beabdbfe6cf20b02325703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36576de9ed4762300592c89196ca9c7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bdc1d5e3f4e480c6b426e7987d5826705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1889a60bf6f4844d6407e85898ff82706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9a78873ec483337772dce0c58c8fd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36376a122c40eef95b056522ce062e3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef77ade660fe9f4e05c314889e615e5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88439ce0ac1e4220a9bdd30334cd7a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b528bab95131fc30d943b27594a76711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52de9a5912c322632f22fefafcd508712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3219bbcadc1dfa9a00b0775e3ae3b75713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395e473539b9598c4f26b1c7967b414714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9675aa5f74f8b07bdb920b344f288715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb7277db803e4d888de1ccc2e469a7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78dbb94f6ded90c8881a73725b4d0f4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685dca36e6ed012a3f3703e2157d09e9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d94fcf0e812a8de091d7cb52995d5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5ebe34d39e2dd7ce026397917a136720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dde572663929b1987b884116995f32721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7efcb3c78a377cf3fc2f5ebef3ecdc6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623d5db4c9079e068c21d0b2e59f3e8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c846d7efe34ac8ee9277ee291d19f0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73185f7d05f8ec81b15d80aa92edcd0e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45acc3d62b5484a0569e13a189671008726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e5225d30b0f26b7d5d2aad6b7d28e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8181571d8b43cc66e8f34d240ad6e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8294eaaa92b4877c85cb4e85f626aca729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916ae750c36bc6b158c5890f500b453730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37dd31739d1d52543f7389d812a6901731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b5d667d4558e18bad05b36e4d78cf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f455b3ab32750764ac6ff08d9d36e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58d772056bc51a73ec133ff066edbd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81177395ed2d47395ddc8317ebdb16735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd58c7e8a84318c382e23d061e8383736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa6aac65bc97448cc213344f2da85b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f55a21ba0cdaa3e9ade4feda3ebc80738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd45021236cc861c38d5cf61dc4372739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964c6c3d5e0b4ccd3d97490b7567f5f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc083f97505c7b385cdc20ac93731c47741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca22862375aea27079a9fa66c34741742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aa71f5feff10f6cbaaa17882d2394743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dada01ffa14a7ee5c5a4644e318eeb3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e42385101d5cfac92da29b44baba6b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b90620d8249b5a7bd07a5d18b25b36746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966472399d4460f3c23b500914b0253747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305a76b806d3ea95f6b1bcc52652524748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1bcc1033ebf5fafc64ee5dcc7c053749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223fd6b4642da265eb95652aa8a0fa3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c39e35f23278dcf539298bf951116751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8c14254e4f6e9c82b043b1615b732752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d93446210b7b3f81e051e4300906d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b313f36b35e2c1dbe68055c9340619754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c09439eb1aaccab96e90a6d984946a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cba5a37a299a3850654c6ea036b88f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bff3e201f5d3627846eeca78194497757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21277303b933330fe14f46f15b99d8b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6f0d1d1eb99a3ff3e00fdde4c2f9a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a806d6f7b4c29984e40e02a855915cf760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019515ded382590c5cd11d350ca99d76761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f4d0a6b4e5e84487109f009672b16762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec2478c06dcf5e79d813a398674a30763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e494a7bec55a21ab8187abea82c9c98764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227f119e30dc2b7166b70f62e8cd048765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a653202e3bf111bd8e10020cec6f5a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e123b71e20857a5b42ea6c6b8ca3fd767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7568ed99cfed081bcf6941517e37e8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58c961f75476d15ea7e9a8306e471c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40cbda0806331e09cbdaef7047b9eb770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6fa66e890b164335308aa2061a1902771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ffa1758fcb8699c06b1d1deef7dc91772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa2c9f1b1a69850079a247daf45713773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4bbdc483ad44adb0e2e03ac3f9050774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ea95745a1c98c39f0b47aaf71d2e1775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f38abccf66d63ca59cb39306851fa776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8188c464cefa2cb0cc984d808e19a13777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb168ce129cd82946fd5a4a0632e545778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da417a2b664d839a763571b055e958cb779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b2a481176bcd0ac44fc847745eeb8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830383b76237884ecc3fd7ea7cc289f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a558b4f7340844ada3bab1401e9404782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c813787089158b2dc9ef44c10b4e77783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32447c3b8889c6b5708de1e8d5083f9784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70871f6bd4b58242a2d0f0545a0edcf0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215645577f71773539d38f965ab3ec8786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc0ff1e1f96512c8096f165fdbad8f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe266dfd91c3fc1a8a80589da21894788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4b3de3bef41b0cc8c0d4e5768d578789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7465c89502242e20ded9f13f09a58e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a376888f3404e0a6a67b41c7c5a64f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22110401a7c4f16ae427a2059ffc39c6792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3e70db1e638819a6d2552c426e456793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986120fa11d9f7d9a2ae46c797fa6230794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f771b281b53b665a4fc6352ad8f1bd795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4b2932067148ebfab693146836053796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846ba6a8c5e51c81d57f9d0cc770c1a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281fa91a3d1bde27452f3b4f0ada55c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2802f68756fee835f72b5ebe3db9057799.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f70d0aba29dedd6c3e113fa686f8c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31d42d713cc4418ec4b2a32bd374872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950714319ddfe6c8e169df9b63fba553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f9a612197251ea89004eeec03d5c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622912a7d74f66ba84760384ed9f7445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59245c9a51ecb0eb2c071becca61f5026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f0fdc3177db4c1e59466fe5161ad67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae69e160fff102bd46f3f078965db08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96943a3171e409e31a7fd8aed3ab8319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16856b5d35c0044786bbde9353067d7210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16343fcfac46d1101c3db9f41797cb711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513ee061bc3d7b5439f72bda79aac0412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee47dc3de24ba23adc7a5f8ee32de2b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62ce87bd50a30a08e42815a6eed33314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfaf7cefb6e097ca461535a1d2a39a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab0b10f9a7173b3f4e0bbcb7d4ab7d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29446a2c044b56107ffd33e04c34fed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ad63f4db8b7fb8aa1e740bc3ed0e318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f9e3f91a429ed97b87ca1de302f3f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11652602f02e9b29f3fd594bdae32a020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ae1dd4b2d0482c533dce5363e7a4e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3129cf8e6c746ebdba3c56f83cc310b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089224cee3f8b41cbb8acdfd8fa1af8323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116392322f6500ea6af7497bcd58462e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6379135114d2cc7255ff2b059a89c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39778201f6570fb1dc3cafa351d35a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65270385bf5f1f4c6277fda80cda50427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff19cbbf493418d792c572290c5a2728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2225ee1c13b90a8bce4956ef2b2327829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958ec3bf71cb3b94054df3f6ae3671330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8db50615b581fe12dccc62ac18f25f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbc19c512725acdf45ae33f9d80f6232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766425b6d84129f46a24e968505a2cb233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4acd66eb47482ef280da6c46ecbb934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe4ce553aaec942b40fd9fb89c3e2135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d206eefaac20db09b04b8b4ff5e5d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218b46ef2becf7f317a8a442867fb2b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4426dde59ac0636c259176fc408e6138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b7ef03b9c94402a41259f7037b9e439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d24f57fc8d0b8cc587d5e1d1c626640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583db9765f986fe488f906729076c9341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e1b0a9780197a37e91df440f4513a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d16539efd1043d1f7c82c086b2b70d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caef048343f27a3da0ddebf3fdc6d9c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e979995343ba3e553c50be898eff3a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c10c0411c58664f198bebe7aa2fb846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666be13dc053f1e9836cbb3e689314bb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a38c5acc39b4d7ae8c3223186fd3f248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee507bee7300c79da2bb1ba5b714d4d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350b831319835b8ce814a938f806cc350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc056a374dc6f4a99bde9fa96b0d4f351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f48f3a851638a20cfa34ac2b45b55e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee47d893024fd6aaed4b8601b21178053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99a4956fead3bfb3393156c862bde754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2490e50a9a5cedfe544f5784d7485c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16faebb3191aaec7c71a562545645156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84f89cfba7cfe4027e846df4b4956d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803700d94f969b352573f2911a8cc4ac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6fc37e1e3a33fcac3c29fc05f5bfc559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b11f140f5b90877af2ba91c121570760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be6f291cb59e3b4ab49f5a72b9f70b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05647e665f8e4bb9734a4b4c867573bd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e60b35ce91c008cbde9e9ca8ab34c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1350ac73c2fbda81a1e297d82ce5864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc94e2e69b35d55c16da4bc4e6e27a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2c93711f86dec3e09a092da80a06b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808699d1c9e1b7c9b6b2b601fa029aac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e59b3924fbf50f4a45545200c2e7e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8f4687336ff7ccd5cce8ee7bb44a769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f668616f20c5131a39f886bb85707fb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11602699603c78f4c590dc9641ffce8071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e64c41a2e2fdba01be274e82220bd372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278841862aa93942aad64cf859bc06673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f8e1a2b70acc97a03bb96f011a84274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbcb911e0a378cecedcaf05a271e6975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e39b4b425090deff0503b90673595276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf2648ebc229a6610ccee0bdc1f57577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682b62a4fe33af8a04a5a2f38d17f8378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c361f9874ebc963f41dcf798debdc079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35046addb50084faf0cbd7bc28decdfa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f275ba074980a7a35056a7f89d3d981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183aedbac0093a29fef01bda65fc070f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875913dad9a7d5ad0f1766b50e4c51483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a157478dd98031fb7e1f18ccea577a384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3254163130d6666a9b2120210a93085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05886833cf2c68131e483aa16dee5b0f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b72aea80d6048a57dd9706a1d443787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a196c9e5fbacc6ae649a0b0cbf3a388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484d3cc05510cd920e7e0679811cf3289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb4bc4fca55c3802b71291c21abb6490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f3b5fcd666e415aff3b7b0d21c61a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4bfc71a4c461216aa6dac1842063992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc2c770f84705edf3a03a9a905b35c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101592c5d8551d6f31b49aca6bd4b62994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6dd62ea70367596b75b93d07358b695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575c7edc148ebf85030cd43dc4b102096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50580b011eadf538348fd3fe39ac6a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544197617c310b0b18f24e81908aa07c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b4dfe58abc3a2a4e86719838d30b399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d94e2f1202b053950c9457a140531100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607c2487b737755b065c699764593c5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab4bcdd04d3c9f7f209ed06eeef050102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da92078af76930a4e0ebe626339db1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc55cf3994aef8529e97af4bbaa9bc4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d06d2e661e494728de4c8c2a42e641105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa0a10c510bb2448d8872711d0ba53106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c5790a064213642a4bb838a7cea71107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4096a0f11855db31614f566661eb9f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b191bacad6a064fdb9cd97e8a1444109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7c0e5ab4b6f3d0f08051b0ded6e7e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93238fa9f0681d91aab2eada73ba1f3e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7496ed9e090bff983b0ff3755fe9a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478506fd508d249f93d467838265ab4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968cb95dad17623cc82eb0169775dfec114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee330dce9238598e5e147f2c8fee68115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d249e1bd8fb2eb8093d8b2d2343e6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be661e3ac43e94c9c782c56fc2ca230e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad188c608bd57b07e6dce0be76fd310a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386f9bce41ae633134e285a7f4ec9db119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d272c8c2542bb4d200f716b218db094120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e3d491dc82cfbadd1ca8e920c6b78121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8f22e9e0ac91159b5f98c92a61213122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7502e981936ddf1e57435cd526364d2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b871cd37620715f184a75f737247525124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fe3cf7d933386ce2459e7bd05af82125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed7ddbb4de11ca292bdaa8853b63fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73235ff5199402e966db6f059506f0c0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353dfbc9927e0b10b92c4dc63df4f7f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1678f285650906face721e04de17471129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca207377cae2435e365b2b302c0669130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6e4eae6fb04b3241a465a323aa763131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26dbef364f4038c8a56c680e7394bf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509313a5fe8e52e9e55cd92536770f5f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a5f5e6cfded28455d9c93f63f6e0c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0fd0575a6b45c9271a30d6f7126533135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544e9185b64d97231d0453b9b77a85e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be543574d3a2a100e9c6c5bb9242d6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28746435958861d4a2cb7db29b890c0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99304b25c7722e9138580112a87a904139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61b619a1e4ebc80d87ec93c8633c89140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7abea0eebf0b434d79f09469e5f49c9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f5720362d4d3efbfbc475cf0aae0e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c507ab75c405a9cbccadcee333a9f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebda5acb877ef3037e27ad6ea385a34144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d57a8b5ebb2d5825b47b66bd61e23145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0cc8c37937c2aa776fba0003238bb7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92fb810283baad7d03cbcd77c9df0ec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ed51da67e2cf15800b0120269bccf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534ef8448c3cba82e38adaf2cdc0ef0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618639bec18f4431e936d19a57f2a779150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7a8dcd90a0abe8b9d3197e5305647151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98787a3343cb298bc168c9b6c9dbea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde104aa7972fe88009601db73251d9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613feea92ba57d4223eed807c669aeef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134f7ab79eeb5d78d1b15e799c26879155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ae34f1ea6f707b70cff73f42fc900156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146cccc7823521f7568dabfe0f809ff157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc246a6422fd41b57908be3474366fb0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649dc6fe0f4d5f72d0d492249b17b485159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49386c40320128297b43571acd41e14160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cbd54c0c0e8bb505c31f44dd76bbbc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9c59e5c09afef54a7575da5ce0433162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921415f9edff30d388f7ce1d19835ec5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75224027e4dce830affa2ab30f1f0f37164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d92ff8929c6410db37f7f95be8cf5d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76127974f54d849f11586818930eee21166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b37be00b04f0e3875bef9e3aef2da167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af5af9dcc8cb02f4a37dd4224793e0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d43301fabd5eff1ad1b156fea45f29169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e6048f1c2744337b83da132650ac7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ad7df347562afcd633c6a88eb0161171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767660c5660bfd78866d5b71d190a4cb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d109b9e242efa2ca90715eb671754173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b829cd8d15b19a16dbef30e326f9d7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c316053624617dee6167aa34b936e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdeeb24845f48bd7f97d8bd0a3b4749176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029dbee51d297ebb3f5be48e7b3cab8f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc024a43e452c57374cfe4ae903ba5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982394368132172c745bacf76b139455179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7b4b6404f71e1d08635b48a56dfd1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57a8994d6b61cdd11b5e2d357abf5d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a0016f21eedd451add22d4deafd47182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643817af3df7a23bdc03bee9a795114c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce872c58b2862b88c147994bbc9a2ee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f292ebc9fdbb048f90a617ee25ffabc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7816adb6fb6b0ae2a909eb3be27b21186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de3ed2c589107428ddcad7356c8d68187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4ff7150c8849b0de6ea983db5440b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203065e0db7fd6a1ec5d0491b63528fb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf58b996f1e444b3bd6f472abf6a355190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace09c61847ad385eb3de32ea2662f6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437b93cde032ca2d218441987161d94192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9767be92469663eb4844337a8f0de7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0575e6bec4c94331fddc39bc48ed3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4a4586c49475b6ca31bfe91d95b0f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a04c73615ac7abd036258cf42cfe94196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f45c474cddb3b771aa7fa9defe4437197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d47cb2dfdab9fc0439271a70c0e08198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc37162471154a4858d3cec1676b44199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4b27221c39c2ac6d4ce5d1846cc52200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b982bbce9df9f4d4fb128834d260fdd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1abeff00c20592a74cbf2be3b6ebf16202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3be576b3e5d2d16bf9d27fbbe4a45203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ccb39ed38eeb2a1563a2ee9eba21e9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25064e800184b8b0964616fe3b95be205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ba2a0e2d9932b111e9b551455f912206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f51e86cbfc7fe534dff23f3b8a6482207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223aaa382ec948072a9d7ada61aedaf6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e594eec28c22065cbf993b717c9b1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23863af2c4903c265a946891952d57210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983beaf9233cc151969574e3d1a8583211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd56b89cd6d9454726530e0be0837e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bed1b2cb395963aeab094635f882b2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5e3b9e5df9f98a8ddbd5b209f4a8c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054045d981dcb191b16ac869c31a55ea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941a165c190d7f6a03a25d5bff6f8ca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42f87104bf017b36f3f1831db4f7fc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097a4009d5bef706395851161968ad4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2320746a4fc433e8a8a3e0b3fe082219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99d3cc5cb4ebdcd1a61dbd6d5da97c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0567b604c87260837b307c2a6b41e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1639dbcdcff6ca2324066d1404150222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4bce4e66041e9c672da4447d0a7bf1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed22b824bbd9779e80b7a1c0d830781224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3898de9081aee55a00f41d10f0f147d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00c0ffbed227f7ac5bca94c6c5b44d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f9dfe5882012221e5189df68b39be227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512af3923a6398c944c30f637256cc13228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ac56e0ead9716b9d3eb217cb2eca4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44073b51074a0533d36da0af040c0f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9e6db798965bf3d303d600c96e30c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533cd7d282b410e3bec02792a8ff7b1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca899fa63f8901941bd758951989c5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd04417b85b0b8534f7cab4a2bae14234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653e341ff45a1ed2c43f3bb6fe9587a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8a77635c97c9088c5e799dd95b777236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d122177b5778d0c4f83709beba3ea3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2859b6f595f05304ceb805c427d5d7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac255edb40c6555848e5438bab3428d3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e5a4b85039123e4398dff2b237663240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9e0232bbd47dc604b5cca28d497fe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7e7a8420d1a47b0a8c500ca829a2c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072a542d9c4243ec2c313e8dfd637fc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a59934acf1c919e1364b8b64254fa5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08730700927cc0f0bedbf781d1bf12245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405718b762599045ff69262d341ceff5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffa3a9573f8eb3c7110ee49d5f2cbc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3de28ad0aa519d1c7aa2a2a73b097248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e30b93ee3a1f1e8d4a7898bd2ddb0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e19c0243cc7a9b407321a0e70929b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb693068886594731bcbabae23e1cef0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27a7e8b6616ab9bc07ac570444afed252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf94fa42f64da50f96a4d6f24a9f9f0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd8aefaa58c9fd133ccffd320c867c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93ba3a13d906841ffb4ea52f57e951255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8dced73a773c0cea0b4ca7f1217046256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1f5c92d17d665147db1dddae19bf7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c06fa0521c150e654cb730aaa9dab4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0d876fa9da1854eaca488de37969c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2d923b82ab701a2dc1f045eb80a2f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f32f7b5309f0c6c4ef0ec19274aadc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb457d6c7711d24161cf63bf5e92e7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310441ccc46d05b565342f94d64580bc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b5af5021396e4144036c2fb44a265264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05457618482da8b2aa94602da6e7f03e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc9d545ff4a8edd8fb744200a6e5ed266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4e4fc2399a1c87a3a279d166f8b45267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17d96b05114a6e6c852f0086384e15268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b10c4be1455d3022ca7aca4c1fc5b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63331f0854c521d0ae5028b33aed2304270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda2973cdcbe894f9a2d8d4f41d992d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6955376739bb6ac8729e90f4804bf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97d2eceed6d6afdbc7d865994f20cb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e6f8197f0a232b4b09bec0aede561274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb449d10e1f9b07784c38f85d5739652275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9b00f15517f02e2ffbb19ee7cef2d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d3877024658a7b550c2932e691d82277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb69f8f43012b8c270d2f20abbaa4a9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80717584b39a1e7560e50ffd8680bd4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84bbfe6cd5501aaebd3df304faf28b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c53979026498fdc800791f1aba2f28281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c453dbd1f72dff1b7c291c77924fe4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45d33732d993ec6fa15cec508972c2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bba8375ac2967a0f845c9620eb329e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce5bb4e344494d2111aa2f0bbe65f6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0dd5621c8cd04d1f0ab48ea3426415286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab906edff46c9dfbfaf0a3bf06ec4c8e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36641f77d9d49a094a4bed0f4acbcf5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ce9f9c9da62ca1ca0bb759f1a5e91289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6ff36dbb4ae2db71563101fe901cc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f72862c3382c1e201545f7cc4bbe6f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838475529ff62fedb7b4691760150365292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b8685600770a2badc758ac57eaf6f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90904f717c0c047bc4fcae9cba7f528e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3138f567c9c5e5344ecf1387e67ced295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1543b7fd244cc5cefac02b35e3c24296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4dff93ab346ee47ecd85e208e96ae297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f2dc802f52bec4a0a59a37a43af02298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca4c0abf4bcd9da8f89213782c9294299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f2876334f566ab10fcedac1b0de7e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df1d99476b4c6bbd3c01ab5c07cae1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8fd4780ece92840092e87a2f1333b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e731654546512318d35074db5ecfff6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcaff02fc1c83237d4b61d67329a3cf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a574e6180ebe5a523c95772246465305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18399fcb419c36cee28f02ffd4658f0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90928db080b70ccb94c8bcb22ec9372307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47af0ba5c4b0d8d272b82ddaa421bb2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42227ee6ce49f804c861393c9a6ffdc8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec8b3099ccf8fca740c868eb5b7b43310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fa8c103a08407f0ce320591d89403311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc9f8184be279e0ec15c36c963add8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af094cc79ac9504fec3943e91631fd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67e5c44ba10360862838649345911f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902aa6da12eabbc301dd6aef471e5dc2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730434fb1e6be4609016e33fc0ff700316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663984fbd45862fc58d3ea225cb41e7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbeedd03a68d3812b0023df6418fa22318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ad6727dbc162e7901f21b719d7f38319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ede61285d202068e51f4a4af954d9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956d832ca51724b8da0584063c9fc41321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301820e28f6a0979e313a3d9b5cb81e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4263183878ed08e0f1e404ad63e8c50323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e6545eeae88cb0bf52158b0f61485324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee70d1bde5e0de53ce143ee5a9973f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e08569f848cb8fef408bd373a49192326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c44550eb5860d3dd412900ba16f06327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2bf1280cdaeaed89c224f9ba926e8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea1fc66abdba9884cf1e9fff833cc4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7af45489b1632d552be4ebf4480b14330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500dc209b888d1ba16546337e57ac76331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b218b840ed07c01ec260eef0f05a5d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c7548c3a952e84ea488772103db1c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6f7321ce08cc841374d2025ba53ad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971555b091332df30749fef2b2aa5f16335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94d0dd35a60f456fd79bd7cb6a97b1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292c3deb43140117efea80356b76c96337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d3d0b34a20f6db031337b39314d14338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d49e872f72e6b5be05f788404621ef339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc83d966904bdd1d5dce84a5794349e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a610172d299e4d92a607f174e53f92341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029fd76bce29d833dc50963afbcf3af6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43941100eb28112ce30bd0896a279a0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80dfd6ef2a355b1e737d1a8bdcb9447344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1c2e4d32afa6abf31f6b307498f10345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88227fb96eb8092017e344e4ec0cffc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe890a0f8d05d3012976d2047fcdfb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652737203783cd9735bcec519e34ba4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46fd03fe5f4e251348b0f818c508c76349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d850006aaf75f4657e2f40f5ed43f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c3a1e9c5ed8791f72933ff35ee4d4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f317d8b5791bceea3b09fc777185a3f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0eca3907ba3b9f19bbc4501b77927353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67723181ddd208d51febd900674cd44c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ef4a0ff938096d42d1542fbaf7ebc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01d85b30c9b2d26fc354b248041e2e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fface9ef75c1862a91bc958206604e1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885551130461045831ba601616fd3049358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9954babcf86307acd118d0136434e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121e9d9db588705e2fe82c39faf02de360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bef6e742a80b7786c3b0eac2d48548361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee422adcb9322576789afd55e048ae17362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32c96cf51118f92d6be907bb02193d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88a224c0a92b91a9076236ba8e9c84364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512178162117b3a7da9c980a5e97f58365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f71653db7c5e2359b09d55ef234aa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74167c859262d255bc31eb2fcc0df24e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab379e7518dc1812644a819c208d6c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187f99a3f0678946f99112436ba28c0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786393bba0ac44f443300339737b82a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7cb00a1aa18ad8a00b6807688f1080371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab5a15a00aa2a78ee82186164051fa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25133b9d3061a1a729b78c5c9158c1cb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88fc24d7205abd86328d355eeb9bfa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146cfb9f8e40ed8827facb5d493bba5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7aede7bbcc4d98f643df73437d94ec376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a080fcae2110b8003a7e3dad558a56377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f263fc6482ae264b69ae0751b77649378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2f0b0c29d5142886f3dd267465743379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d1ae205240b06bfd7e4a91664849d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264658d7b1b7cd7f306ad9c8f59457c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79bbb3542949e41ab3a72feaa80ab4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27403188428e7f6beab162a7608167a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f218e9172dcb046d61c48cdb837117384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56c2fcdb338f1ae1caa61889f2777c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80308d839b6ffdeea3781a6f76430feb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8252306ee5af02c138213738c8d8869387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c185c0985dc733f30607ac3519e503388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90cd27101532a8c1665e43892583155389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b3d4424961601ae534cc107e00f0c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e308affa46db08947bc105036757be391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94535c9eab7fb9194ab9e602e0b9dc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfbda4a2e59690c3c0d4d6a033dbb52393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739cea626adffd760cc8ea2aa389541394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06e04c05231593add74f5f1a726a5d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6de165e4c28c5e3024589ea5d9e7f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce5b694698be7f2c714a4facf6be70397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ac408eed8aaf79326a4b45d379321398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d75a1b67afa18303bbd1db75d639f7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc72a123c389fc4fd0d29b5188c9042400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b359471548c68a2f917f657c7da05401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ff6673249b00a8c1ccb0267398dba402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ac39d4048fcea56f31a047ea195b4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2281f12120effea5f7376fb3b98b563404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e247cf6346eefb23b288ebae3028280405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4dfe718af03de9e7df386c9bf5856f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7772492f693e2275286067332d06af1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5dd56d36c4f111e11c50cebf8b0aa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca43ce4d9f48b87343b6c3cb114ec98409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eda457b6e5c38e2850f2edc7d4e04e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72fcb59594c54ac487e24c152e85074411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117a08d83c7f9ae2163ba0f057c79b9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399bb786650dbf3e40ec61e32797aaf8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0097f9e5dbf0ba427929bb82d3ac553414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4ba28c50a1387ed27369ed10f4de0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd07e6724c9a3ad9adbf1f55169c08416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d07efef6e40f395a6e9a2b518f711417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0102f6840a843696a138dc753b9ad8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1e02e9a0f3f05421dff3188b27eb4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea60d669fef5ddbc2292a70af6defd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67b2e539865e53b219be617bf3f8a5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fca5a67be735468737ab1c29871c2d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d10bbff2d5f67b85619decc848a50423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ea4e258cd3341bc51c5da24628737424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5bb866c230fbd87e04b3500315d014425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262330116496ebec6744814c5a6daef0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57567b4d98f487e0a8df2d1d8b0f307427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7a1b2d604e254eba7dafa73b79bd6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b76aaf9e708b89717ca7e179ef2b37429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246b84cf3706207fc6cbdf0b9762419430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c599ec8d962bcb43f90033199fe7ab431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d81841658351929ad8f7c2aa3caaaa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6e716bcad88042f00fa98c7d460aa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbdf7204f574321f88fc47b33203033434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f414e8191972653dfaa74c89429bf0c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a236035648b4ec16a5a666924c417ae436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673341301165a099fe749faf0686b4c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14e46f8c7365656d8c00454a986964438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1d5934d8e3e75fbd96c44056a6894439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a712d40a9a90f44b9dca33a1e34609440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0bff798f19afb9a5950a2e064dfb1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71275fcad3fcd2f52a22d51f0c667ea4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f6c115dcf9e01dd79cf8579a99ba3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e534f22294e1feedf57b3a7a2a93638444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf953ad4d9dbf5197969173fd8f515f8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfffccfec45e3180d8146b3ae479ccbc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400c7048b2ca8e01563bbd20b41252c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512f056967a5be381b0c5f896d4b836448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c6430815afba5fed850210cd2c678449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403c27c5d4ba49db6ec523275c9b0b1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f239390d314eebf8ca63cd7498243451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be309d0883be81e39ab60dc7e7ff753452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918c91fd167f7d3c3921264f3d890c9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63599ab5542d9ab697e128f6b14c0e5a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3bd0fef889f8d23181e63eb2fb176455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd1072f0400387c96a36d76c52207a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480d60f75047a8f119e19de98b8c652457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a128aef80500f0412903da5bd5b8bd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a76047c36dbf773229b372f94196d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fec094f5fdaa19d7771f825663599460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf361b13cc85775f15a73dcaa765a8c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cafe06618b66c6aa2843e2a78aeb653462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1bad08a6c5681b1e79a396a8821be4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49e32bf5c62587bc5b39633ecbe8aa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593e0f5a2b943a3aed14a59de320509465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1489960e76f927a947e102b6405b9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc009dd52130926369f24faee8be48467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100d6410bc2e8f0c0d3cbb6aaafcf17468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00afcf869f6cd16f27783624b2b0eb11469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd21b9bfaa2bbc478a16d5f463aef89470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4e6eec4d1c80d52be2a766a883765471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aeea1cd58d288f6f094cc0d6e0cfc3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8bf8e00564ad74acc08b1f5c154af473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaff247af6f5491d6d285f2a23e986d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a2756e19c937c38799a8272b411c0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fcf6e084368c3116744b769d194cc1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83904458d1c123613077ab145eccf5bc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9a037082af71ce020a3e091136f0d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f265a9faa8582ed1614c9875157597479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4074ca8fd32920516a763ed54bec2f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64cb1130cabbf1c2abccc3abb556659481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c72a5f188386df8b068da18f2bf3a0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e844520ba568ce04c737a7abb261c3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65f9c315d9919481937ddd9eb6a46f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011545bdd7443cc78033224d5951109485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb51659ba52c03712efa29dcb3fbd49486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d6aabc69a9f14ca3c7f46052779c0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f6f3bd21de2326296961a99a11a5c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b8a4aa686ef3cf39732cba79205bd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104381f4882f4320afce2fa626d7eb0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb8eb4e3653ff1490bccc765162a80491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68b93d71db4eda6335904e8a5e0210492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a0c411184418acf1c27061cabe6d6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3fe46ebdc93fdd4ad8f9ddf0e789b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54758a4fc1890d3c24767cf1e90a1d40495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612bc3bf8f9b41e9191da5331db0dfc2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a3196eb16dad1026c8d1f430a6632497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb69bcca1437b0d5e927f86df5a203498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63e3c0bf1cb7933e48f54146fe77ce499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12dabc50ebc6f174c4557858baa53e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75b68b3ed9db4f3fa38d9f9d7dfb98501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33f478226066f0396daaba8c74a05f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b814fcb4ba9eb4abf90929c2627d1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8458dbef6a3c6d42b57de321ebf2a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b84c6791deef7b59923f5f9cdeb1da505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567aa8eeb8396a2ce39e894fec7382e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f0a709d11ea445dbc0ed2eb56a907507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee9b17aebc4411bed22836c9e2deb9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1178d57cf1c386b70cfb95da21c644f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad989ce15ca338106ac91d02c8edc154510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f46e496fc680bedc3733d5c80b648c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5065bbe5b19dee664964686918ff2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198abdc4744b1fbfbcaf8809d52afbc9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796423866dc07d4cc94ad7bda926214514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b66b85e1093ce6a5988dfeaddea26515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321fc3b52f2689513851eaa1bdb090b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaaab527b1cdf33151ae535ec6dc79b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47456d9808197f773135080deb4a0bd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272dc43bbbca33a65895c5005498aa3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702cca58cca47a5cc5fe99da34efb8b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b69cade8080541ac36e336e93d1394521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed231add11fa7f25c497cc98a726c57d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414f8e998480caffb8d4d9bdf7a61d5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c04ec1cd5f36d3fa730e7cedb15797524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd8afac5dbfd027b1cb2a9701d121f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992415177669d7d7596edc281c03cfe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81574ce820db85dc37bb4fb1896f6e59527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c26982e2944d2e16677e3bd190af97528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460384c54b11da527fe1ef0adcda0106529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844bda9b79dd3f1220a199a0d46805b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bfccf8cef2a58fa5827c832ea19583531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52fc63bec764a04d8140a227ef3fb55532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294f0789f8c3cc2c60451af6cc05590533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976325666d60624e6e9398cec17814a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f22554448c1ee418ce06f27077476535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e1a5acdd6fbdf05736525207602d6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e037d63ed2d0d6a561a9987bd6f69537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b16ab293d2219264ab3a241cfcda0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e21744c1356d5e834998258cc6f742539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ad9f2e5473de04190bd32426d92ec540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d339cf81d7faa599b9c2628fdd2bd7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557ef54589249c2ceabac99af53f19a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb51c7da879b12f751296a6c300615b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9ae0f807e5c306cec747d67164b81544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0add0bfc45cc0c073b80d61b232a0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543031e077c4d59f63e8b1627e9675d7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082a582120fae80fa001ac458926219547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a4130b8f20c7b5df89eb9c5832962548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8298e2da26465aa5e431497030d74549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5379abe3ae79c1afe1db76827397c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4fee139e0b55fb44ce48e5476e5901551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb08cfdb7f4ad34472ed42e1b171355552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39f7af67185caa577d95b90d3a3685553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b3e0e40409615b427631e604b9092554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2e1ff199b1583d858a30cf5cfcb9c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4e5fc87bdc3907e52ac0e3965908b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d37821c8ad4151c63f7e62cd0ecb1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ecfc67eff2f15e9ac9df9eb7170a5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607833a32d9464f6c2e42fa99413954559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e2c6e5797db7c40fbf3443a257cae560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5433288b160f6d19e1ee3bb8aa05b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054998b8786625d7edc01d55350cafa8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147b08f23383c816c82233d9e310582563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce66a7ef1fdd62dc840ff0cd9055a9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7aff7fd64a3efb139a7303f9a4a110565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227a5c72618b0305b12f5ec911307fc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bcfbfdf052686f4d153d1832c893eb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23524f56b58dee167613c308b4f5fd8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec869f3ef38c1718f7a0e6ded8c33aa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c405cd0c9c7cef773abe1d6d1eb46e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7114d1abc7130aa056a30bcd7e83ee571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd72ce30535057599b62a1bfa589c90572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003790621a2b070703ebb942897b945573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c638b3fa4b55d5b5d7aad295c85609574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65864785dae7bd792496a5f4be1a01575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79048abaf7276a93adc8671461853d6b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b44c23837bbe18df780a25c86ea18577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f02a1c98b3d127393809637fcd012c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238897b295a1b0936618b6f45bc105af579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d147258129603c720fddfdc6c052a0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212186f93c085a851c4c95b2c57cced581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3bbad6da66e83d33ec7aa9d83dc75e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61e8a7b7519a755cd4aabec74fb79a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260393e10e43293223291fef9eb12636584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9d0a92f1adacb3af7a45c4496deba585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a0716fde7922c96be46ba417fbf3c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf60dbf30a2fe03611454943021398c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c309fd5b8d9ab5d13a01cb2cdf19ed588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e452a0cfa05e0978a5a43e89014481589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126ea628fb4ae77069cf32d9da756d8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e230da1454402c5ddab851e6d870d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac6df006e73fe0de0fcf3c595a379b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411b1721957e7c1b0919ef80372309b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58a255d797a01f15ce7b8e119a6136594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8165feb3365360549aee1c1775c79595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115e0af0d2a7f8684b38c2af75b3a24596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24acd7b97aff9d009f6a6663924a46597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953d5770c6dbcd6459dee761903b7cf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6fa1952cc666e523ca8d6680c4aeed599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8fbe3a13bc5897c5ad44b87b11e4b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154387a394941450aaec556eef9c849b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646138ea47073ba2fde1e386f9e911c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d29ffb07ae1caa066243b45615769d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af0f4ab92d07f7359f350a2955e481604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a22cd7c6fc9e4d01b6eccc7dc577e4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866013efd835a8ee8f1e089cf8ceed1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106c7e095ab808b0599f7c61ebbf4cd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce663f49785f54c110fbf9e231e29d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f69283c8ef20f04e4e1f8d686a724609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ff597df5f3936dec8567a3e0f026a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f3664034877998aa21c9fada1253f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf70b6045446ba550bd828aefcca3c2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60417054d66349c5f2860c8eac3736613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72ec715f33a18a981def9651acae4b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae350208e80134f89984b6a3bbedf6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985dc429b9a7b90a105e4495ebc33d6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e40913467d310e4710e0a2e609bd52617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b64a73c907493106424cf82049e96618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9290052e1aad908e16077acd8893e2b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac52600978530e6c9ef84a2ba621c2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5ad9f7da7fb7136643835852b054d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e30e432e4e2606517f08311efee440622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5bd429e87989270b9477929bfdc5c3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a00b76a659d68d0c45992438b90fca624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050950c87774054ae1b5169c6e366818625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78761961a5bcf46816d9db8d1ca319d7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510ab03d454e2dda3c47d0c788b0e90627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8a7c57b60db4e1bf74c79240e853f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb72e03bafd355060a5f50fb36dbef629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685177bf6b4dbc1c9740a0a6e6c9fe5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e48e9669e6646d2a49f1f1efcfa489631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3e517e25baad68be6f9a582b7d97a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355e2f2731fad58cf93e5a9854369d8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627726a05510fbc326722286aa8d3be634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66178bb2234148aa1110d97fbd922f1b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c37b9b3ad8de8ee512aeec7b5c26aa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44c099c2903681ebe402da7bb66de8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec80fc4ac0b79bc7f6bbd5c36e9559638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1304de258908babe1675edc8a031f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de7eb5580fa58df0037c667b720199640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806edc31a5d0de6747e48f3c88f0dd59641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583305e50f83bdaa9a8cda874ce907d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59278e49ecba3b228ed1f65736b084d7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039a9451392ae707fa70352a1a90abb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2a36a9e02e0e595220b2408b936fc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5419452d27d396a0d445d71f1294f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba0bac6dd728a1ac8f03d47a734cc2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a146df316e290bd887294a42d4a41648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a326fa2112df8871f63300d29aac95649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c5c8edd660a75d7b85c3dbd4ae9743650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c01689d4db440f36b958d559ec84c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430692d7f5ff582f4f66635a7022f70c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001b07141e12ff9a9bc524d0f5a14b1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ed3d88b232c91b772acacc02ff26d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f80c75865c431b7bb1298f0990d9bd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78d3ed89292366f8964e5dfd2e9c00656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5af38f5388a91ccd5e8bb17946e45e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb33672d3d724cec0dc708a11087ba8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9da6081676b0a508361bdeb22478ba659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e543f803251be702e1ec3188bbc92660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ff1d06b181d2eb0698864ec332ff1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab422814f420bcbafba476545e371b5a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d961653a5e82b8fb95ea0d2be9da6f6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d430891c1e32d3f28f1202dc1047c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078bccdd6dae45d88c8e4d9d5537ece665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f2311a658be4ec7b01a9794142280666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766ca9ec769ef074afca4b6d481bcfd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca487eec6f454155087b97e56084dcb0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fab792a8a7e74ca9f5cd9447fec5ed669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d211eb24a30e444f065188f4f4a7a6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a654224a136e2683f4fabeed966f2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763a864f4e26a8bd5b4c22908e058b0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43a0b6a69fca4a5fed3ae4a91157da673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a623c4d2509b02e6e8797c488171885674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae09cb8e9ef5c88210409cef97dd51675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeef88d5fb496ae718511845901ae1d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12e4ecf1cf122856492e304f7ab411677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf75e4e03020958ae030ad74dcad401678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877babfa9926b233bfc24000661446df679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a0a8dbaceeb49a964eab48b2fa2d3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77b678fbf2c056c2a9c1d3b48d7ca2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac8d85aaa0f8d0f9d5d5ebf3fa616a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b70b36b462d1d32bb4e539e4989cb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962c0e581683b02ba9ab47a13a522d5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22877ee45d3f96aecfb2cb9a384ff5d0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2a9433ef55f5c5ae4240cd03b41f0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809ae4fc3ee56fef13d106f24f5d8ca687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6b4ba4a17bb89a66afaadf8278194688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253f49ebb3c8d137a887e68064e68ba689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8a67a4e1d869255f4e6f15477061e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebbbc856e7db59019bfec9eab93469691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a75ca60336793949f5ab7e2fa61775692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052f7a730476e2d3b27a9a3c74c1546693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5867ceb57dc4d0bca55b43ab8f6787694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64f7212cbd062ca4ef0b04dbabfdb9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ccaf80e87e50c66b64843761fbba0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a787ac19dbc5d396e86dfd26b939e1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79cf1ab634052bd90b3ae40ccb26955698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d757668fbba274e1d568630d1cca70f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256be5683d5c966f4e296160518eb01d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4b6de8110194eba08866c891372a3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04f51f3bcbccc6de91f2a8e5c80bf3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185bd7c7755086789d5732e999ef868703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1a78f04089dd639bf68f831c50f5d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc37535ea978c2690f0230299d79dc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea1d7a2e29cd5f57a229ae2c285024706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d9e672f4bfb967d6546647568b5d5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119645e1a666d632598953bffe3b29a8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494c2b78feb5e31f207eeb9b81ddf5c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe7ce4cf9d854150fd5c0224aab027710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88eb72eb612e5675ea008df124ce5a1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32b2fe4e0fa632805ad3bf61e36749712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b51efd2332b673e4911bc90ec3b337713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e70692837b526096818c1536aa27e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9622cb8b605aa80770c2ef54c8e19715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a31d37bac452ebd0025651965031ab716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac4a87cafcb379539901f1d6cd5e38717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdac846dfe31ae7b7cea506a663b886718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920a48e1f8b740d6115e5c9551374c1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df0d1ef88336f999f65c9b9284cb81720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e90a25ea6880ab965e2e2fb3cf1ba2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd4fdeb791eff4e0021b39432c764b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f05c76edb9da3a35c73e2b950e128a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a4e169f30492c548c208ab554dbc4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7de9a0546ac742ee689c97a4ca4af9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84fa1d5463a8b29865a0f40b430b9b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497c4805ae8e1eb95abd274c5f89d12727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4246ffdf44d45740e16d9c41c710b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750704e0432aacaed2f570a3f47dd226729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d481930f5c0b75229787aa03f274cc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa33070fc96fc9af67fc51a8e22bba4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2da9693e9994b52f0273709975fb04732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116800577f53cb5750e6a503fb6424f1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449d8ec8db0cb568187f7e808d11545734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70989429fa926a45bc69278a417e6b92735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20160407d192a32beec11702b392cb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb4b8098534fd46f3bfca064e18317737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65ddb24e7478711325991064d45c24738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19aad5be79ce3f71d4dbd83b27e51ed739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f50082255842ddf6103929e25dcbe7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabecbb5b58b1d5f5911ac208098dad9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699890ae61d989b8951f67f0f18204cf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6c3432ba8c8922b76ea0cc0968191743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc30cba8be0d2962c0085d98fd9588744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedfd348b0d49fe1186ce5ba1b321d68745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29157c06ddec1cdcb34254a927cd2e87746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd76292930deb8bbbf698d8fda8032747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5758,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5818,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6358,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6418,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9178,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9388,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25588,51 +25342,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26018,1610 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27888,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J402"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27964,10009 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
+      <c r="I219" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>6.13</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>6.45</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I227" s="0">
+        <v>12.51</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I228" s="0">
+        <v>7.86</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I229" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>674</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>14.3</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>6.23</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>311</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>12.51</v>
+        <v>20.65</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>15.08</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>25.22</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17340</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>12.93</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17348</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>11.83</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17413</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.37</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17493</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>14.64</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17502</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>16.84</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17560</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>826</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>19.58</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17529</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>831</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>829</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>13.01</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>830</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17514</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>836</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17515</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>836</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>14.16</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>837</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>19390</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>0.71</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17555</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>13.68</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>847</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17622</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>37.1</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17642</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>20.99</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17643</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>18.31</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17644</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>22.21</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19442</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19443</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.78</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>19444</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>0.7</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18291</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.99</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18292</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>874</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.49</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>875</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18293</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.74</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>881</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>882</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18319</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>883</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>23.31</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18325</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>34.94</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18370</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>19.01</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18212</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>378</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>10.8</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17143</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>17.46</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17144</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>15.48</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17147</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>24.16</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17154</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>46.75</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17155</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>21.97</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17158</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
+        <v>907</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G306" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G306" s="0"/>
       <c r="I306" s="0">
-        <v>5.99</v>
+        <v>42.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17234</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>912</v>
-[...3 lines deleted...]
-      </c>
+        <v>913</v>
+      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>32.08</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17235</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
-      <c r="F309" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>29.51</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>16</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17237</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I311" s="0">
-        <v>9.02</v>
+        <v>1.9</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17238</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>18.66</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17287</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>926</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>23.65</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>927</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17288</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.36</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17289</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>15.76</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17293</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.93</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17294</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17295</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>13.91</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17296</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>14.64</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17297</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.45</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17356</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>952</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>20.73</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17522</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>19.72</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17588</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>7.61</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17589</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>14.45</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17657</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F326" s="0"/>
+      <c r="F326" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>18.02</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17658</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.59</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18274</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>971</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.62</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18316</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>10.81</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18320</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>19.06</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18367</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>13.96</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18368</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>35.59</v>
+        <v>10.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17097</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>23.13</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>986</v>
-      </c>
-[...8 lines deleted...]
-        <v>987</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17098</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>13.81</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>989</v>
-      </c>
-[...8 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18353</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
-      </c>
-[...1 lines deleted...]
-        <v>992</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>40.26</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>12248</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F336" s="0"/>
+      <c r="F336" s="0" t="s">
+        <v>303</v>
+      </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>31.41</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>12251</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
-[...1 lines deleted...]
-      <c r="F337" s="0"/>
+        <v>994</v>
+      </c>
+      <c r="F337" s="0" t="s">
+        <v>402</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>15.91</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17536</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>662</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>20.27</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17537</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>346</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>63.02</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18269</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>1.9</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17164</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>21.33</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17318</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>24.22</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17319</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>13.8</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17320</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>15.96</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17321</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>23.09</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17323</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>25.95</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17324</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I347" s="0">
-        <v>30.97</v>
+        <v>3.4</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17324</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>1031</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I348" s="0">
-        <v>30.97</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17325</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>13.1</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17326</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I350" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1037</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17328</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I351" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1038</v>
-      </c>
-[...13 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17328</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I352" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1041</v>
-      </c>
-[...13 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17349</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>29.73</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17354</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>49.55</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17360</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>25.8</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17361</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>22.25</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17364</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>8.210000000000001</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17365</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>15.15</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17366</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>60.76</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17367</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.81</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17392</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>23</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>23.13</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17496</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>13.81</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17527</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>47.22</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17617</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>16.61</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17617</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1082</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>16.61</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17618</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>404</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>10.72</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18256</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>64.55</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17298</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>101.21</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17299</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>126.27</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17511</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>108.2</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...649 lines deleted...]
-        <v>1182</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>