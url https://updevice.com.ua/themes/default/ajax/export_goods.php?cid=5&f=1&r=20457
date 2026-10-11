--- v0 (2026-08-25)
+++ v1 (2026-10-11)
@@ -14,469 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1201">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1095">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005758</t>
-[...2 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
+  </si>
+  <si>
+    <t>silver</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...340 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -490,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -973,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1360,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1480,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1672,62 +1555,50 @@
   <si>
     <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
   </si>
   <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -2068,104 +1918,68 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...25 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000009134</t>
   </si>
   <si>
     <t>Лампа LED с магнитным креплением и солнечной панелью RL-150T</t>
@@ -2239,59 +2053,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2311,104 +2116,86 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
   </si>
   <si>
     <t>000012832</t>
   </si>
   <si>
     <t>Нічник Moonlight 3D Printing |RGB, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nochnik-moonlight-3d-printing-rgb-remote-/</t>
   </si>
   <si>
-    <t>000013057</t>
-[...7 lines deleted...]
-  <si>
     <t>000007360</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y1 |BT Call, Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y1-bt-call-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000007361</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y2 |BT Call, Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y2-bt-call-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000007936</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y3 |Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y3-track-heartrate-ip68-/</t>
@@ -2440,245 +2227,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2905,59 +2623,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -3043,59 +2752,50 @@
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3115,59 +2815,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3314,59 +3005,50 @@
     <t>Фен HOCO High-speed hair dryer HP18 |110000 rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi11-tablet-pc-10-1-hd-android-14-2-4g-5g-wifi-2-0-5-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
@@ -3670,51 +3352,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc80398fe4f26ff79ec651006bb7dc71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d3c11b78ddd1af02d8dcd0668e85c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05217c0405d407d1d51a064db8daac73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28bb63f965c5e730c00e0e419259bbb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77fbe792c05402e6477d15f0667dbe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535362f703c46e31aa42531d2eaf4a46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2905d7de34994d78a35732ed54b4c157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5077689fa0a4fca47a74479f263b008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d245d2fc8967502cb2b30c828f2459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2800c73216f84d29ed120277557ead410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b991e9ae0aff99967bf33047f10316911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ff0015072cf83163698254b0c139412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f4b0c1ea70e84d122b2e3559713d613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898a940750ebf9ee01727423d12b18714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d6c983666d718948750275e4ccebb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173d82ab7332b8920934f0db0a1ca2616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26653d89bc717e384b525b3f32f6848417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3431147ca344042a2c65e7783ee10c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981f6062a55460054b049eb0acdb02e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212e9fd7876b39c330ba9ce263dc8be20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3e510cbed1ef17c81a39b391268a721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2366826b1ad81f095c057516278d5ac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53a5ee724b565c4cb1631991960a4623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3508385c11262ea45076cf7eb9958724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69133d6033239b8bb060624bf5f8c78125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e371220d02488fc364e3e5b8040cf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e7e486469b46fdd8887aa57ef285e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a36c3c2e209a07b8dafb40b32da05c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb5993dbf2b2cd39620d6f162e39d329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c0253fb2532781a89e244e2cf6d0430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100935713d01eb6c16abd8e81db9d1d531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d638f05f5195850b175ca6b035e29232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d3e4ba0c2a506dfb501d79f61e61333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8460d8de25a3c1118772bd774456df34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2894d5bb6f10277c1e3a61b6d111c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ded30830e74a1786af01626ea6b6f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ad31268e6459b377c96bc91e6e41f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743ea5e357760b176668fb2266cb49338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258cc495de9fee732d2ebef56f53aa1a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17912b11cd52fed1888824e1ed3da54c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02327f2ad13bcd25741569bad785b4da41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16384bd5f3ef449554ba1c335730d642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1d73b65ed89c7046aad631fb195a643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865b9b7fd56d33fc0948f56e90502e944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023507c4bbc77e478efbd7025155539e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056023f154c1486f804e82bf7a184c346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d38804378216cf4f13519c8917d26647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839c89c0a7637d4e498145ce8e6966f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723f7125f9aa326d3e027cbc3f1515849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb732a83cfa6d2edfffca03db5cc2a050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01991bd332a9c59c406cbf653860b3b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b04ed589d63c06d74430239470d8352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5af29e76029d9c6552a83314f8302853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779296a3a396e19f45f8ba29f0f9b7754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480b8a4365da045a5ec579f9c23534e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f13510fe2615f5af99e9b62550869656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100e55b3d923d71e49890be2852232157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59306692c68e714c6b58ca8a79b02658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439afb956dd0e1dd36e33f862ce607ec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4ec7a7a4808028a70a922eedc46d160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca1bfe4be462ee783952afd229c11e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137f6bb9bb155035a89c01a8ffb660a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e53d3001682d3a24e640d7d6037a263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0a86bc6148e3073c6d41235dca5b564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367852fc0311f42cd663bbb3d526e3d265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee84b92ea4ef74d65da8c2c7fb61f566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50f39eec4ad75aea0f1112d51ccf5d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a473f25fc410207b9445e09b70cdf668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed437217d943746113b08e570374b769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749482d6de4b1a3d24e24be68fdbd2a870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88458d3065d9445d99389082f1ca9971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49542490736a10acef6f6f6f80e6a6cd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b522dc52bb4027f62cb79b296e354b673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fbe00bf947bc2414b828a720fc83af74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b993d79c6df1688863f205bca9d63875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1dfae42a507d3a7a00cf21413b943976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d97d57089f30e7744c06f4633c9f6a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765bbaa3bc54c03379185ddbbe378db78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24f554dc9698119fb060ac242cfc6f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae7d260c1ec59f22b243b4e8f8e3a980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a72dc7bde691074fef9955ccb3cfc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee12edd338255f5fae538c5dcbb7a482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18374ca2c7b8c8715e2e5d32577274b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be7ba62417875324d88a4af587d1e184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d377af92d9c1f47efe84ce19f75942a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf919754b2bd561538eff0522ca640c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81c68c28af7db26ff930cf9769320787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77593802d85f2834ed48ca7f17677b9688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15643b335cba6c403033ca2977cd0e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1bebbff85728bef487341319a670d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78a52c16adbdcc053f77a7ba67321e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab1c49e39b8b51a0a595a45a4787b892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb51dd971ebce0e8ca6404e85c47bf993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93bb8ffcb834f2d8d9b0a60ca0d08894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cea6ddef84392ec0a5d78048b0c0c895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67509b3460192a6caeceb4327d32e81d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9498923cb1c447993e6d0f1645a8297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d96e65ccf5bfca5cd52c0332ccbaa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5d68fcd0112fe94500a78e284f49099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac7122626a25d89b151c815bdc7f08100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22811958cd8caedc952834fcb6de44c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9fe37fc993b623621c6c02f351ce6d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec9aa89377fe628b301d3bbddccdff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47ed719b2c80d726c4af3b81f6c54a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253ef221632accf7b38f96fbdccf892105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ce6461c5f1c29462ad354de2234b0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec572cb8720161bfaf0b3b9c19c5fae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3139e1adebc149dbb5aa26ff13c53108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8f71b537997b6e76dcd5dff2705d1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3ad7bcc4de61f26660ae44b30f6f5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0497f222d0ca4757a1a869c26d1de111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591bab850907abc55d5a83673148fee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695651ff6a6be3fa0cfe860e6e5d6dfe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf4c94c22b94462eb1f85d9d13769e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f891dfd241cfdf455861ece459e2514115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53075e476d78c7f9f91e11b0c28cba6d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450dd420e23d3e5de390db46b9747e2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767ce7dddcea911e67d4b3bce32112f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc04cedfc88d203bfe019c606ab9d3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033df65164f9ea32aa010ec9bab08c9f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d22a5296c43a04dc399daac806037121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d2f8fc9de6026c53b3129ef418cfd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a63750d939cb8572a20395ffcdd8fa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0ae1efc407ac64280cfc37340b8d2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28234e7a28411c4a829e512e62e42d2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec49ae56e1f2294636135261d731ce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146c9c94d910fcdf8e3ba5a3e9f925e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e2b7bc0ed52d55980e505d3b3806e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa626f40b099e6659afc4808845117b7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb9077147436e58e6d7b6d61a06305130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d530c4f18972e36b8a4f07b782dc053131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b511bbfb73481301598bcad8e9bc6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3200236f74eb1bc4d6a5140fad81c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b365909a21f25f5e8d4e290456579e2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09a132121e8f268091917c1570875d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913fe0f1d8e87739fbbe8f359a019e9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd8dbe19ed4b983dd46bdd501a8e90137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a732a9ffe8b5fb695cea32c6934127138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decc1b5b7ae414d5b553f9094e71b6d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27e4143e5037bbcd1073c145813aef140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73026ac75bac490a1084e6988cb48dc0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c08395a82b153f75f5245b44a5a3b9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa548d66dcab5cfbfce5b9ca24a9d37143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2ad197ad7da1053a66ac6cb1f366b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570d0aec9967ae4148214c935b5cb03145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11508f6ade081a6cf49c95d4cda9fb20146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aab93eb8a6facdb553ad374650ca6d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33780b78ee52bfda95be1cd8c143e12a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57f332cc16c1038e26a6c5c0a03012149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0742b91d598237f33c93c87a71e56150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393350deb9b7f23e64d1dd9f5d119cab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb7f8961e3d72aa48f54f3e9eebb47152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe73618fbc2c8155cb5179d35adc3f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefdf8b46e4bbee5412b236ed76c1499154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fcd4c535130e639ba3db053f2a05e7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4b49a2b2dd2de927050c541fea58d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a832e57beb4678c29b3dd5a8ceb10157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da410a6d4e05c6b751892a52fac3a84158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707457c7f151afdf26d630510d20a44c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910810a6ab4ffa8a155f09d9379edc5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81040654c27d26ad3cddee7851820589161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e5ab19d7d2e954ebdcf879c7918b2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9759fff2c810d65ae52fcd6c2c130163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f04c520271c29fd12a32862856ce7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f436d994b594f2456ee35291fb5ccd1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d06cab6531cc9e34dd30b5fc8288cf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d8e7aeb30a0c38f920ec20b6e35f7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d70c6b6fdde53bcc605891fed92ab5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e389d52960ea7ca474aea4a0b49dc1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039a4faf07069d8248917bd8ff8de5f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143df80ee708efd5818d6e7b2872647171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7d6b0427bfa5f67874972a7c66135172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b39d14d7c43148dd226f55e62f871173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777de209e85cae904c904b18dfcdb1d3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf313515f050be8a9d668ea9d597a31b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f079c4379cb3381beb9b8e697d51a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309fca2aa5063b737bca0379b6f7837177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dde0691b770d7c86921dd7ebbbacb5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29361123510468d13deded47015315179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b66ff7a4106a8229a4cd00db57e5c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be85e9dcbe210dfe50266085fc9f37b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2af18cf47d8d0843bee248307109c6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95705b246701d7ae4e0c671ecf448ba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d26691183220dba7745eca18368d21184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b3ef58d9dc3025c910c6fab55ef0d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893a8fc20ba44d42d94aadf5b01d9bd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b30c2e7c1467bdf95a6e4d74a53ee187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93181b440d84c1a8b11626beb7fe67a7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa8b82ba3ea6e985bc2532a125ef2b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f32978581628f483e6f7fc3163254190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145fe7ab18c99afd5fe9ae424019f453191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f255dc94cb5977ac093ac6db1023ad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d9e0de4e6da5ce576559daaf1c99a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352e1664c9febf873bc36c87d6dc08a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee61db5aa5940308c2e44857a536b4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c283df3cd4c6b225c45ae03a72ea4a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1fd350823303d205f8b821d34026b5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee051f4edc0247687d4d1d8a0bc7851f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4b8c9ac2a79069b8ccbf7a752f596199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6a9340b1c6c38be125fcd9a5c64ed200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b94c18feee9ae468a02e8c25e053e8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be8435b3b39b310b848e74114efc03202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554b09c1ffbad65472f614698faaa69203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e92c85ed642219c336ddebdf6569ef204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34fcf0046466e4dfbf8f418dbfb9cd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f05b9b3ba6e8e1ab3b590127c9da9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b2340a76b3326559cd122bdf962b8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6a95156b714924dbdf1eb2bec68e7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886841f84c82d97cd2eb5b16aaf14ae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a201ac874737b44285dec9472783b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c363c96e70c5e153dd328d9fb4f6d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61d1c726a6212899543ba5fc0d5e9c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34132d401c4cd5c4133f3c70f388140a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319afc817543962de42e52c43bf86711214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e46eb004ef49c341b602a39a08351a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e402f31400d3e077d2188b72077efd2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6db05baa68d7a19c8906ece593da0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5bf030990f4ea7131f49eea3694eb3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22d36607889931183032c7880ebcb5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a44aa3c9fb0c24143cee2a48319a9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8723f9848bd875fdbe4d4dd8e4e985221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4dac0b69955c0d74f03d59b142b429222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74772d9c372f13bf98a7f86dfb8741e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba7b034519e016f40c8bf3e3dfa432224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496bbbc20605d1ce49c080d18df4562b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6127560b21bc4e3d5d0a4b4a300085e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b38c2c890af1e4cfb368638712369227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245e3994b5b74be03f51c357ef5d0c2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d42500afe1c5d1d25a1c77ddbef44b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83868df59782f870361ba8d2b4bc68230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b742e3b0118db1bed4f89e34e945286231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15297b9bef360ecf0ada2f5973fad67c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff963ad2f95b06072f2b268771fe4258233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58408bcb9af48999c8b0819e9677e2f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a7f7a89af6590edc9c82b17060e9f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ffa6ba0ba65698193d756e6bede347236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4eb75cc759c369ed2afc0e53cfef3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777656e9cb72fb07da28ff80480b4587238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3664bbb0db3ddaf06d727afd4b1a6b1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9986c983bae819bc85211a7c04d86240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef628ef978d2d0fc17244c34bf374615241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf409e97a218b4ea8f043dae7257255242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191892bed189676346104008aa147aba243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b448a54d00ed882fd24dc37fa843e4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a36cdfb31f02eb86a54a3a6ef21e8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb193879d5293c2c7f85da5ba2ab4e65246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b7f5d81b6453da925beb83ba17327247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5f6d13b517313e0763e367a457e37248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae982d8d86ef723e913dcc76c2b2644d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fdf9c098611ceb5d3a01d63845cdc6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580188d4fb28cd01ec78e84e0a3be641251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be93f40d7d336cd5227da1a87735eaa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90023f8165616740814e7259ef25be09253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0a5012e466599c5a40c46449b5e1e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d894a0d255091f0340af1fb96b22e7c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a3367f1f1fce204127a9b53efa808256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ccc28ccb7d9be80c03c1ec2ef095b2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31a77d712e5cd8426693ff57dce80f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef8e91391eacd5cfb2f3c62fa6b6ad259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff76167a9f615774ba425aa38f90f3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcffa92ac4eebc18704b7da423835a7f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36894b2798f5155b973ac30de58f456262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f985be30baf7e7b7641a96c2f34bc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8812e13d9da30485bc67c509d20743264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775e14b8d8056a0668d670aeaddfd38265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03c80d6faba568f3155d676674fc15266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4cc2643bd0ba94015ebdbbe69463a4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed518013c615b17e2c5178071867164d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd942bd7be3fde8d0986509d7c2628f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3fcd6775fef2fb96dc7d76af60077a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ec93229c723c8c26c3a5c4902715d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858c66552d30fe03b5d49fb5b071a97272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1425e6d61ae79a0a2d9ca962bce43273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3faa421f9e41b1a2e1ee7efbeb9dae1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef672e6b10dc6ba7b7e6b8968da273e1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1c09e6cd99ada4af3ee432e15f423276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d397379f983df24eec84bbe4abd6054277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93c7f0913c1596eee4ad07f94f6be9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf2d9a4b494e08e2406b5a61721c06279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d735941978c0c2f438153ea3aedab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b468ea20552cb10614d7803e5e9c54e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347b84d4456d7417bc3fa3bb0c14339282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb4c3c9ddf3eb345c3902066001232283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325ffdbcd2276ed5dccb338e3f6f246284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b6ce2d463df6b4c00433e767a93b7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed5e34a539313bd71cef9b2b44b1a6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13c96807325bc1c5c4714e63e6f421287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b0decbb8f3112b64b6ca2959085f6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada8875292d325d49d82498017138cc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763270642dda095877de5903d7da35f5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3944a0fbdeb797a6e23e1ecf425185291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504d65fe2fc8a054b97016383270968292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f87b2b19f8f7533ebd121c0ed50b0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311ab79f6208fe25d32233d19150dd6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87114426c043db2936803d873683aa27295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7724148f3ea193532f6493c289747296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d12c4618ac70b24ee11d945fd9b16297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10a2034182433d354f3107655e2439298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583ab3cfee4cb60c0013e97b26d262a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac191a09cf9d61fb5747d60d4f68dd4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57a66cfcff3d9037313515097ce8cc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c89da1d40aa06477d7682fe5bf9afd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d365e6078310d2dad8d24fb083ca06303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df32ec7279759ea86d1a308893cbb8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4bdc73abcdb9c1387a3a3765657650305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8124836043054a05a150f2b50a1308306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba8f09ba50775379a7ad9fd476e1d8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3eff9ff12f8c72a8fee6fb15cfdaf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6278678e7b0da43cba9398e56f06c9d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b66cdb100c5c18666aa06e4b4b3fe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122616648b437090f5f8e50360d4face311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6c049e3ac5af658c9708f2e24681a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10465ab272bbc60f7c223db92fe6b9b1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edba9f59c7e4f4a8bf5123e73480e45314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a6923c8f0cb0dce108721be94396f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff6690e71302eac1ef6d3546ee4a08316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a334f5f9acd863f71e1230d33c2c8c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e68209d08ec91778ebdedb6658af70318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c723f3444a0142c98ea5474242bb6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e10e1d6a9fe4372ec247fb0dddc9a8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede09f09df3c492261d392bd4efd850321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd270817a10582a98a53d6d499b1a04a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce029b027bd30df2d22702d8d5c07b7e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291f9ff4395ce6b0a6a487e9721519a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d786ce660dcdfe865f5b5a8cf25cd54325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37188d18ebe13c8092450829aa1ad100326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3394843c9142f1539120d35468b8c35327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e95abcfdec17e7d308c8a1be84845328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9c194ac7296b652489d514aa98fe7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514009943d3712334da020513b80448d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20e26996932c8c9edb5c7f732f2043331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f060ec14a0c4dc8e58884cfe78cf41332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78be82a4131289714a579f9c403fa19333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709041d302e8afa63fb8bed9e8bfab9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6bce26edecaa4b37fc120c5e64e786335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d3d73aabe46cc9fd57ce1b2b26dbd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54708947927a1f8e969e8349c6ad88337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933ee766366aab4c1d31e84bad794c5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd745cb82c4e50907d3d88b324ec7b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1c3b10f3023580a0cae3af1f27643340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbee045050ee4abcb813187edc33add341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061db2ddf752040360c98593783d605342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d8b44413ab56d22fc830966c14712343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04aee9b373954960092b35fe4deb39344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9785ead69c1ec9c2876040ad24c892345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8337c6f4c3a8c6f10bddc6b67846ea346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51188536586cf513206932e94178d702347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb3d0d586aca5d6afde3e398aa443d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7331e3b4935b84c52994352b2cc51349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d07894fe0fb3d88e95cd498b80b067350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c726680c7d6ecdf382abf51197457351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350ffad2ec8b87de452c57254c896a5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552548816a641843722103b6885ac739353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a012818e8b9f975db3c8b57016f22e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c3ace3858185aa9f1da779e956521355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d650f6c8425378c9c99186c162123356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129783cede78b1c5c4023efaf3adf7e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304ece5b521d290ff6232def87c53d0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39474b4541fcb6900bf64785425c8a7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bddb2ffc1fe149787f18675dfab60c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981dd9a6f513f943b36f107873048625361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64778bbb7ae4bc971eea92e4af34fe4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0d0477d11de17e84599b7c6116333363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6cc799afbe3a6c168200bb6d3ceac364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23ad3ced4df750c3bcaa3ee52709f4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cdf576b226eb9c0ad0f6d3f609fc82366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f9a108a80686f54ed1d6f6fab15e6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246abb25f42bfe0ad0882cb9575df01a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea359eaf011259416e3895850f4b01a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77ea866a21f5aad1d0a85ca42b559f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab2447e7dba94ac698e90d51c8453e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca0688c36d4472f7128eaa44b52a8e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb756de46cb924fd5e910c6ca7b80fb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb934e812ffa9d1ec7a16b92f3dae25374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af134ff2a5738d39cf4212883d286a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2005bf2812203dd7fcd0387b54027d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5b3e43af442586f4259516215d66c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47bef6d6f102876acd4471fb38af0e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318861eba774a078b981eee2ec0cf0c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5279224c0a174c3295b42d0e7a46af380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7aa7ee770a5573f4505ac6556d8bf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af887936cee7e4b3cdb248e7f67b5853382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8acab889de413246674fa9af58f5e91383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4252939ceea1b31ad5afe7a599ed195384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9271f71f74d80f1ef0cc51e12e5c7ed385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d181183d5a7a9dd45dce32a83ac1c63386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb758b3fe2011c4736ade41e8dead39387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63eaa528e7628116b68cc18727a9677388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e8f6d0c8a5a1cc858777168c92ec7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02318bb1220761c3a735f8a30f87b899390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c004e346614b30bc79e61e8be1f03391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f6f8b7e07acd522983f3859370923392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb578af5219f093ee21b09d7c8b1e6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3923834f60a89983ef559a065673dbd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ef325da893a1987954e07ab8e6ccc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e5e492efcbf37204c86d5b6dc0621396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2631b81b65c0bfe43cfd041c4989cc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563a8ad7c666ea097d50cf86185b00a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617461bfef8c7a37d759ce5bfb6d2e50399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62b5c2d3402571b24652de7a547710400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6739a7239ce010c1216192d0c8edcd8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60aaa1802c1d16f089bd6ef80068e2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a51005a9cea99e220948291adfab4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eeaea474059a9435836a830a12e917404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cd73b89d517ad1e07c8cde8cf6a52405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518562af55eb2d2ba29f28862d5f484406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de5c27f2db291159221d24fd81c8b0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf136e3969a47947baf68c38c35333c5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df727b71c0a5f313c9adf59bfd66011409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200643e570e9e25313a34f104781e7db410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c3e1f8d8e98882be4ad28047115f9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512bf7ee3465ce8be44d744e2f4ad520412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e804c4423f40e639d8948a67201dd80413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406458291e34f042d8eb2268bc931fd4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219bc853520978fe41ede75b5b44436415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab04a3d4ff3633feee05c8a9e7538e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f4abc583a97b88edd3c844ed893c8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a248a838a45b724779a7d483f74c1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb0a512d4ff5594bb2835e7baa4b99419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d623dc116753bda889934c8387e59420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbeef3876566e91aff6c0d6e3449b36421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42d1c34c62b855eb11d7aa02343fbe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143dd009a8e892e98aaedac07d0af3a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6585256d5df6f6d92ae47bd6cbf9e0f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a6bab574f2841f8246bd364e1e737425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdcfbea821c1ed0ef83235498f3ec10426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416d4ee7de3dd8a1450f7c6202e0974427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fcac881f7354068d022f607677c60428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eff621437e55c866584b9e31ee1e42429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80943cf390ebc7197ba4596c39cf453430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af8429d609288b560f7acb3ed71961431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12653b034203e215aa797056a06a428432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a405cb57239a5d14a30749ad3d4082a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71024d41917090fc2b31f241509860d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc94f67532b99463495780b7519c1f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c5e75695f9e89acedf2034b7472a7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a95268cd2308e07d39db2b028cfa56437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403015406f5250ef32937f1b1a9900e7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa68edf902a965d0437654b7aa61f4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbc6847c0d96d401d77ffed5a32362440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130ef34f70b34f9112bfd51e6bb3293441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ce2adeff8ac8e4edc211d52586ee0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ce05ae1d01f661051b4bcda308b2d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0848704ab59e080e54b27521ec3ff11444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361dd950ca678ad0d73a03fa2dc4fc3f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefef19cba57b93378afb2ccc32335f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c21dd911155bb3426c4b937759b4c9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b97a56e13cf907a447024e3f8e4529448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ece1d68e0d6fad3fbeeabfbe0d5a6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3117c7f543c60b3da60b6a747dfc160450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe66e585193cd6d13cb0f7cdac07f5b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0221cc764c80dbe33a5250ced07a5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca3d6119ae32e89d56fe7bb9b674d5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b129e2f021cf4dbd167fcba533ab79454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495fb0115a64c9bc5f7ded34ac57adbc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91030bdbf5dedf9a6e072c1176d828eb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee6270c6495fde08c7731737d1f407457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a101a2a9f0dc8da56c8ca996cc6380458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e5718dd3fa248cf50e227ad370d5c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02bec627ce24f448c37c0fe9e763f6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364080446a7f990127d16ac3485af32461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00576088a26509a7a207554832aa335d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98c5b664f076e4a069309fb8ab357c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72eb836c0f5aabba1ceaae9c63bc09464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca2aa207ad6f92d463733149cc52c1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025969e8efed2f24fc675e57673d06a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d518d1932269783f0036a744d51365467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30292dd41046d5b57ebb3e082f0977468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e3cee89d765f749b22d9109800ee5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347494cb8386cb1e77af2c4fd16b3e9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7916549a21ccb54dfecc44a2975ff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa7d2240d0fee05f075991f1a7db55472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aae201382a788fd1fc5857a0a8506d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f7146a5417050e1e3c5e3dbb45484474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe482f4f085d8af3e193ebf0e7120e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b3fe3ff0612eec24f70dce14e562b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b94c5398ff17710b52d8852e28d58477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0d3cf72104ca2286ecde87e6e761a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd4a8840cdc61f7df14e665ed498cc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b7adae62f48f7d6f29968338016fc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea65b5f81474c99d7500d57bcff7cd6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4748eac64392857611edfa16f26b80c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8079e6d6c8c89dfcdc01fa0f940948483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd14f04750b5b5160c02e05ea818e9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31ca83e562a0392f87af06cf02f1ec485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1cfd87df683e71981277f73c386ed486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ee69e0df1b9aebfd0fb46c7e78451487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3c2770041062ce3d12df876ff550c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f27f2f209a238cdbf464c3ba6ca61489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dcba8ded20aa6f375d2d8322d9b3f8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b0ce5fb12660f0c1556421135d498491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7228ea85801bf6f754303ec54fa8096492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a373ad350e72a86d04e7f65ec861860493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511435351da7370729c574910e52ce7f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e85ce0020d2ce3cd1d29947ef70da6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e52d0a19cda4275ea9e08f103537b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f3324cd60ba5919cdf2e66ff9181f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab8c7deecfed97b0fce44e7d06839d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124a475ad61d50b68aec5558a65de57499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16805ee2fac16acfd6da4b8ead244798500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4531aa2d16c46a02e99eb294bf496501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3a2361f12bc6bc201544a0050cb5a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae308f9d2543c2ed2f0e8463931513503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e510d8744fbb2efb2a4f4c974dac4cb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44207bd566bc4c43aeb9786e9f5aee1d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e283fad990041a36a71610cf97d44506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e8448ae487c0356cbf9426723223c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e6926fb7a3dad264372552cf74922508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42e6f7d9ba6ba233ab5cc0c83c4576509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91106cdbb9889ae15c7d3941509aab87510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e44340449b0f2d9b7b18aba5bbc50511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65a569fe9e47b6fcc54c1dddec7cc3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92213f46ab95ac237644b2ffa75b3915513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8f303500905de4599e641ffe00ad2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1317b2dbf2faf740641c6d64a572b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bca9783ca8ccdfd402c83c2a89a9d7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743e5ca84e3f3b9d71ff75cf1f90ec0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3245e99f78635e9c6d05a97eb6f6d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c0fa3b2ca566a4ac0fa792715131a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775202bce25e05a54c77fe262c07896520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e996e7cbd1dc5d2417b20e5125e528d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e28e63fb8b52ce940ce485bc077422522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962a3008f619c9f6cbd1426eee221cd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a3bc55dc336d80dd4feaca9969e99524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31499f607defcef5c8c50add8f80fd2c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06074f1012683416ecf39a2b128218f5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23c63dbe472ba30270c442aff5afca527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb67f8b88600e19033a1db19d7290ba528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df8361fb914600e72355588352d751529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11291facd14943b94914ef2e265d6599530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ce8c12137b721615925893f0f870b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25d5c783dead90f65e463c08a54d36532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2e3c0c20e6c62dcb8853122b4153f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa53e0201648fde37c5b3d5c6dba800534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08888ed3e7692d31cf8ce54ed45fcd63535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8cfe51f237a66000fd450b77595a43536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19b540e917eeaa2dd3b47198c4b361537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459a4b498411e7f9df8d416812c39d0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083e0b408a5aceb1a8130c0c7c5bcd1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8abda93f3e380741e4480fb032f6f28540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763059072c1f536fa92ce498abf9b349541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e676a3771885f4a3974cb2c0ed4a8f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5a9f7a0baaee3f339acc4357f4569543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f3348fc0d22f2959d705d49095098544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad652b5d7fb97fd82c61803115ea86545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601fd2550505c19fc37a6638009cc3ab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d10f1ff2358c3bbe60694336e21fb3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582ffb857902b2f4a15ac9dfb7890ee548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55948310940b2aa71926dc663584200549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439eabf41e4dfed5dc24ae46c1c901d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807c4c0c82ff6db7cdd63c52d7ec665551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d9adae2af73afb246e43d06c8d60e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1809faae33e99b3ac86dff971c9615c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa31709d472f2eea220f89086317ed3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1852989d197f19ad0589bc589d3e55555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f9a6869210fb172d58d947fbf095e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c42e2c6aa360bff1c3f9e711c4f380557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0f4e964ac7beaf9b965c36a1329e4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47efab712801203cefb4a669b0c38f7a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5e79d20901ba1f13cc02444897766560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410768488b8dda30491de64d49bfcd91561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99dc310b3585e6c4999e6988552f5b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a5327a6002846330db5879314827d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b692dac95485b452092e9d865fcf8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d264015180fc7d92ec14c8cd3cfab565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7435e2fc67c524251e90b80411b2c84566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3985feb604f618a09c1f5e051e445ce567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028641fb854000ea7ca47ce3a62e4dc0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1457d735488de9626ac010f31be5e7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b267b1a43314b93a62a0841359fd08570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb9557e511c171c5527689f5b734e5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81eed5ec5813f004b1b2ebeb9a36a8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c766d194a48bf66041af0dbe7cdba573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0a0ffa8b99ced47f179aa3e95b10b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6cf7bd04a89f24b1beb8bbce023f40575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866d332e3a0d45e5fdb939fab6bb07b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920b04c80f55dc526c103000b3d55ba577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416cef93f60616d6f4c1c6f7f33284ec578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573294d65e9a5802aebb810837b6ba8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b094f30aa166d93402d0677ee92ff580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24caaf3754aec7042173566001d299d7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582f8546114a9216baff8e822880213582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c16f4bb022859daaef3a4461b30f0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd9e3eb73154b2c055a1080d023ce4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bebf0a98a31b6973f0206902d3aaae585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83188824ddea19e7abbb13b844a57487586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a3e7846383695d3754ac24c8af23d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc4d292724ae024d5ee3500edf7940588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42a24617a8b0602337835a992dad3c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521957a02a94be8f6506c18d8572229d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4600147f267a17061773eaa6ed3d83591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffdb9e931e9aaf41aec641294a73348592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc206fa1964b3864ec395718a4c1199593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9dcb898cc9ec1c99336b4da32eef83594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23872e6f416f15c8666bdc33ce0c9711595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292abeb4ddaf8ea02d0ecd59f3efdb6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a424b537bfa8c48756461c12bf11c4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb86ae5a2945df4dafc3c607fa0b285598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85344fb697f44fdf3229eb0d86eaf35599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65b55d51feb9471b0f6bfb7762d9a0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504486f32936d81e455be5571b94a6ca601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dae4d235ec4f735e62f4dabee88d50602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7c33cf41b58e7a9a180a0edeec75c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28f267af60632477dadd22e35db0d6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef49d9e1ed544481077e6642f6baf7e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8d1a7466a41b327f99dbdabe87f57606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee0c44df5afdb7dff3b23017e39ce6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535ae7d765f9669c42c52e39512913d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc82c3d1509cc953e252fddd0e3f847609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1138d673f2e1a191820f49ef97aec610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b3d57dfb999e34278a3d72c57c302611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ad6f6855b129f154c4eb40f0c645a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5d22ad0891a707f8683dad46f863e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d7cb3b8b69a62583de5f1e0b0ba38614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694cd59757c9e1c35b04e0e23aec9dc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a676ab3e69ceed3e08fe93c5691a3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598aefd2cdf3654e74270fa35de3e68617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19bc58576c55fdef2a441f8cd7c75d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325be709aee3233f567bd548d09a4091619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174c9d10ab1af6ebccff512d5e66b86620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c41b4b525ce16f8c0d0b886cb2cbc2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec647c41d02ee1ce66af9290ed412de7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc6f38930993e3abf38aec84281eed623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b9ea6a80e1f3ec0fcb4c95333ce69624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c707eecc2761cee1c83639ab3e399625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cdd41916339682161db54f0c99cc13626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14932e4f534d148b13dc51b9dc3361e6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b6f947a2e53e01a560e9487878565628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259dcf5b7ef640f385d6397bfef520c7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246b2e271f779768aab5c6b212551f2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2ae1cd51bf58a3e48aad36f36867e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4f2c00c2d54615139a614e4216dc5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268078df26cf0a7fe6fefb7abd4a905633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17be71c8dff635421a8b318351e380634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba154c63cf9b726130743b9b9a0821635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a303778e9a05e948eabd543ffd367636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107487081582837d2e00f40d4ce35b2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d4c6face031b98f84e8ea71e9c5e4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e21a392504e2000e68fcf7ddcef1d6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc726345ea22526b5296961872d6a77640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8e5a54a7f6b94cc8058f3b8244ecd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac896a19fdf849eca0059e66bcf4629642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a80ed9adffcdbe546528c6b2ea7c8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f643dd36e563df37e09690180b9a5bc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4fab0cc1fbf2a904291c576c236dd9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f7ea62646f9a048fa0e167d540546646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f4cf749e451a752286039387e8a22647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4266bed59fed7a1d3ac0a8ef5749176648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2471e60650791f8c6fd3ec8bbbaff45649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548315e4d67df178951df87f955210e8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9273bf6708cdbd0b26f958ff47c68651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6e49515d4912efeb4482f123abf4e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243086dfa302ed133ccf451cf94472fb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc3a3e7e5243b3635c84ca6611bd1d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977b306639542e9349d8bac5ece8b0b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b2c27f1fcd6b9e23ee2e593642f00656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f642f0ba1d76e0ba5756eac383714657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ddcb4d0716ed32592c6fe6cac7818658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e87e9499125c5e3ce4742492f07b2c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa76bb2bd39447f8ff227805aa9852f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f5e90ec640840cdad4165fd8cf6e7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef6a47e0c262f735eb9dc0d8425167662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f145222be7f6a4d2d60b216877effe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8d883c723edc25e0574aeb3895c0e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d8c0cacbd68daee4d2cd9e227639c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501007ca78c50b905ec60c7850825ae666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87286fc4b5de1baab9ba635d7ec8622b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725e3304fa6f204e706e6f7af49a30b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ea5f72cbc60d45e9289b618a869ce669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7decb81457854909f8b32b436168f8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a8fcb74220ca70f27809d8d5a88b1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8e524815b167f7c336f78e49c0c54672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28873274905e6546012b7664ca692ff8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390adb4f2cf242422aa0d02465dd0ca9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ce0f22260bebad59a12820f77fb40675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5cb0306858d25f73a314785785d3c5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1d5eb0efb9f9839227cc7dee1fe3d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946206768cf613a6d324edd7f9f6190678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c6bbfbb25b6a0291785f3a9e1c41f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64617747ec1ba42d81b25a83df48bf34680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d3aa1225c4df385506e245e4d9227681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff362e1d7d5d7b89f6664e3aa53014ed682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537772a25d61e95abaddc431d4a9a01683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7096e3bd8bc7257ef3665e59c50de684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b00f75a513715ed695e83d6e6c442685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2163289582009026d983c10477daa1d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b4c24a6aa0b1a62b4e391424efabf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977aee3bd46a901a10778e2fdeb00f3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57ed1f2c90cdfbf85163eba0752c7f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2063ed976f1e258c9d3295675c5024690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d28e4fd6d5cff6b706f1cd1fb05e3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430d0036bff86ba424f76705a20e9a6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49674921d08a8f3610a815ddd47335af693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3acf5abe9f616bd4152046c8bd756f8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4cc72ee0ff272cae91163f1bf1234695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e3ab01ceed1d6426fa1c9e918a95f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723566e5e2beb9cfb284e781c6b09fd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a6cc2a6c1602bee7a3ccdeb0602ff698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e498859c1f426ae92992aea46cfa09d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6fcd46ba74014680ae3318d70e5567700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f75f25e1d3cad745b64882896f271f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b93c21e36b121ffa38e36a96e98b3c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a47fa740d7edded4731cba12ad9342703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32415af640df3901fe7aeb7ceb72fc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d597d54100db2cba064f3ec66fc5a72705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c65a73a3ff745422b8f6e7cc4ff4f0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36e54a61fe7218aed41b7367d4d3b1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a958f9c815a609456bf3da1057c3e2f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b74f3b5d5376c23c85ff62cf37ddf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea57055106d439b4ca436426ed0262710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3c499ea4ba1e6cca64539a538a102711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a071224c8dcaf70e4423572ecabb6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ab920138e52c4bfc063310334a725713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13216c48318b3f3a6c3902ccba443cc7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892e660fb9e866889337804a24877ff715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ec234217513d25dd4bea482913a01716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f91a12bb8a47644dc9d5025db19cd0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d9684321047de47c5569106c96c8e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f2b78338bae24c1391327e1e87dfb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149bf300047f4fa96b1253609c01c7d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3044f06caed36b3d79ef7a11838dd0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccedf2415c19db7702a6dcff1432877a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177affc0de83679e5a04d3a213afd51e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9348e1f7b8c652deca135d9517cf03724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315415f8a5543aa17f85481090a93a6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e8c4016daacbba1e0f274f217b102726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e92c74f199a61beae2cf23e64ac36f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf8b8b2e7090e785c63dfc7a0d95e2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585ef59e1c1da020735ca1bdaa3492c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdaad49453fc68c24ac82c62cace0b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98810d3290944782ad2ecc5a7037a5fa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ba0a9585e42347fec10321db05b99732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a5d372763a962b7ba76bdee495f68733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3beb87d418d3a2b8821b754a3a99cdf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a70425c78286134f3eadb26200d09735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5d5fc1271a3db0960c56a4fb2021f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4b6873d0e29476c5bfbb1e1cf4466737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d983a9265d8f53404588f7bdafbb7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec77a5984ff87e269bca1ea26b41c51739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd8308388f4568007b112d75ee0538740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9eaa5fcb9a2e1fcc60479ef11992b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1db172bae3a1da80ec08fdae9474e6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a358b9f685a8cd0bb44a43d82490b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06288726fc2ab972e473ada064981721744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c2e729ea4dffdb6c05f6d3cdd8d3a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabecb8718e0ce8efddb18d383560113746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530844143d87027f7c1e0c07c7f4753747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a503586e475ea3bfca7787432623a58748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0979c81e66efbabf584f90361e71798749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63283522b87c990efb72f0a9fd738e31750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054d9440b1335317379dc8901ac291c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481ac671b27ef9e8b3eafaa3fde5273752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a38e83f1fd221d1d69ab0cd1be3f4a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69895659aa07382b58f56b97b269f5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d8f234c1ad08f7074c2fc8f60e794755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdfd1bafda1edd275fbf0cf43a92db2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15a30c0985197e14da4ffe5fc39dd7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20166f8f91b99d1493efab4898fff5d0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e1cd23a1cd20c5174e590373511ee759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94248f212cc8365b5d20117ea32128760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543ccb74a16bc2a63910c4dc03e7cae761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d93b0265b65e92b28efde39b3fc39762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a48d090951f9ef9796702c6994442d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f14df0cf807b766392e6960050da4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ece426cee84c1da32ac8d11159b9c2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad6dbd95eebed85073fe9f875c036d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f2b1114f5ddcaebc455edfe366189767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605c96bc9801cf8f00be444d85d9d2b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35812a2986e8fc46e455394a32d3b8b5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62dcbfe4f09ab1997ca46a91e14dbc770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaac9dc3e7ae33a139a90b271784700771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d2e28d6fd83be7b817dd4652a6ac1772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a47a8715bfa14eceba6c7b6f5632fc773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1a2c820f8b32c4b1b871a3ec36f62774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ec7e7ac228bf8c405b827e6c03ad3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45750619e39c41f4d696f840eb01c709776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302fe16113cab81fa3ca283dd86d165777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b532c5e1156bf9c25e5322a2292bb1778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5e4b65550f1796bfb2224842c5d85779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a99ca9048f524ca2271d02c6eea6c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9988c5968a2b9bded6bbfee0cc24e9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326ee8351ee67daed671423dbd569e7782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7441b48735f95c179f61a8ccd34285783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c433701e1bfa4cefba86b0e39701c6784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0b5c5eff3ccc6dec61d18900c08b0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41acc69132c1c2f74dfb34d75253a7786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab616f41c3934dd103da9d658dc0f2b8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2975993043db826a56730d46b48ee9788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d076dd8d4423917f25e3cc6f7d058789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d486ed9031abc2535b87e47b8be37790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db4b50e91119d878fb5bd62d56fcb0791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb29d94446c66bea8d322426525a67a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b444d896b0022902f39eef283dc93e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32491ab4d26e7305105375f41203493d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df479afd440abc6b0ef0d598f70850d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f24beeb19fb041e1b458b87129973d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71876a55b8d7100a15eaf55310ac7441797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be210e187abaeca51b950915d2bfe575798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68d3ad9b31750abd25adbeca4672c4799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56bc5918457e55f5de3e8b76fc74d7800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78386109a3216ce38ed84628001b33d8801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6aa13d650d61039169952a1270ca55802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766fa9fa2e1367cde88030471c864c57803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e602dd523bc3680256df11fa85202804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830846081143d5650112f714e4edcb9e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362dc2929c235d03b7b32c432c657ae806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480af149e52e2c413f4e4d6e0b6d3ec5807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2050a8f781d1eac4d0bb47048ce9d6808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43dcb9861d804bea1b1cf8c151381d9809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2ab198bde4853897516cc953ddc71810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a562560d02cae3ca2b837140707e3e1811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1013ad11b1412e6f6b84c44ff05faf812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9bb5fb83a44eba937b4642268fbbd813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07ee717d5affbcbeae14d5a6e13fb7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82aacd13d78b24ba53d2bce1f6fd4ab815.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afda13210959e6e51f392b045efcace1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73120024cbd58f3001dc172792b7c52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00749c11301a3a02cc66b068438956e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba0d1eb747f921b357acea2bafab074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d953aaaaf09ab15aa7cd67543b0855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94add14ade550fc589922bb5c20166816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d76f9ee0aedc3fd6975478101807e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e247763a89015fa3a8551553f4359ab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55b85ab166041652ba69819dc237a49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbc902799bbf810da1db160f567f9c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46fa64c0ab9de9890a63273b770f9f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89740a9fa7e90d40687eea0a2c2d0112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347aaca8b56f6dced7e10e8bd667883a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0222358efdf91574e2dbbe54ed691de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99273fbcec469703a33adf050be46315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b57e5a14639eb5d1469ab5ffc1ef716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa3902193804715ce6f3fb3c79ffbe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b6825c359a420617ec0f853c1d1d518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ebf7ea1dfffdc10fe3f07d9a0c2b819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161af82bcf5bcd68ccb72e5c8713a82220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc79d1cc13f5f496001c9648ea615121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fbd65c9e0cd25f1dabfd454fe83ef122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1918b984f778030de44242354fcd35723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941bb96b41ffecb89671a34f21a62b9424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02381c3da679e9318cb59ffa1de96325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a21f83de697d8f98e86aade00f1e8f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3e6201223134293bddb675dc360e827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800bedff8418619499fafacdea02fd828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78caf9453466becaf2a271efe41e7a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebbfa44e9b6c9b6c43585a9ffcb96eb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1a58644ed606e1f31e264c66f041f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96361bac48301fe252fd86c9402a93e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ef05ee5731bfff6c6ad50da74f9ed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25dce50b01346db9049e2bdcb700c134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2fc3d55a81f2c0847e54ea652c2f5235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b9b196dd8e4b505bcbe77b569752736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071449e0d153c959111049e27e9e6e037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b11ae0a7133b249b9d6d93a32723238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fcd9f28ca527e2b29504dc68a8b0bf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2c3346000e777c14705182f60c33c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4813c29f46d1e6f6776945ea5c141ec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c88f741be93f16776c2f31f613d1942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f6316c466504c5845a3b8d4e04f0943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7eb4693c4e1aef3d4e5323c0b062a344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82561c065d8771128e4aeddc5006d27e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d21f58e94b7aa1cb08d77118b9225a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199abedaa96368981cf76c777df8919847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa5c5f347c83cc76012a87a174bb2148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f404ad5a86e31f5146e5ffa1deb345349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df7b758a1e61237dbcc00d4e02f1e350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab6c5c8f5fe7e71bddd7d5e14805eb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70437cb28dc8468e858ee98bfbebfd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8795e02344d1faeb6248351dc6f0be553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff1754130a4fce78ec563c78706fb354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9294643b6808d14fd2add7a95de6ceb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b9c336b51ccb051e6936fdcaeed6d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744012525e03c03ac4c6444c55fd55d757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3f736bb9b79f058336b19f7d8bb3158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28bb3f5f00cbae69a4bc75a89d0d8959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83010f73122cf2a13da3b17168e619160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33668ca916933c3e13d6dde18deab761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58658425712d456a055f5893417976062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7ff2d704871a0ec5717a5f289cfcb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054f5977065ce646d2aa70d5a5fb70064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376d0bb47e2a2d14fd1dd640236aa5065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f8eba3f0f8170c2476e615071dbdb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34203c9f34ce71a874e0406a61ff639e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5a694902045d9fe3563f7571f1a0268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da31ba2818536ee3aa24beee31e89c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325b10111431f3dba9b7bc21d2496e470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83626c7ea92a6a24af01f0e788a7f93e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcccbc423c509c71811bfe3ea7dce1172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ce0b9a3888883e02d4f3963edea5773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21394ee428cad4e4784119090d50727b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5760fa14a40ea554d227b8cec122175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f944ad833d9740f502fb79ce63410c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627584def63a0f550f2cc89ff634346f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2aedf513ef58e2f63ea259a38f0cd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44d4af237ff8c8c8b1290ca11d475179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d131884b0124d240f891e868a4e04a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4783b75251a0468ed17c710c733c2b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf9f9a5885401ff66e50a9d239f93c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2987f6833d4f2f3505693f699f2cd883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c08659a5c2e3f33fafd8e6fd6362784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d4cd1dd8cc5acc03e2e5ca5f5479285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619efbc89818e823b0376b1082e2574d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876281512c1e40fa1f93c01eec7636ff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c63f5f6a5a08039292fb99be9723888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3906347b39220df2b8829157c6ab56d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67846b33ce1ce9be877b9cc87443123390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77cbb04065bbd92e560060a4475706391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013bbc8db018a04f0957dc0bb7bcad5992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f4cbc1cf96a635c52810af46702b293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4661046c44d62fc4c56fefd47048894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ccfdebb3285e7e64d62311c6247ce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1f41d86189cd171f909c45e2916f196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e38ea4523d578c177a4937ec4a0b997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd733e5277bbd8517a9d0c30d8e69898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126f9a29e5b5d1e7976a316cd8aa61599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a1270a15768a08eaad6bfd0fdfd20100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28875a3304b41eed0615c28ec177eef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac7cca304acd0605a930ef07f14040102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a561cab64703b25217486ec68f9f6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6103c686fce59943240f89231e3e8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3bc7d0d8bb4ada478f155477f36164105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a87013233769576b1ac40cb137b48106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243096918c1845bae970354e2747631107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306f43a2507bb3c1794b30838b9ce36108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee340ad41c3924ba300e247796e0e5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2ddd3b543a4cb7ca31344283601e2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22cb3f200fe257f55076e74613e76f8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e592ec9267a3ae36d46877f64898a26112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a10662b06825675aa1737c5fc07bfe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6a61e1264551e1320fdc142fc50b0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45f99ab7cf8b46ef7bdeee1714dd17115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a75a26b9e2edb6c09f49d1d24e0fe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a35ecaf6a2599f0ad2413744f3c3d4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882507846a971ace2f970c8b9ca9102f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229eda43882c61a1cb015ade0d5b0cd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944cafdcd10c02ca78c2eee7500b51e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78eb8e3793324612131a8d00dae75c2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f0806ebebd6d7540a8b96726e920b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192f4bb596f0401740fc408d71a485b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0748421ec186e564c9a3b6cc495c7b2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd3ca111a528d33074b51018441091125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26abde2286697c71b3335b4ee26623a3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3bbf0395b8ab6a4f78e592086d9150127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d53b6ccd6b3d660e93eda1dc5ad06b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb4e27338ab6d0c2d227523698ec97129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063033ab8d546c842b23f5018307e44130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5994d72755996c015aa0ba824d225b6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cbf202201ae7152e3b08fa44dcebdd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385444b45345179567af7aa119ceaa77133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f337bc2715e1a53a22eb6037b3f41cf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0cdcd3acf9f17e7d3f0ae3ded5088b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998509d42cfe0ca974e19da5b27624f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fcd12dbe360c4879adbdf09a92b712137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac72e07157572266645587925a5630138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e35aff1ce828899618b8a1fd345e9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18679768e23ae64a6b914ace68c5c0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72fea9585ccb649ea714d353112725141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148bdefd19e39f0f29b50262e27c9c0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8859e345b2cc5ee5b745b0f6bad22e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a3b58833161669a80f45d461d7f5a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03135f55cb8aba707e92f89356af4f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2f06300eb57820258c6c5006f82a6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de572271ce478418fe1cb4f339f11eb1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e008cfdd62a3cc6550e4584b0fca0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8367475ddfc5448baac93cf7c42b31b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05655a601b72f94e4740c7de686b6be7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6d66821783a54a2ca78c535ca1516151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16271e5a6b5f25f5fc300a62227846eb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4621bd5140c9103bdd41db49dd0d9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81213b49b8b4e46bf0c25982f947e3f2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbec4466cf08a4d918f9a70048b4f4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f82affa29e1febcb685a116e940877156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81e8788984a164790c49ba8a8f0fe5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85aa5363db4650fe2636de46fca52cb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3302df087b154394e4a799ff6ec5734159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839340989d8d9ad43bf38f5b9e4b158160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d886750df4bbb975392eafc0a18ff59161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e421ea415dd650adb9ba8cd59359f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c364d39a569f78ba42e76894943087163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04ee1b23072c0b7193338fd340c23e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f86a46e023ba22eb2543291b149bb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62aba2f2d73fa3df30db3f90c7082b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803fca775009a9ec41327148487bc2f5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ea63fd3dab84a908587ca57c354de168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fc111935838f6ab77eee8222cd0c2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8242a0e905168b06392753f6ff6279e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce53e92aa6f96248ddc3a6c4d2dd13171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5cee17d9e728f67e994c80486ad8a1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd867e3da0ae8dd67d8fbd95a0139c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55653d245f91a587bd6b79758b01d444174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4297c7ff0bac852899527883e3f71a7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5665b1a61b0c81bc416410794603f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e3072850fe614cc49dc20be3187ba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb771d5ac5f5ed1e299a55318d152fd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7bf1652e0ba037ff62394386f0dff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2defcff21af5af21cccd34947295e56180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07454818ec971489b07c01ffd39b7e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bddba4ee8c48bc3c662e7a80aaf52a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950347db1b61c515b552ad05ce0eda4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7bf13f68b6fbab1f3d6fb9312ff32184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b6d3ca970615b89b628500c07db40185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27614333efb36b0b8fe9f9edd5d177a5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1619911fec8cf278a1953f85fce54187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2214526429ef2a0ff04b0a246ed94188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c688f64e612dc972049d756b22581c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7fcb0d08a788ee21228d8a0b404dd1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9463465e1a937876341d28297b6b7f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c949cac3d398ce6a7d3f049c4544617192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56e18a7ecd15bdfced066835905c90193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fce8c2ee19366f3c0112b5f2060d6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8314b7117448bf8f41f557ffbb7cde2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9cbaaae2444b15f1941275f9b1c480196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8c17efc63e5d4658bdf70d418ddc5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0dde017fec67e164816534a60ee11198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d748a258bb91324f677cf793cebb3f3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516969f63519dd43a5161381c548ea71200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca0db3dcd6647e16a7ac17f892b77d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939dd6021c95d2b0dd273eaf16e35b8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb329f33b437714e5a6325a1f131371203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8784f52212567294891ecdbe4cbf3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2a215fc20eaea693647ad881fc266205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19540749750e57fe70b59e41950ef4ae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555891e8371e94985ca88d9dd719312207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025900278ff56d75e22660e34aa85a3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d5ed244112cca2da1e263b6c4068c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8330d393caa47af9fb1d6d4e61efd06210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f0a5c87d2864084974940825196d1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e953130ed0b6c5308ca150766bd54e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b3567e766b829c18f3c9935568d33213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324644b4b2e0525519a08ae3fe43829b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642b064b9627805dbea374a30c1cdfe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a23757f86bfe3a971eb137b640c5b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0d8c85e3e7363efaab4dd19a12ffa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c8ff63214ed611e3d96d822ab2c30218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756cd3e800286d796fed4a5b1f02690219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4daf9a18d875015ca62366e579554d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40642d082892633124e18fdd5b133b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f3e49350eea9711d913d6423b25cc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7ffd59f941839c9cd39cdbfc48c46223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aba8baf181785234d07826425bf60f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75a7176f4425e93e1c13b46ad3b6ee225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328310d1d3cc19cfdfb666ab22f5fdf6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2243da77ec4f074b3f09b677df2a78227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4840703e08fdbc31ecec15e0bf779c9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292efd620aa685187c90182d9b6ec4b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047b5b01767fb2c0ec34dd74b1a713a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addfb69902d4639b88038743c3e4d802231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902019f80870cdcbc0288dafc9be6062232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6b46d030964dc353f560ec5537878233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a977a3971bba488b33f6abe827354234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758e586f90f21d2fa2c17acd04a012b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b1df18a71d7e0c316550c80916253236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6cc97cedbd57db008909faf5fa698237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720aa04a7e5d7e12695247b05dc59d3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8df458a099178b09535953d424e4c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23015aa20050c7fb268e159b0925dfa7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c7e9d9ae3ae6eb5ba60f9a7277c6c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8647477162aea8d26c9d8e4536c74242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20e957e66e504ebf7b323d34a9c8a8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed11f4d2abc92460b886dcf1831453244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3027438a1df42d7ee795c8e462e66245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e0bb226b202d1154bcc848efed5e2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e41705fd89ad38fd276b866a4fc7e4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42cb029c9130aef1292f6df84543583248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6479f41587e4aa45259b551b2c8e3d4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53c6f769973c255e976eccc21429e5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2b92da1e4a964d8982785ce72c7db251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861ea921673c34d5e9b62c27cae7a13252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7020dd91b33f6b35a84e0601e79079253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69ed6d694a0f0d1fc753bf0d4dfca6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7de4523b772bce5f796837f29458e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf137bf528c7e51ccbb19347d1d30f5d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623bfbcad50049c930216b155422107257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102686e436d299f7b409100707fcad6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123b42684021fd26359b67c7667b6bb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3bc2bebf3ff4ae81775a535f73406260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280492d2258d6be699e319ad696f3517261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4650308d8607b4a2c46e49c455742262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b0480d238e667816db302caf5d64b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa980a28220fe1df7312771aa78919264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318aeb506584493ed03b0268770db67265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acdea8425483cafe45bdf5d316db570266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81885cd4a211f6367d40930502ad1dfe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09703fbcbac3f1e1f23680cc23c1be5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6b6509485a89e35263cb38ad1cd97269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e210b6cd4debcf1f615e94197c838270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91031903a024c88b8c4cfeda13e958271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e5300f1e727443f5a4751e7396e7b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3619137b342723b38920d3949c6ec9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e207556164d4b4d7425621f44940ea3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f3e8d3f2b245fb4a3d071c1fef852275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01943a1c1a345cfcd7ecf1a61136c0f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f257b06633bd8ce497bc2bcc24005c2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b760c71378aeb5962c3e8988410671278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f74f4b369918f12296b80da12ef89e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3371cfdf4a5585a9f2d314d81781af7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0184070858576cb5ced985830b622281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d65b497b1f3a2f31578c8d3bbbb425282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94a917be0c2d93b1008febc193a43c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06b820ff2de82f45ac7f6d2649b8d7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aeb1b082a8866f5fec5dbaf8e1b6c4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e251946f681b52dadaff9ea3c8aa0c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21281c6e720a703f3b12f60619dd9e55287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d85e4372e63d1a3595aed8ca04bc5a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16440f2e0bb36c3cc44835a991ae75b1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e687bc4e504981e938933cfccec58290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c9c6e9e765ef96a3e769a5df6277c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5731f05055f87a4284aaa031ca6f5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd09f69325cd0c6edd000bc9ae6101293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4699aa08cfda49b11296d8399b6edde294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2b936365ef6ff76adab430ba85a7f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4785dcb65a79e9a654ecf8d8141cb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5231dcfc81ebc6a87309dfc34bd03297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b07375eaa24f3a760cd5e934af55f7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3905c8934bcd341ddcdd3bbb48d3512299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2167f38ef333d5fbfcd109d5f1acda300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddead5ce2aa38ec0715b29b39e2c543301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193bbd0a3830eb62df52ada5260ea0e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cca3a08ad919e8c7721e2df2255ab1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a571d49a046bbc8805e57217b55041d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702145c2edc673244a7841b12de8df9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52afd0b29266e0e4bcf30bf2e61522306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa19f8e8d572a502d19ff50571e2f7a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080095d98b894cd9579be8700d03530308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8a8a64fc2192f0a1dec2f9d94ad1b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617d8378fc3b040497640bb4b2f7ea4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c042ef14af348a7ec1164c564b8459311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1320a70df54918cddc6af92a0879d65312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b538b8e3bc8d28da319bb843755bc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa603c6704af75da89e9a18c71cc945314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d57aa8e48ca6f6cc4ad88b5a0fdf30315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40e6b40c850ff89ce3f392348d2c6e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9a6ba45254c0ac2b2361bd4e503fa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020ee4cd3ceda0e806da09bce033b29318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdffb6b61723f201d0f0245f4286353319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575cb00c590572a64ca44676540fc70320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09076b7c8c01413a978b5654c28f67c4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d25762aa7ba9eb00d865349d68852a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981fbf0ae9419b3188bc6070455a726d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63648f571918287638cf5cfabde537a1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0a57a91a13574ffdea5d08c20476b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701d95ff86f03880bf3ea40a8f50395326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166753e8a01b36fa9c35dd047a2d5e6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad04222e9ba4d79e413ae3c9c9f8718328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54be231b7b31ebb5c9166ea7eb8614329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28fd47070f3cd3eb985b0d182a9fa72330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5b8d12d0344c4f3fef2c1ddad975b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5bf32f33a4dfa168910cd4fa4a24aa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f9089594078bf446d89f0867d14a8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5876848b244086ee596019e1e01ace334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a8dabdaf5cb29d7a04c70a8e85dff335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590a487dc4ed844f0fde8c30b164a57336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228eb221b71796ee3219fdf3d6612ad3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3355972bf4f23ec9e5c0bc307abc93338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b36f4f78ff159507ff97921eae0f9e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70890023a8096751f04d4a11cf008d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8631c0635b6450d371972cc45a3b89341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0208bf5a2d4c1ac644f9ec05a01cd7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013cfc85cca1797525d5880e2ddcb9c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae57c3e9fa557dac4fab2fde779a44344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8189ffb8f45d81ca12edc3b06f97ef345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ebb62fe6092e05f9c46f38126b8979346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3887f42a38bfe90931fd80ce827e1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058010b660b1115b07207e36d45935a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4e5f80db67e52cdc07c35486663c4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e43fad14f26a3921d4e6bc60af6025350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb77775c2773a8ea4a287619f8bd34e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43aaad65328f318eec7a056c9e8d7af352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34efe7ce40e5f5c8d5b7b47a849fc38353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99749d9f562d76029e0f5cf4ec7613354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e965a1b6ee4e4b988b635a9ee1b0cd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cade6de7b49400d5924b8d41cfa50d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25a06bd1bed77b6b835d5a5f801099357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d168b1463de976318a6ee27ae0c51358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30c6063602d2a3e0418a2d454ef7ff359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339510088a9877231fad4dde3e85459360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa74b8da7d790503f4b44313edca01361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a40399be8ce5ef4e9f018eaf24a02362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b5f8f01cc5c9ca0bab29ee4d4fabb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82850d8d0d8cf770fc14abb79c9778364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42884325708a7a71825d673ad6f04a0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560ea5cd1044ec20f06c1da9909aadc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca52153a3514537e7859e7bc00300b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294066300d165bcacc607c95515c9388368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670410d167ede87dbc686dd8586c0f07369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc595e58252e94231d2ab8a2f9acb14370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebebf1ffa0d97ebeec7beb3bf7240e74371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523b3af31eee02bf4fa71d8677144e0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea399b783df94bddd09d1bb4624b8e8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070227379ac5ea10e259ac1da4c59b4e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd07070bf5790d49f42ee0974917e05375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e789ad7a801327677fddf982f8b10376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16729a419718d110538aa44ed71d7ba377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c462cea58335331dba8c6afa7fd561a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9b309fed25b1e4b94237ad4bc6997379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9394d07ab6fa7bc0fac2c5abdcde4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e81863ce065c20a225b11ebd0ba5c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72d034897216c6f727f3932f02fafc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e31a0481dce9df2ecfd46e7628d42383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98b118ba7592f684c35fe390def398384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a1818f9510032d9c42b74c263eff9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35293678557e2444abdc309e404f95a6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83973cd5832fb558252491fbec53c7ea387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7d86bbbf609150e83f7901ee1a4e1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0674f40466e47271380cb7ed8b4d8f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16015d3137f318e8c877927b11907fcf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009289206e084bc7a2b62b12d11794b5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e7140c1651e3e9293d6c84001b095392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff8bbbea7cc6811d005c7b613f0812393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1862d221539b5c0362769369de52b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8193b9ef2adf215929492df9045c676395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9d651a1b1835199323fe2ca83e438396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0aa817a29c17f1381476c971a0a5cb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815951b5ea94b0e5951033be4956c4e9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1194900af16ca7c8220503c2edcccb2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397dfe9497d3bb29b86ca2221aa6069400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13796bcc7cc15acd3cd2ad1d6911ae401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206035d339205afefe752c60649e172402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda971a2fbde9d5cff90b804f4ac157403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6af994648a1f15b6b14c9aceddbb7c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138d086dec5ea177fa80f0881958e0e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1f949c15ee79f955595303f8054fa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03285f1ec74392fb4534d3682d7908407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7a841e5848c41a22ec62cd61e1cd1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9109c87a72b711be156aa5e69da6a50409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9b993e75192ea38a573d68513ece0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e473d2cd5ec49c74b8714480c2b94bd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986378518444cab2042eba1c7c173ee6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52037f2855fae2538bc1801e8d797b9f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f6d88a4ac13610ef20ce3ec03da4f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38652b0b1fe0260a248dabd47ee2a2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dec63b9bbd6bfa0767b60b3bcf48e5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e012eb471b49f84d27ec798aeb6784417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36054cab49eb56e6cf559c9d660b8bfa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5a31c73b24344525ec560286fdbcc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166cf1bc9dfd200d6217563151b2dd1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460791c8dc859ef7c7272dd3da377cc7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7c6e6df83f48c1085640412387f4d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375941cbbc55b1e79f5ee643cb7b1980423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84b53bbb823c9c4fd2be9f32419a0c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92136a42bfcdc42a42605c21d96dc6b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db18e2e30b363cc4bc62eb848195ea426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f9be2049b5c2b77a6a5d51e81c8a1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fff8cb447a81a0221fc313f3eb7280428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5b425a589e72475112ff1b7d09540429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019ef35588471d6e62ed22f9d16e3d0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94921046d6670c86b3e80101b080d1f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f8a2af3867774ae1116d64e9a0e88432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660c50f9cf578f5aa94e9f0932e4167433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be05f4d1acd382faa3f530ce2e43197434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e002538466f237a2b17cd8c4c71499435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9de89cd397884797cd830d1ed3a7bd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572652fe9a7cc53c578faa7694891b7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685fe72cd700efa6449ebbee031f9d94438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12211da84f6061edfd457affe38a229439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136e584d376155c2fd7c841ab5e5468440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f780dc722788c28a444221eddf1fbb9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3a4e8141e50f75b18b7c119ff8082442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6593d476bce094e8bbc8a4f1049467443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85074939bf787b4b1f682f8faa0901f4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aab58e0111760973c0e8e5ff55322b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529a954ec58cf0931843a8f46a039af446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbfcc0692d7d037f022734c40ddcd11447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3536fa882bbdf59b1715197dadb4163448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ee70599b9b79cc93dddd3ca6a10d4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74832f0bbeee974ae9da2d963b8767450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46908c12b4e44796bc10462adaef24451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f933eff758b7ddedfd6b760604f7dd9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ddc0f05d9bf77f9a34b23178c4569453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7a0c0125469eace1f0d43e5fe1bc7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750cc73ea5138cc733cf555a8b686de455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f099f48770003e09cb9dbe65bbffb9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a63b99afd1a72ac024d6febc663272457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759250371b07832658b260b9651ebbda458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32592ea3517e256e05296f4ff301dd8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1e2d6d010a7aa708915418e97c9c5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a3923213e0d33ac1a7605f78484b9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb71ef155842d82f18a27ced2d4a410462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d02eba22d1cf5f63bc9dd22281f58a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276fbcf973fbdcfa212ad001488f26b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d79840a0f4aecb7d6ea48008406079465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172f929e85e2c8ce3eb041987e362a9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb259629c015fa3b72e4f92cdd12bb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9d3baad5b9dfb2dacd1f6e117524f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02604cdd56b6a280f0b73c4166cfe850469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26aee3a2d3d61a898d97954ec0805d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d410507a69fd8fde42412eb263562471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b969247f921bbd397749795d862ee3b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8051b6abf041ec2f923f7273de3b79473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd33ccff751c3fb52951862e77d266474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75de5e58db35d08bcddc93ebeedb4e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b58012a3548704eb87720c2f9961da476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea1322e769708520fb67977696d384477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b145c65eddecbb645adc5fe8db287478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182e4d5a2e60703e33b1f29bf65886a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699f8a9294542323daeca52f6fa252d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8487e88eff044fb69c73f62aee05e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf7ee83bd0931f32f947ec1b0fad3f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2457a404a3a5521a09d01b48f5b358483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c4b66be056eac655269958d7741ab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e98f5e3043b2e40b368fe19acfb93485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb2165ee06263f1daf1067b6666927486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604803c5cbb849dd9c021c924427e143487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c345dba268f862769c7e5fbc8d5a5c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ae8c00e2d1251a41fb1c2091f3f1c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087311cb90d4895c5fc02251c94d814490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562eb7e23724997ee54ec5096ad82cf0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc252aefec46d5f5fb90cbac3c5b34492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80bcbd47171ca63070c735084d8deb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400265fbe67475ef1d1dcfcb092db68494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7806706694b7cb7a86f1df67e2e6ac495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4cab48eb1c3246bf2ba927e758cdb9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8776b6f0fede3193bf469ebdd3e7da497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06d08e688731d10097430c3d0c508f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f568b9b5ba96b68003d09eed30725cc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148a68df30e4944324725fb79e32688500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335689cc254d07848a5473c66356ee75501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba74b0367ae4201e3c681df6e58a15502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47476e091d9381c9a436e29dc46784c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d572c8387032ca1f83a538d1bb2c1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3059bcba089917108d551cf11631a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7ec9646d583b92c3434af48c87d39506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7a1360416108a4945ddc5c366c61d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f27cd392c45c5e5c2836744fcb8f90508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b511ba5d4cdf16b8b25017132b3a774509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ebdf22da106c1fc3cb84927afa3e88510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbb0031a784e42dd40c1c2af2799f5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0c4c3f5e2d151908c727c0cf2d1cb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2b1532f92350ba955b311c6971f54513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd05d2e72c5e80eccebe05dc97df72514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb59c50292965586dc891e320b63ed515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97736125113e190e676e1e2d984b1f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b370ceeb9e37223e23af4a1156a5dd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70256716d4f058f7d4caa6d2af2ad496518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4f58c37f441621b6ff11237bab09c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571db41de2fd41fca34c204bd25271d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77429e5927682493fa4e5c0ffe2f679521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263fc57062b371920bd4c63b84d632f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b84477c4fcdade227807ad597634c5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5343b66c9f1d775b17fe5c11720e0e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f083e0575714d68c4d6e656c87c9e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f70ad6859a26a14330079b5d02f72526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff158feb05d9f18b86351ddefcfadab527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d73d81ec314be23bbc1af893168d5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf3cbd95429985e077bf3ac9e20a90529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24303c8acb4c756f67f1b45e74d09c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b7bbafab28d709a7068c578e00496531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12873fc9e6b72010e65c58b03241a591532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db79e4b2f1406a97d092aede03e77e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98157af248e859f0b949dfb7135331db534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369b3dfda40cea83d6b6e0902c33ddb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e910f88b832541f1e08fe281c57bd98536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492b4259013783a639cb12771633e9d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2eed197828c34348d0114b1151012538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd95da0e2aade5382c83eb03c784753539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8c9f3add094edcde6056fc04598d5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301c94dd875647d29d0c39bd5fa0a99541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809b2a619e02b7dba330993e04cb20c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaeeeaa8c88fa55071d25168293e5ee543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d65af16e1ea75d5b9d7239d9937d4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501596f7b7ccb1862d2d91d834257290545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8355bc6c3bb33f1824935005a745a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8311969a3158b184c43f32b26954379547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a1d7ae2fa24dcdf7099bcb662594d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825d6e0347885eb1a7b4f643ad1d6a0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093618ae6ff035edfd0ffc20ff639dad550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5921aa03d0364668e2b992695a0d1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17db6304d6639984ddaf70bbd9d36b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200849c01a1b09260cbac229882b97d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d91bb733ed1cf5342afed00a69b5b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7678a8216e78353d18a0f1273c63d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6befa1f8e848c8eb4d9b100a1cab984e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894f3444b7e29e804e72a65c8982b26557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9b984013eb2a90a72ccf741e34ba6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085558702ec196745af3b9bd41082d1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583780937d39066282aa799259912af560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9337a1f52db67507525d8d8fa8d43561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdff02557c89abd8c5d8aa9a2db24a6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6053f236396c1400c645840fe32202563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87015f54aba5ef95397c65880ffa79564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dcb3f6f8d648b8a11023b5a30592ea565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6d391e049a866f47057c500aaedee566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e718b602ea925fb6d015b102a10c250567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20481d557c0852664529294b93288b4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159736cf186e46c6e2881622afbe96d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a5b7bd609b098c4e0bf9918a580f6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22d1d17871fc74870b911792e36281571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266341612fc13d48464c5837c8e1b24572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5197819a59c424cd09dd947ba48461573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec6e95dacc710c9a69465c6c4f2fc3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d72a4184d84078097d16463938b49575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6ba96a9aafa6ce986fee6e17e0386576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ded945f9ecd901404f88c2bfd4aa45577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f6ad24e4093a91a5e25ddda3380c2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58ba8fa8f7cba462c52409ccaea618579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63866caacaa4303639ebc0d5d080567580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd84889ebb07195ea4c355214ba5f81581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bc31b45c11371edc25a2a18e366cb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d32cfa046bbc78b8d535b32c0694b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9047ad671924b32c6d5318cd76ee0ac584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddcc55ceb2c247d70c0788ca7f40884585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f68a978b08accfb7235da2a4e261c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92bd9e2404994a16a7853930ff255e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd302a43f65f23178056618449f25b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223488a5d9264d3b7b202c06818e26ed589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196963f92c20be865df8c2fa2e3f0931590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9654667a19194fbbaf1e807b6d40b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8eb4f459e3474ab8ec97757b3c7fa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28706b8d3e2c532d054d6d5b3c3cf3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d09474811d2c09f1c5b0adf42b266594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4fe1731cd4f2475a538d3b6bee3138595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8971e37df8e0dbb09298a60b7849958596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca888da219ef9db9b3b950d0c52f4c3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d81ea58888f192bb7a1d589de91b2c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca3644d095756675e479b8a98d842b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067408e933977ae80cd221c35a74322a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa1e56f6f4b1974de437ba8cb33c3c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93c91808ec50c95d30c29154723fae602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc14d5a07e3ed67ff0abe451ad1523603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925af0c19dd5bbcc6a321d64813b62f5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa474c63de5f3a58a9536096c1cd568605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2964ae37e44dcfa28784830278dc5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1d0d7a2c5386c56de793da8183e73607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed4e775d6518b34c43a579a48998592608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfdfb1a92f49cfc6388a831438aec3b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18914b983d541c635fa07903c58f3e8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c9d1d1b2b150385911b3ce962a4a6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3c5d3104767646659a1915b437de2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68101a62ae51bdedbf2f9b6a2d32f923613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1ea436f447f9879bc0c9af52a4035614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96657cd63ecf6a7d0cbf756506454b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326bff3adef95cc6b7a6b8c7c2f5bbe616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1adcc9bfe32406b723b3781418ab40617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb258959f6f4bc4cc9eabee5657e8d8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac6eca555e14b858fab3eb976f05ef619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa43dd1680ef7feca121ea833a787b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238f3afeccbd76d931dd705709dd67d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518fe3fc42bcd54881d3146d2d43e788622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45292f3f4ba8b97728251d1d85f30b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f6c5e5aeec5725e0c624b89973cd5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bfadc998bf4ba938e64bd01e40abc1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c0c17832fed8ceca6eb45af3c118e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7580d5b21249225958da6963c9f82627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a579fa21e891021ab2a5ea32a09236628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e64fdcdd4d2267ecf4f17ce98b13fc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e065f663c5a819cfd8f6213aba996630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2dff31c4cd855644351bf01c63f90631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ddb362e4d3093dbfe661e4727aae8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e300fcccbfc1b70e656818b9cd1ed633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ea0195c4fad7a00e62b60bdb0845c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9e09cb59cc62ee9a9ea9d29ce4c2b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe7c3c717a560536f2b38036ef01e5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fbc66708b196c8774479b20d41eed6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d740f396a9778bb3f4b5918c02948638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcae3cc565fa213083f5d2864e9fd5e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b4796e5f6e469e76e02fad34d7e7f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046458fbba5a8e6e4dab1cec2dd6d7c3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff22434208b00ab4c4d28546650439642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db7c9350f8bbdcd83b76ef54548256643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5b4abd1a19fc0503c96711bb6db70644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1a634a560de005e9925e2359fc411645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f23c6e518acdd7840bc1cb3aeb049646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde14cad76ddb93fc2947d2c7529021e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678ec1880691cbfd58b7257b8deee4f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719deb2ac56cde6a2ad8ed0f9ced7644649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f895bb692b70ab89b2de2e5512d1b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6af902a90aea307f5e6c24cfc66401651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5e7ec225b415aed34a262e9b2ddda652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e266f8009845e040cb3c7907342811653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd074b0598b3c0ff5e1f275e7dfa79654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d20abcde08c04551cef4faf1e850ce655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07435ac8c05471761a35fd4e01bf7a12656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a34619c2f3ffd4a51bfba42057c33f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d30c93272d790d9465b8de58b4b423658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a88dd50bf8084a0c8ca30ce9bf350659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86973bf54e84b7e8b872fbffda6ad15660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1944b61b648e61c8d20e622cc2811661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633795cfe2a652086f5cce62621b7da662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91cf87b65deb50ab0a44822f4c4ec50663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c58a303d60ab0132f3616b593524d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f806f5dba183ef2357b993d03dc3a03665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58fe57e2c5e51413e58162f3901774666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30908bb84425cbb18993da0b8b00f116667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507e6bb40c3db184a166fb2332d9c09668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b740b403b5ad3e4d0ca1b7b6d9dff11669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bac210da6512a70d557027b195ae5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71113414f7bba04ad5b45b17b0602f6d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa903ea2c01e809f3271b3ed43052b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708abceca2d18eab95c53ec39e75cbe673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e5be9c3601dd130db863291ac54b2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295a97e92f505d186163f9f6ada0760675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939961000c96dd5c898f4f0c7738c14c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84a2e0c16a9368434915529c0cbc65677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24cacd4b4a764b1423665c143cc0cd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02f8b9d98308bf632d1d1a5d1c2653679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36921490de1c8ca6a0d7305a80f5b6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c9f4df92837074437375dbd92596b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad7ccc4b81d622510a858f43af5bf1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7bc795d627cb6f99169450a158d1f6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4628a813cb1540a3b704ec73cc96c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cfa13513b84dd0269caea0af1446c7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58fe0a7cb9fe4ee7a14f1403f543d1a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae723a5c2b41ce0850142578de05c5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1000d7bc5d40ab8890b0d51d958060688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86312a13e19d7ca01cb177249b9820c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0378917ab4d0156347115e42fcf75c1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113e5efa9971a89c246e596f4c3fb7f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178c8d6a403cbdec2d04d6d468ed381692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31ca687743e8c68b3e384d39784fef693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01dc14c8443b764367a924cbbdd1c6f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c9fda17462b4fb4cd1841200a451b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f525362aa475f78ab11149165e485696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee8463bdf8ba67617392914d26439d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe43fc7c07d102ee81fb2b4d7f7d043698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256291ab810dac1f6ce99b38dc5873c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d607b435669e7f8b8cf44b20817b9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52856ebe9b0618f54fc66249fdcbc831701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba97f83f92adbaacd22ce0339987363702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146df15b3ca7787a4da11e29e0a84656703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c190169c94c58b89226800233d9e28c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d8c5f8c048fc1b508086d6f4d9d6d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab258f0185e3c2c9bec6c11b412f86706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf0a6602cacae5d56bd81ae4be2074707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862eddde8e004ecbacbc6f35e34f1de708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c67a3a3765a04b0b727615762047e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db51f32cf346a8519760adbc809741710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897417310e20b26061cef9f723b6c247711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6ea08761ce910af6a4abf79000b92712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9233ce9da5ec4281089795566c7a26713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a72c0db43b648d508e1cd98c22387714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4dcb8c7dc2f7ad0b2343491013c943715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9849760dd5993271149c998105963a2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68f25d411152445e31b3619c88beb2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f25a22082d966022c4d665d551f941718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5e9d2d9171d53e960e46151c30bd4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904d1eb4b960d284eb90a8c4a329df9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83cc62a36873543cfa2d2b955ee8e33721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c6285034d2a0f91d506e3c2724245722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8967a5bd67c68b00c662c7aab2de7e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054f8ae0972c2bc3b317555f872fb28724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a867a2dae73ccd75ab8e367f2ec5e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283e056a6a44aebd506a1039f5ac343726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee5b5941f06ec58ac11eda3cc1d2e1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ac870265bcc6086d7999e0fdd1cc4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d49cf61245b7d28805889566528390729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1da22d9aafc4535441576f9265e1f5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2264dbcc6e900d3f8a0517f27d8cf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ea991d67408ab5394c4579fa498b5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d972535ff9191bc7e61c9f1db80ad733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019385ebaec1b58fa57404739a303ea734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0eb6d2e6adf8d87baa4589d3c4724735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705c6f65a19fc87e2c64d9e3000d0a8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91f5a387742410f0f52aacc6b976f6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cdf6c01d0cc32ffa2f9e349851a747738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef39999eeceef00f593f3431a926fe4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f06dd51975527eef7cfaa40009204740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076bb5707dd3a384649d44b635ef931741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b548cd83dce3edb504a81fb5aaf77c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92bfb5fa813303ffbc3befff1c4cbce743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5812,51 +5494,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5872,51 +5554,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6292,51 +5974,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6352,51 +6034,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9232,51 +8914,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9442,14333 +9124,14333 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>105</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>337</xdr:row>
@@ -25822,51 +25504,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25952,2210 +25634,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
-        <a:stretch>
-[...2158 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28422,51 +25944,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J410"/>
+  <dimension ref="A1:J374"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -28498,10213 +26020,9313 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12613</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.47</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12715</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" s="0">
+        <v>9.380000000000001</v>
+      </c>
+      <c r="J6" s="0" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12856</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="E7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="0">
-        <v>14.53</v>
+        <v>74.31</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12878</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>6.29</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>17002</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>18230</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="0">
-        <v>74.31</v>
+        <v>21.69</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18231</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>113.31</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18232</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>112.41</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>17540</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>12.39</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>17541</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>21.69</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17542</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>37.71</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17544</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>11.96</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17545</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>19.96</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17546</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>39.7</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17547</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>5.57</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17548</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>6.32</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17549</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>7.47</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17550</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>17.35</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17551</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>6.1</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17553</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>8.73</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17554</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17585</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>33.05</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>18352</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G28" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>6.4</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>13261</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>101</v>
+        <v>79</v>
       </c>
       <c r="I29" s="0">
-        <v>8.710000000000001</v>
+        <v>1.86</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>13262</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>101</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>2.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13264</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>3.33</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13264</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>110</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>101</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>3.33</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13319</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.96</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13319</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>110</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>2.96</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I35" s="0">
+        <v>8.08</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13338</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I36" s="0">
-        <v>1.86</v>
+        <v>12.46</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13338</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="E37" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F37" s="0" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
       <c r="I37" s="0">
-        <v>1.86</v>
+        <v>27.83</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13594</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>7.1</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>12626</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>125</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>18.51</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>12710</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>110</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>29</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>21.97</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>13666</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12744</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>101</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>18.99</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13695</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>8.08</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>13703</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>123</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>12.46</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>12940</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G45" s="0"/>
+      <c r="G45" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I45" s="0">
-        <v>27.83</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>12941</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G46" s="0"/>
+      <c r="G46" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I46" s="0">
-        <v>21.54</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12943</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>54.37</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>13762</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>16.42</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>13763</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>92.23999999999999</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13780</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>9.34</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13809</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>15.17</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13944</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>7.71</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13945</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>8.279999999999999</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13946</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>5.3</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13961</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>10.61</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>22017</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>15.56</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>22042</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>48.05</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22058</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>11.76</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22092</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>14.91</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22093</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>8.960000000000001</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>17509</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>3.32</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>17510</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>6.03</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>22104</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.26</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>22114</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>12.54</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>17645</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>10.02</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>17666</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>23.53</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>22142</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>16.22</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>22143</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>217</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>21.33</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22150</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>9.039999999999999</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22151</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>7.89</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22157</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.01</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22159</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>12.87</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22160</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>24.02</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22161</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>65.56999999999999</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22162</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.33</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>17998</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>10.44</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>17134</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>39.87</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17284</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>73.20999999999999</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17286</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>135.18</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17333</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>23.91</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17343</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>22.75</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17374</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>16.81</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17375</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>21.42</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17376</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>27.6</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17384</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>38.07</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17385</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>58.57</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17386</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>1.77</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17449</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>129.04</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17450</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>181.32</v>
+        <v>17.48</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17451</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>116</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>316.25</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17453</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>83.45999999999999</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17454</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>24</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>36.72</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17455</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>31.15</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17456</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>116</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>24</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>40.99</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17457</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>42.62</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17566</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>116</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>20.25</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17569</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>51.74</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17597</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>16</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>17.23</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17619</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
+      <c r="G99" s="0" t="s">
         <v>311</v>
       </c>
-      <c r="G99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I99" s="0">
-        <v>105.43</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17620</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>31.43</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>18252</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>213</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>85.31999999999999</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>18360</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>20.02</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18371</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>13.01</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>12327</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>110</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>9.91</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>17362</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>8.720000000000001</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>17396</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>333</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.109999999999999</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>18313</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>336</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>5.45</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
+      <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>12542</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>341</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>8.91</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
+      <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>12543</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="F109" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G109" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I109" s="0">
+        <v>2.86</v>
+      </c>
+      <c r="J109" s="0" t="s">
         <v>343</v>
-      </c>
-[...13 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12601</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E110" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E110" s="0" t="s">
+      <c r="F110" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...10 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12619</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
-        <v>29</v>
+        <v>136</v>
       </c>
       <c r="I111" s="0">
-        <v>7.51</v>
+        <v>15.76</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12624</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12686</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
-[...1 lines deleted...]
-      <c r="F113" s="0"/>
+        <v>351</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G113" s="0" t="s">
-        <v>24</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>2.37</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12773</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="G114" s="0"/>
+        <v>342</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>79</v>
+      </c>
       <c r="I114" s="0">
-        <v>11.07</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12774</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="G115" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G115" s="0" t="s">
+        <v>173</v>
+      </c>
       <c r="I115" s="0">
-        <v>9.68</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12905</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>6.58</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
+      <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>17068</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
-[...1 lines deleted...]
-      <c r="F117" s="0"/>
+        <v>364</v>
+      </c>
+      <c r="F117" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G117" s="0" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>8.31</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17064</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17064</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>371</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>110</v>
+        <v>16</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>2.86</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17069</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>373</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>374</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>6.75</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>375</v>
-      </c>
-[...13 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17069</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>376</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>377</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>378</v>
-      </c>
-[...13 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17070</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>380</v>
       </c>
-      <c r="E122" s="0" t="s">
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...10 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17070</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>383</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>116</v>
+        <v>20</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>7.66</v>
+        <v>5.02</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17075</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>372</v>
+        <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>101</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>23.7</v>
+        <v>10.9</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17107</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>4.89</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17108</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>4.83</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17111</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>5.26</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>398</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17132</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>4.98</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17133</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>6.75</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17279</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.93</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17280</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.93</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17303</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>5.02</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17341</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>10.9</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17342</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>4.23</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17371</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>9.91</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17372</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>10.61</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17373</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.17</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17373</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>4.17</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
         <v>431</v>
       </c>
-      <c r="E140" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
         <v>432</v>
       </c>
-      <c r="G140" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I140" s="0">
-        <v>4.17</v>
+        <v>36.79</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17397</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.69</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17398</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17417</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>8.51</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17461</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>24</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>3.73</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17462</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.67</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17528</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>5.91</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17517</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>4.91</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17519</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>6.64</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17520</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.37</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17521</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>17.25</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17524</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
-      </c>
-[...1 lines deleted...]
-        <v>464</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17532</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
       </c>
-      <c r="E152" s="0" t="s">
+      <c r="F152" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>467</v>
-      </c>
-[...10 lines deleted...]
-        <v>469</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17558</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.79</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17570</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>8.720000000000001</v>
+        <v>7.22</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17575</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.6</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17576</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.37</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17586</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>9.98</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17587</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>5.11</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17613</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>116</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>13.11</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17614</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.54</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17615</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.96</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17615</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>495</v>
+      </c>
+      <c r="E162" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="F162" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G162" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I162" s="0">
+        <v>9.98</v>
+      </c>
+      <c r="J162" s="0" t="s">
         <v>497</v>
-      </c>
-[...13 lines deleted...]
-        <v>496</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17647</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>5.3</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>18267</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>8.119999999999999</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18268</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.9</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18276</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>116</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>20.05</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18288</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>7.22</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18294</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>4.11</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18295</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>10.49</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18296</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>7.91</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18297</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>7.65</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18314</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>523</v>
+      </c>
+      <c r="E172" s="0" t="s">
+        <v>524</v>
+      </c>
+      <c r="F172" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G172" s="0" t="s">
         <v>525</v>
       </c>
-      <c r="E172" s="0" t="s">
+      <c r="I172" s="0">
+        <v>7.02</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>526</v>
-      </c>
-[...10 lines deleted...]
-        <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18315</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>333</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>12.96</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18324</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.29</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18327</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
+      <c r="F175" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G175" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I175" s="0">
+        <v>6.98</v>
+      </c>
+      <c r="J175" s="0" t="s">
         <v>535</v>
-      </c>
-[...10 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18369</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18384</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18385</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
-      </c>
-[...1 lines deleted...]
-        <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I178" s="0">
-        <v>6.75</v>
+        <v>13.82</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>24</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>110</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>28</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.94</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>28</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.94</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>10.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>311</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>341</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22113</v>
+        <v>12966</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>6.31</v>
+        <v>27.4</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>217</v>
+        <v>94</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22116</v>
+        <v>17071</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>217</v>
+        <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.82</v>
+        <v>10.22</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22125</v>
+        <v>18070</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="G216" s="0"/>
       <c r="I216" s="0">
-        <v>5</v>
+        <v>5.2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22127</v>
+        <v>18079</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G217" s="0"/>
       <c r="I217" s="0">
-        <v>5.02</v>
+        <v>1.5</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>22128</v>
+        <v>18080</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>2.76</v>
+        <v>5.5</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I219" s="0">
-        <v>10.21</v>
+        <v>13.29</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>29893</v>
+        <v>17173</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F220" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G220" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I220" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J220" s="0" t="s">
         <v>662</v>
-      </c>
-[...10 lines deleted...]
-        <v>663</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22139</v>
+        <v>17243</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>14.23</v>
+        <v>15.76</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22140</v>
+        <v>17265</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>213</v>
+        <v>668</v>
       </c>
       <c r="I222" s="0">
-        <v>12.74</v>
+        <v>12.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22141</v>
+        <v>17266</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I223" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J223" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22147</v>
+        <v>17270</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I224" s="0">
-        <v>6.45</v>
+        <v>11.31</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22148</v>
+        <v>17272</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>213</v>
+        <v>668</v>
       </c>
       <c r="I225" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22163</v>
+        <v>17274</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>213</v>
+        <v>668</v>
       </c>
       <c r="I226" s="0">
-        <v>4.75</v>
+        <v>7.86</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22164</v>
+        <v>17275</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>341</v>
+        <v>668</v>
       </c>
       <c r="I227" s="0">
-        <v>1.74</v>
+        <v>17.23</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12330</v>
+        <v>17277</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I228" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12689</v>
+        <v>17278</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I229" s="0">
+        <v>6</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12739</v>
+        <v>17357</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>692</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G230" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I230" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J230" s="0" t="s">
         <v>693</v>
-      </c>
-[...13 lines deleted...]
-        <v>695</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12741</v>
+        <v>17358</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>21.32</v>
+        <v>9.27</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12822</v>
+        <v>17359</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>704</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>12966</v>
+        <v>17626</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="E234" s="0" t="s">
+        <v>704</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I234" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>705</v>
-      </c>
-[...13 lines deleted...]
-        <v>704</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17071</v>
+        <v>18336</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I235" s="0">
-        <v>10.22</v>
+        <v>4.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>708</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18070</v>
+        <v>18338</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>709</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F236" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I236" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...5 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18079</v>
+        <v>12947</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I237" s="0">
-        <v>1.5</v>
+        <v>11.88</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18080</v>
+        <v>12948</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
-      </c>
-[...1 lines deleted...]
-        <v>717</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G238" s="0"/>
+      <c r="G238" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I238" s="0">
-        <v>5.5</v>
+        <v>26.28</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>18081</v>
+        <v>17029</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
       </c>
-      <c r="E239" s="0" t="s">
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I239" s="0">
+        <v>20.65</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>720</v>
-      </c>
-[...10 lines deleted...]
-        <v>721</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17173</v>
+        <v>17030</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>341</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>6.13</v>
+        <v>15.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17243</v>
+        <v>17031</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F241" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>15.76</v>
+        <v>12.96</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17265</v>
+        <v>18034</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
         <v>728</v>
-      </c>
-[...1 lines deleted...]
-        <v>729</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>731</v>
+        <v>729</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17266</v>
+        <v>18125</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>25.22</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17270</v>
+        <v>18199</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>11.31</v>
+        <v>20.14</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17273</v>
+        <v>17306</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>25.85</v>
+        <v>17.82</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17275</v>
+        <v>17413</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>17.23</v>
+        <v>15.37</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17277</v>
+        <v>17493</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>730</v>
+        <v>173</v>
       </c>
       <c r="I249" s="0">
-        <v>14.3</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17278</v>
+        <v>17560</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>749</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>6</v>
+        <v>19.58</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17357</v>
+        <v>17529</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>5.73</v>
+        <v>13.01</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17359</v>
+        <v>17514</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>116</v>
+        <v>88</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>6.23</v>
+        <v>16.84</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17415</v>
+        <v>17515</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>116</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>11.21</v>
+        <v>14.16</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17599</v>
+        <v>19390</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.210000000000001</v>
+        <v>0.71</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17626</v>
+        <v>17555</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>372</v>
+        <v>16</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>19.79</v>
+        <v>13.68</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18336</v>
+        <v>17622</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>341</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>4.9</v>
+        <v>37.1</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>18338</v>
+        <v>17642</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.47</v>
+        <v>20.99</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>18391</v>
+        <v>17643</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>7.89</v>
+        <v>18.31</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>12947</v>
+        <v>17644</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.88</v>
+        <v>22.21</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>12948</v>
+        <v>18291</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>26.28</v>
+        <v>17.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17029</v>
+        <v>18292</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>20.65</v>
+        <v>17.49</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17030</v>
+        <v>18292</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>15.08</v>
+        <v>17.49</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17031</v>
+        <v>18293</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>12.96</v>
+        <v>17.74</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18034</v>
+        <v>18319</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>19.11</v>
+        <v>23.31</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18125</v>
+        <v>18319</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>802</v>
+        <v>790</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.22</v>
+        <v>23.31</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>803</v>
+        <v>791</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18199</v>
+        <v>18325</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>804</v>
+        <v>793</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>805</v>
+        <v>794</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.14</v>
+        <v>34.94</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>806</v>
+        <v>795</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>18199</v>
+        <v>18370</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>807</v>
+        <v>796</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>805</v>
+        <v>797</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>20.14</v>
+        <v>19.01</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>806</v>
+        <v>798</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>18213</v>
+        <v>18212</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>809</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>342</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>16.09</v>
+        <v>10.8</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>810</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17306</v>
+        <v>17143</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>811</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>812</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>17.82</v>
+        <v>17.46</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>813</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17306</v>
+        <v>17144</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>814</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>812</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>17.82</v>
+        <v>15.48</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>813</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17348</v>
+        <v>17147</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>11.83</v>
+        <v>24.16</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17413</v>
+        <v>17154</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>28</v>
+        <v>94</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>15.37</v>
+        <v>46.75</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17493</v>
+        <v>17155</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.64</v>
+        <v>21.97</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17502</v>
+        <v>17158</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>16.84</v>
+        <v>5.99</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>826</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17560</v>
+        <v>17234</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>827</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>828</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>829</v>
+        <v>94</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>19.58</v>
+        <v>32.08</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>831</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>832</v>
+        <v>821</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>833</v>
+        <v>822</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17529</v>
+        <v>17235</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>834</v>
+        <v>824</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>832</v>
+        <v>825</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>28</v>
+        <v>402</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>13.01</v>
+        <v>29.51</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>833</v>
+        <v>826</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17514</v>
+        <v>17237</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>827</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>836</v>
+        <v>828</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>110</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>16.84</v>
+        <v>9.02</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>837</v>
+        <v>829</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>839</v>
+        <v>828</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>840</v>
+        <v>829</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17515</v>
+        <v>17238</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>841</v>
+        <v>831</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>839</v>
+        <v>832</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>28</v>
+        <v>94</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>14.16</v>
+        <v>18.66</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>840</v>
+        <v>833</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>19390</v>
+        <v>17287</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>0.71</v>
+        <v>23.65</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17555</v>
+        <v>17287</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>846</v>
+        <v>835</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>13.68</v>
+        <v>23.65</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>847</v>
+        <v>836</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17593</v>
+        <v>17288</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>838</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>849</v>
+        <v>839</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>15.62</v>
+        <v>14.36</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>850</v>
+        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17593</v>
+        <v>17289</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>851</v>
+        <v>841</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>849</v>
+        <v>842</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>28</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>15.62</v>
+        <v>15.76</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>850</v>
+        <v>843</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17622</v>
+        <v>17293</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>37.1</v>
+        <v>13.93</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17642</v>
+        <v>17294</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>20.99</v>
+        <v>13.91</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17643</v>
+        <v>17295</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>18.31</v>
+        <v>13.91</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17644</v>
+        <v>17296</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>22.21</v>
+        <v>14.64</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19442</v>
+        <v>17297</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.5600000000000001</v>
+        <v>19.45</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>19443</v>
+        <v>17356</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>861</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>0.78</v>
+        <v>20.73</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>19444</v>
+        <v>17522</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>0.7</v>
+        <v>19.72</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18291</v>
+        <v>17588</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>867</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.99</v>
+        <v>7.61</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18292</v>
+        <v>17657</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>877</v>
-[...3 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.49</v>
+        <v>18.02</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>878</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18292</v>
+        <v>17658</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>879</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>877</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>28</v>
+        <v>94</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.49</v>
+        <v>12.59</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>878</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18293</v>
+        <v>18274</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>881</v>
+        <v>876</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>16</v>
+        <v>877</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>17.74</v>
+        <v>1.62</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>882</v>
+        <v>878</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18319</v>
+        <v>18316</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>883</v>
+        <v>879</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>884</v>
+        <v>880</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>23.31</v>
+        <v>10.81</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>885</v>
+        <v>881</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18319</v>
+        <v>18320</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>886</v>
+        <v>882</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>28</v>
+        <v>402</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>23.31</v>
+        <v>19.06</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18325</v>
+        <v>18367</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.94</v>
+        <v>13.96</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18370</v>
+        <v>18368</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>19.01</v>
+        <v>35.59</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>18212</v>
+        <v>18379</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>10.8</v>
+        <v>23.09</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17143</v>
+        <v>18382</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>17.46</v>
+        <v>20.95</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17144</v>
+        <v>18383</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>15.48</v>
+        <v>15.32</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17147</v>
+        <v>17097</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G304" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G304" s="0"/>
       <c r="I304" s="0">
-        <v>24.16</v>
+        <v>42.59</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17154</v>
+        <v>18353</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>46.75</v>
+        <v>40.26</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17155</v>
+        <v>12248</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>907</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>21.97</v>
+        <v>31.41</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17158</v>
+        <v>12251</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>5.99</v>
+        <v>15.91</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17234</v>
+        <v>17537</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>915</v>
+        <v>913</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>116</v>
+        <v>310</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>32.08</v>
+        <v>63.02</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17234</v>
+        <v>18269</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>915</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>916</v>
+      </c>
+      <c r="F309" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G309" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I309" s="0">
+        <v>1.9</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>917</v>
-      </c>
-[...13 lines deleted...]
-        <v>916</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17235</v>
+        <v>17164</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>432</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>29.51</v>
+        <v>21.33</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17237</v>
+        <v>17318</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>9.02</v>
+        <v>24.22</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17237</v>
+        <v>17319</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>922</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>9.02</v>
+        <v>13.8</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>923</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17238</v>
+        <v>17320</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>18.66</v>
+        <v>15.96</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17287</v>
+        <v>17321</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>432</v>
+        <v>20</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>23.65</v>
+        <v>23.09</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17287</v>
+        <v>17324</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>929</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>398</v>
+        <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>23.65</v>
+        <v>30.97</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>930</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17288</v>
+        <v>17324</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>398</v>
+        <v>937</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.36</v>
+        <v>30.97</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17289</v>
+        <v>17325</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>398</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>15.76</v>
+        <v>13.1</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17293</v>
+        <v>17326</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.93</v>
+        <v>19.43</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17294</v>
+        <v>17328</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>13.91</v>
+        <v>29.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17295</v>
+        <v>17328</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>23</v>
+        <v>937</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>13.91</v>
+        <v>29.84</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17296</v>
+        <v>17330</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>14.64</v>
+        <v>53.5</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17297</v>
+        <v>17349</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.45</v>
+        <v>29.73</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17356</v>
+        <v>17350</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>955</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>20.73</v>
+        <v>29.28</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17522</v>
+        <v>17354</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>19.72</v>
+        <v>49.55</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17588</v>
+        <v>17360</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.61</v>
+        <v>25.8</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17589</v>
+        <v>17361</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>110</v>
+        <v>94</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>14.45</v>
+        <v>22.25</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17657</v>
+        <v>17364</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F327" s="0"/>
+      <c r="F327" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>18.02</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17658</v>
+        <v>17365</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>12.59</v>
+        <v>15.15</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18274</v>
+        <v>17366</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F329" s="0" t="s">
-        <v>974</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.62</v>
+        <v>60.76</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18316</v>
+        <v>17367</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
         <v>10.81</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18320</v>
+        <v>17392</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>432</v>
+        <v>20</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>19.06</v>
+        <v>23.13</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18367</v>
+        <v>17496</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>13.96</v>
+        <v>13.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18368</v>
+        <v>17527</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>35.59</v>
+        <v>47.22</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18379</v>
+        <v>17617</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F334" s="0" t="s">
-        <v>398</v>
+        <v>303</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>23.09</v>
+        <v>16.61</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18382</v>
+        <v>17617</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>992</v>
+        <v>988</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>116</v>
+        <v>402</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>20.95</v>
+        <v>16.61</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18383</v>
+        <v>17618</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>995</v>
+        <v>992</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>15.32</v>
+        <v>10.72</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17097</v>
+        <v>18256</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G337" s="0"/>
+      <c r="G337" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I337" s="0">
-        <v>42.59</v>
+        <v>64.55</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18353</v>
+        <v>17299</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.26</v>
+        <v>126.27</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>12248</v>
+        <v>17511</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
-[...1 lines deleted...]
-      <c r="F339" s="0"/>
+        <v>1001</v>
+      </c>
+      <c r="F339" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>31.41</v>
+        <v>108.2</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>12251</v>
+        <v>17464</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
-[...1 lines deleted...]
-      <c r="F340" s="0"/>
+        <v>1004</v>
+      </c>
+      <c r="F340" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>15.91</v>
+        <v>4.03</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17536</v>
+        <v>17466</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>665</v>
+        <v>94</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>20.27</v>
+        <v>12.68</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17537</v>
+        <v>17481</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>340</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>63.02</v>
+        <v>6.41</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18269</v>
+        <v>17482</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>1.9</v>
+        <v>8.07</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17164</v>
+        <v>17483</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>14.31</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17318</v>
+        <v>17486</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I345" s="0">
-        <v>24.22</v>
+        <v>3.4</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17319</v>
+        <v>17561</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I346" s="0">
-        <v>13.8</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17320</v>
+        <v>18311</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>15.96</v>
+        <v>10.9</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17321</v>
+        <v>18339</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>1031</v>
+        <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I348" s="0">
-        <v>23.09</v>
+        <v>7.47</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>1032</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17323</v>
+        <v>18337</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1033</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I349" s="0">
-        <v>25.95</v>
+        <v>4.79</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17324</v>
+        <v>18340</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1036</v>
+        <v>1033</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1037</v>
+        <v>1034</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I350" s="0">
-        <v>30.97</v>
+        <v>4.65</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1038</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17324</v>
+        <v>18341</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1039</v>
+        <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>1040</v>
+        <v>402</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I351" s="0">
-        <v>30.97</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17325</v>
+        <v>18341</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1041</v>
+        <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1042</v>
+        <v>1037</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I352" s="0">
-        <v>13.1</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1043</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17326</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1044</v>
+        <v>1040</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1045</v>
+        <v>1037</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I353" s="0">
-        <v>19.43</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1046</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17328</v>
+        <v>18342</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1047</v>
+        <v>1041</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1048</v>
+        <v>1042</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>1043</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I354" s="0">
-        <v>29.84</v>
+        <v>10.79</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1049</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17328</v>
+        <v>18343</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1050</v>
+        <v>1045</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>1040</v>
+        <v>303</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I355" s="0">
-        <v>29.84</v>
+        <v>6.64</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1049</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17330</v>
+        <v>18343</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1046</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I356" s="0">
-        <v>53.5</v>
+        <v>6.64</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17349</v>
+        <v>18344</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>29.73</v>
+        <v>7.35</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17350</v>
+        <v>18345</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>29.28</v>
+        <v>7.24</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17354</v>
+        <v>18346</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>49.55</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17360</v>
+        <v>18347</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>116</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>25.8</v>
+        <v>12.34</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17361</v>
+        <v>18348</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>116</v>
+        <v>303</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>22.25</v>
+        <v>7.82</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17364</v>
+        <v>18355</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I362" s="0">
-        <v>8.210000000000001</v>
+        <v>12.27</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17365</v>
+        <v>18356</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I363" s="0">
-        <v>15.15</v>
+        <v>11.41</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17366</v>
+        <v>18357</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>60.76</v>
+        <v>22.72</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17367</v>
+        <v>18358</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>10.81</v>
+        <v>27.21</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17392</v>
+        <v>18364</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>28</v>
+        <v>937</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.13</v>
+        <v>3.6</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17496</v>
+        <v>18365</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>13.81</v>
+        <v>5.5</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1086</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17527</v>
+        <v>18365</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1087</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1088</v>
+        <v>1080</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>47.22</v>
+        <v>5.5</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1089</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17617</v>
+        <v>18366</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1090</v>
+        <v>1083</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>333</v>
+        <v>94</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>16.61</v>
+        <v>12.41</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17617</v>
+        <v>18380</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1093</v>
+        <v>1086</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1091</v>
+        <v>1087</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>432</v>
+        <v>28</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I370" s="0">
-        <v>16.61</v>
+        <v>9.94</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1092</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17618</v>
+        <v>18381</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>398</v>
+        <v>649</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>10.72</v>
+        <v>15.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18256</v>
+        <v>18381</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1090</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>64.55</v>
+        <v>15.57</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17298</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>101.21</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17299</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1094</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1090</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>711</v>
+        <v>94</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>126.27</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
-[...899 lines deleted...]
-        <v>1197</v>
+        <v>1091</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>