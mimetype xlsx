--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1122">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1119">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -83,59 +83,50 @@
     <t>000004729</t>
   </si>
   <si>
     <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
     <t>000006125</t>
   </si>
   <si>
     <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>Usams</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-wise-usb3-0-type-c-otg-usb-flash-drive-ud10-128gb/</t>
   </si>
   <si>
     <t>000007158</t>
   </si>
   <si>
     <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
   </si>
   <si>
     <t>000007725</t>
   </si>
   <si>
     <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
   </si>
   <si>
     <t>000010184</t>
   </si>
@@ -3433,51 +3424,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2f397fa0ae9d9e7fc53396e0b7acf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c5449d447de9f03f43298681cde362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4856bb754d75b4078d0535ea9e7423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004c2460e4dfe55e24757b9bcc2f60d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf5acec714c77721bf0fb09cbf453c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ae6b5bee763ebfd8d583c3e1f95326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d0ad474c964ca7185681116d88af87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbb36ddbad8f104bb9e398513f892a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d67bb2a8b36b0e38878d4183b81219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c3c16468d3a936ecc540c951424f010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf485fc7247bc2ab6fce5e1f05bac04e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c758c77e7becb4567977d4c259716312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57539a39bbe7173b813fee4ffe0076213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c0bf57a09f7de38b7a62c6660d87614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc671dc47493e50ab555d1e912e32d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d42358860ad36ac67fdfdec7f5ce516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c5679b8105b6564c62461961887e317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a45a8d5460bf4a55370f152dc431b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a36f381fb8c55bbfd4c694522e711d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae42619b30fe6fc861a76c8b1a4696220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16cfa9f022507b9d8f3135a0a3795521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c783cf7cf3d29032915c85bce54668222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b2a763bec0133e2ceae37302b264323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ed3d90c916bea0f284fa9693f8e5924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbe26e7a5fcc1e51f3489aec4d320f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48eeafda57971a5de3bc66719492cf026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466dd9b6a39b98cbf0d6401469d34d8927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b69b4b09dcb6bfc944207ddc29a2ae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e19413ff39c38f185c1a7c6842bbe529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672789207f960e250006a2ea7108594e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f98747e072c2ef4bd53983d94bb4ee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6b0039ad5a50c828fee11b863888732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e598751761ff6a7fa4699afed75ce6f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab550d655a7c84a115d35b19250b0dc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87e363e0a7338132c4d576e2a753cd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd50689210948aa6ca4ad87d72db12b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ddc2164551207b33be2f3cf0b045f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3ba75fba35cd727d703b5fcf6c8db38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae582d36a7f1473b1218f9a16b7d3539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54bb538ff297bece9aee37f04049b4440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cca00a7a280f267bdfbecc2398571141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f222e0f1745811d88edc52fb46c19342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2239a88f050aebbbe1e763a437c27e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e139159b0e9bc39f9b12c40069107e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4fc4253b647baf09010e537b01692d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e6e81ab04fcd93697b8713135681046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57cfd17f69b2cdbc1e6c51914519f8e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5856c4407a02ca770ec011f0b9d3848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a488f74db348878ebaf9094377d6349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d647ee1e9c6de147027bed548a7f1e650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e46529ef7735a4275a3548d9f81c751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722593ed74ddd35cc60130306027bff952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068cf7c5db4f2a1d7a743f59ba4714853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf02b3cbaa1a505e04aca7a01b77bf054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544130df28fadbd9e72bc77171928c155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82114de87db4a0fb127d180c85b3dcc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a4aa37ecd689c34935472f3afa89857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973ef70511e0c34dd3ffe8cf590c9e158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb02fe6c19504b4c7365acdd06df0259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d015f0ff28b9fa6080787dec188da8560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f1d88d0c7436d0e9a7f3abd29511661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2559f40810ed88cd5a018f8df9fe9662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64301fe5c719fe0fb9b52118868d45a063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845e9511a938a84e41e48760eb2657764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0173b7a8c6f8a2c2348d1a2f0403365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f149e88b0e2940406811f0db2f0a666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d56232632440cbe228842a6accf8567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d00d630511a16c2c75adb8c44e6d4568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a266d94bcca79772be74af20c0e44c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f3b4cb7fb0eb1020c3be417786de670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb5459c7a3b57e23b22c6b6874841071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b417e6603973427e46b102925a635472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc041e4998d21bf4e66959e390fe6773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff174ada3cb493b42058ca1039da449e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35797b6fa19c4daddd6ced00a4ad049875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a59080053ba3a7a1c0679c71fe614c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0caf9f30075d2dfbd01b940975146c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a5816f1c498326a37f232151a7c0278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c72846f8d6b8d4fcde866d2fdc05879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6c01a7606122fd66fc3420ea035bc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718db7bfc1de63a4ddc6c33f863bfd0d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465c03e5ccb0f4cd4ac0a5257bd574382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff388e1f2ffe192a577191457d39526883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1573ab65225a47d75ec0ab46cc5ab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa39824d337c73938266828751906485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbca6ea9fca2883a7cd3ebf71b12ee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55eee0bb06be858feaf6de109d9bed487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732afa21ebd6c0efce4d10186271fd2d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c1e92c2246423cfa15777214e4b2e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffbadb7101a316ba26a68e0766b886390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a62419ab0646c32d337f1e7049a02b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431128aa766f8c3afc441394f110767692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5651914a4968aa5d83c963edad8d54593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089dc3a3a99897e1e48872b73fcb5d3c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b40c0927ef950de437e332eb1286895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a94f94c923cb69bc8e321c962cd1e496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf05234bcaf68edfad28672d638e4c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af607281c1ac1398152efd43eaff2c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d5e9c05c70e94925f8362a18f038699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056db66025547042de1eed6abc3a518100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ff5195edb380fc18a5f41283da50b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98afd6daa9a720840af02cd798e209e2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371850ab81f4fcca66696cb1e15f8b57103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152b05ec907b7a7182a5091389e59c6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244c6e21214a70f5e23d6240e7687f2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463dd86d48c3d1d108f1443438ec7589106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b75f7517d91fbab60442b1f33dcd99107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e143239f6ada0c13a59485b479e408108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52ef4367637bf3001349d44867fc1e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56fc528e23a166f80474b5c4c730c29110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47968c336b1230b01a004b00146f7fa2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2091dd0be916463bb6fe1fa35d4d8d3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c56b2b6508bbd9551b055e5c44eb93113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0b0495d01b72107636af0a12bb674114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571184e3d1aa1e81bf6ab85d187b2235115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd048ae2d01d322362c3de9ab3258a85116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3dc3c626a48b4ed5c50a86e656eaa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236388d9dcf99ec394eabee4c97764cf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f8f018148e43f9dc6a329bf9cfa26119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60283f1ff99d2d64dfa5ae15c73274a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750d9c86d2a3d992ffbc1789149abfb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4749adf76da42d126c1ed0186578311122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675cdd08c051051a74de1ae83e000633123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a49c272ca712d0dce3cc2d484a16a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150957ca9962db3f22840aa57e1f45d5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08365d36a84c6b644b4befb53623bd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e14de7e11eec25961cf8bdad8b102a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f210acad5e9bb2a81009d5761ccf444128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae42dad3e94cb9d2f5cf45f9a623fd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5af4aa4f23322647851373f29f455130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633091d4c5e7f29ed25f47b6fb3e591131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a6ad3d2f27d6edc0c5bf71e9794da132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf67729ea8b68ebe783e4ec071eed41133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56d27394c6a6b750d7684fb26ff18d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58b15e0352c114073533355f443eb1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99165e253e084fca73b9ba9e81616e8b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691469eef6995868c91aecdbb3301890137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ddec8c4c8f249385ecfbc26802ddbd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ddeeb07a1f1050f3b1618d495da05139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295e56584d7c2a85ad491a239bde1d7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f446149ac1350700e3491050176a6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e655adbdf2de31db158c556bfbf59142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5d6901f88ba0c7b72c1e8a3a914ca143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d59b390cab9ec11bb1b6f21a4ab48144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8a9ebfd056a63ed6b2418461e77b1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d7c35b5fad1f1e5e1757c22b502fd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5960122f059a45acf43a690d4cc014e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f37a207d0d23b9b282882aab3e82c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda917a96a770049c8c4c8c6e89693b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7bd5e42f4e0d5c5e6462346cee583f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3599759ce5a53fd3f444513debc5424151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4523e83b01c08da56066150511ad0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d09c8447a9500d913816ba2ef922f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b222ff22db9e8b33f04c6647bfb35154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0f9a6bb47b2e3d6141594ab3a9daa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b02cb42278c556a0c763ba62763db1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde43ffc51482198110f85eb6c207ff157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19fa3c757135b3649ec9cff054f0c78158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222cbb59505d63ee810c90e8c60e08b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c152ae7f32d51f0cb7b61167861766160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba955eb62332cf6e1c3b6e718d42a0f8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09b7e0c179cad39823507893b722ac162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ba109a0dd8f1e51edfd9932a6e397163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70baaa51a44775d66ce133da172044164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adbe62ce316f023cd3c9f48823d0edc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d9f52fa687a822880bfb4dd23a964166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802a6b0a623e476c6ffd2d8d9067e1f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3042f31bbde07dedfd11b4601487b79168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724ad4efff756fe1ea1ed8439b2dadd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5046af08d97beec553c3d804693a15170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646022c1cfb0608ef84ba707f1a09ed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5851d38311b31e183aaa2baa4ed083172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06c3623adc74a67bbff87509e3ed65173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b356a04330f2238fe1cf21250cfd975174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f04de300c45f281fddf956e15eb3f6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ea7ce4b1425b5e6c8c8848a71e6e3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5148abb45546aed98c3bdb21f1bb2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38c4d743be8b2d1aa236c3a2ae0348178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc92a4e3ef7075846a2e2af26653859179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522710fddd4146415dc12a2ba04de0e5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7709de93212788a3a18b488390d8de181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f22b7dbadac87a0c107e99ae9cc6f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0e103762372cac5977809b3074109183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45c29d23b88e47a880fd2d99fbd08c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232d851abb15502ff021b78016b800b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dcb4a5cd4a4fefefa563100ddc7b06186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62573347dda5855869320bb7a66523187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a54115100d0773bccbfabcb28851e8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59805370f1b1ae32a535ace3942ff8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506c520972f65c99ad90e7742d7c2b7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8d7922054e6cf07f76fd727298ea5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6ff4f63d5b3dcb9580ff2c6bc6976192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464343b22680cd26e60029b8e438d8a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1e660bac08450a96beba7be36e9eb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce023fcbb11b300672c7c8022fa9c0b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635a22031ed35fa1a5c4d62a138e436196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5934a111599869c228bb06422805b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0e7c62342df63814c13f1378de6df198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ee37e8352bb684e957ffa9f92c3c3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158868319bc887594f90280054a760cf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e18763c83ba291497f3b65f043bae7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b468239e8ee9f20b184260aefa73f28202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0c9642b5a94cb92cb7dc1f7252f8f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267ac380aff44660ab98d40044746f2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9aa92e239cab4fef055e956a4b98f8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8cbad5f5244d3c0c3cae26dd17a438206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e442e36a6c4a665c53132d22501b3c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2df6761100d347d5a76d4347b9ee3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc51e02e7aac4508e21e25b1beed8c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbeb35cafdd7c2e9976a826dc4f7aa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa70d939aac2f3721cf3de5d8314bb8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edabcf9bc014fdd7c55e9be39847a6a1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352aec476bc016fadcc14f705a0cb543213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488babee35dd175de921cddefa99125214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13506818ffaf0037c3625fd83da6364215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbd4286fd0b7f5925ce939d090da65216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f540ac740857f506d3affc1584334a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175addb9ebe609a189f756fb95b8020f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213dce8f7d3d4e771aa9a384d28976b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a878dde603e3a2f6cc652291e079af220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ebc850b0f3f01c0cd48f63503f737221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792087f7a40267d4e473782f2f824116222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638d9047c2574d2cff555b16a14f69c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fcb411861b3cf58a077d18e109ae86224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d93a919fd28bee64a887c7f7c52a6e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0fa584696e912b32554fc3cf52701f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4534b4e4095c10ef43b6312792a11227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47d24b89c2428013d5b7118ff64cb2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6119d28ad9baefac0de7bc68b0188229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2affbab11846e72263015a8bcdf12230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422a5cac2df0c27ff69d53b8d97bd6d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1b6d2b5f97283408fa10a2fb0112e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e4375b65f8a6dca4d8fd9dbd3854b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3824372f6e816331e6ed76d5a96b3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6d8f7b4b59a00abef4ba8e235369a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a5a305a86ddc4cbf209bf0f03f3d3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e61924fd2c1ed0051b33b5029a905237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f1c1a4431f42eccc86158d05837f7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4d35118b83c99347c0850349fd6fc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877bdebb97f19f7268c9be0836ac1dd1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcacc87808fdf78cc09c80bcae6943ee241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ab0629f590514172b61b29e0820be242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbadc58a0d118d72af1bdbfdd7955fc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfeadab55cf227f83a2989c708e2114244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab9b94e9f79400563cc8fb1f151e02245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542db3d433769b5daa320ff1cd7b902246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2562d63c3b2809c260ff088bef89fc2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1375ce8f45d0a3e7e9ec701d2d4e530248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b467cf0459437c0bad8a186e7202f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0f4bf8fc4d4db88107c037af48668250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f3abaec1459a5754ee8d453181933251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc116947762d4cb15d253af790033de252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ffe9eeca3c26cc4b1e514fe64d79e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544dc38f1b1a427e48d837942bc4b8f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaafc43f68788339cfbde0ad1f9283ff255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a801798432bc90b8da22f83abe3ec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1521ce0d5e7830d63f57577a30bd7f4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a39b432256368edff9a8d1b393365258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead6b9d726e8af0c0aeaf99bb492952259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55fa85e78108b665b12a8938ba2a6c1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397289a7bdcdb96f187155b7a29f5b4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ebba575681099b848a2f404a6fb55c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c03818b3f460c667cab174826e499263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52e6a82cf5a8f69d2caa102f2d812e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99402b091c4bbe7b3242f127a2d61f6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c310fdd10b93211f32bc77d0871c3e7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec9c9667100b79e99a88f0ec306c45267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ec70d179acfa6ccbae577cbecfac0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88caef2702adb5875561247e193b7623269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e781b538980a91cf6b8ef997959450270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8f4daede89582b05e426547c9050f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b7beee1fb07631b2e5bbd129dd49a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe3ec9c6d60e85ad93093c271796f9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa754b2c7e349197134ddddda6b7cfb9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9d3663581f8443954803af5f16103275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b12339aafd0703965bc626ba2936c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d943d71c8c9ef195b68583fd48472277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2def2d702857b4e8ebc76cb399002b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98466df63de8575fd9a9bdc09da7e94279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797165940975c6f0300148bcaacec1e0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec924f0941305da2c552a73161edf1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686d2aaf7e18008b50100e3669565d9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ddd80ead79567c13021757eded601283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1782641de03f2745c03f4e335086c9f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9b87181ee527f3b39bec084e32444285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18999976d05c053736e42ac4b6ce1a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a071a36beaceb12fda7c39ecb010c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b733464c5aff7d080daddf9160cca1a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5542e1488174509b2757bb3436433289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71bdabef31f57d822c43ce83154160290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae318a7efe329467a58a4ff0b36735291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416c53defd2c01d86c21c2ebbf73bab292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c635a5327ec7efa1687d403248356a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240d4ec479028fbcf6db07afaf5a62e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe8fbce7e4de722fd9522749bcedd7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a072fcbd8de0bf007aea59205f8a94296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506189b61c978168a08f20aa14d82943297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71fe8f3683d0a0637259972ef9bcedc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8768824cf567d39b758c340841b1f3c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077924dd0a7e807597b56da80cc74dad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd2056ae3d00aae33ca713d49cb6de301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6bab9883525208800442607f40e45302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51954dce6ba369d94a667e2ca72d60d6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a816335b27eb2a02d68b1d52745bec304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04801d02f3210ba25ef692167ea58e6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e0582e3cadfa8d8852e1317a0ffdd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7384f535f00dc3412d42400031668307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1d0054a4507ec7213a4b8dca8e741308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810bfe3a932c0bb9fc8a9f7f93d5f981309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8756ea0ee2e68e16286148aaae394e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2194b70ef3dde813ee517bf57050f6e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ff706321d4830f0369ee05fb7d224312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f6f1526440521c25803a802e34951313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5059651b57c3dd1689a5aa86cc6aac2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92664c2c59ba305ce8e9f6de011742315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71346349d3b7f378d4422e9dee69a06316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ef1a47f92e811dd33feec79e301b3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ddcfc167d07fdcceb3b389d38020f8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb586d8a459ad0a4e73246f0a58ad6d7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c87c3691bcc8e2efda9601f5d090b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1cf514cfe634c7694eb2396149745321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1affc55748d04209108ab48ec46ac5b7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756baa977a077ff42ef0dd1fbf1a5da323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824919bc8be03e7d7d2c60b71a9d8c6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7cfa583f94befd746f1d4e250ef3b8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92530b540e97ff4621eda56aeabbbab8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2122711326ed11947c3116f431d05327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8af648aaf290560036cff6c28e367328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c3e6d7e34c531f36e1351146123b2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567155053f9e0662aa1e9fc0f657769330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93fa201ce7967f0fbacf58e90d98733331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d5fa11b55599dd427a3a3f2e8d1cc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897db486c16660663cee4be35767c69333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd0baad54dd8c355c4590224453a5f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea178cae2bc0a3dbc892b3e9fa587a8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb835323a3dfe8c2a512ae7779f1e2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4c2317973bee8ac436212c593eccc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea01e063ccb594ca425cc7f8c2cb13338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc1392c704fc6577f180c280a0a26e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd55f3d93b2413595189f29e19fde8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874ead6c28e84570bd7934b41533330341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a34c124999470129eec21d830ab535342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d582abcbb2ec83662aa01180741955343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86293709ad7cc7d5a5ed19bfc9ec8591344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e169aa74408fca18dc8b8e892b6a40d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74886feb490db6382f6a2861d358f702346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aea488e0c50190baeb1c0a5f06b1fb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e4a2f9e2946d41378ea332259c04b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2adece511551c1c9a3b5852e9c19d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4dead0d9194916c8629d636c7156b3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd5edc64700ddf569e7a140f27dd5f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850743e1b4f7c9ed21c22e03c03232c7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5e1b4867fd25f323c7c111dd2d69c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367068ad8f803f4faa76fbdc1ecf8e36354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29616b7f08ebe50bc3256fda8dbd8466355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6c8c0a1da94e0bdd771141c98923b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16067e51ba5734f2fd293b6e473873357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f544cd8f0908f7c3f8b7359eb4f29358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8498ad49aaea3852ce34492239b6da359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0565eba4359f7aadb1459fd8b39f56360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f519422a6bd5965171b2b8b219cfa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322effba7efbc666983cd7d7ffcbc413362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037a73b300cfbc5851b34d263d7fb20363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e6b8084a1fb9e8b39bc8395749981364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46f96d6644e72b51ab2ddf72b28956365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d56ea78dc6e72087bd4e53feacee9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98271e11cd4cf44d80ccc8428d13a3c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b100a9181e767811154ac826944886368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69653e4be1a416c82821f26fe80c7f76369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84ef43d65f195c4c03b37a1a91358e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299f95424a3e1d6d4b3753a296f12f7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800d0553a27e67d95d863a2f6098a42372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723dcafdf7968138385683a4c86da68b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d3da0efdd6bccc86d71b4f32425d8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76f2d790475d4701ffd21d0126212b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824dd11efc0d648cf23ecf5e47745ba2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd8e1f3ddc81131e5eba763bd57521377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4bb04dd55b15625451d2bfb8dd5bc4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9186a38efa9cb23887e3b09851b286379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c0c6357f13bab0651958b719b2782380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867f7f44f24c5a65d7e21df36d1e0da381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6d55f9f9e4e9b93c048077782d592382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785197c15c512d40ad08dd36184df6f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f00a81f2580ce55fe4f5e59c731cd7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010cf127032a21cb16f5bde67107055a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c551accfa5fd4c2c19cfa8fa48d5f9c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944f448f868defdd0a059f40d5c71e5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec981d9800ce8d4d39ed0db7ff85a7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b0abe34f0037c0066a98ebd14bde8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e342b0ffc28e578a81df5158c799375390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad92c464352e59665566c984b122df391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b125de5b2a4de85d41ce7bf32882a22392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c0cec828cc2c3c036d9046ed7a4c0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5d77a0ae5837ea9ed5c4051321e87394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ee4db83e2e75baea511b45ef24294395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61111b1633385a9dcda3c923d7d658396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408176f55fec044bad4d837f9c3f61e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444b98a499a9e86ef8353e4b205a9b8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbee8240761a13d3cd9faeeac325a3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411bb167a732df08d24a3de1c4ae434400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0bc130c621f0b358b6b2f0cc04dda401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e76ce17bb84f7be0635b7021bfe77402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781867451f0d5b032a9c750b65eb755403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025e006854838c637c4aae3df88c0f6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad685b75e3f9f3021820f153190ce4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35058cc0acec68b24d57fd554ee16622406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7a503f3c738a0cd446ee18d24b1ae407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea0de7ed48284816de7d8c93e83e3a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599f6f38a2fbc7c250049f69ba307c1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6af1e030fbae77b1e026977299869410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce811ab689abf94e8b85e465967f1e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c2c860e1b989c358cd628f756a8ee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f93359a0482f1476f759fe83219c1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b122b7d9c1f48661ce6d2b0167c98414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b7e432ffab242fab3ac49852392ba415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f246c3845c2c53b0978c1438c5f98ef416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c3285c24bca65f8341d9828c95171417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34173e12ab41a9a5fc9117f80ecb8908418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f4c1c596de05bf1b4da500ed0ea94419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d0460fc4baddab4bc21ec39d2112a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb1efc32f023f41f7cf40c0e2febd3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1485a7c43431deec6e7b9ebd1cad410422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0731569c669547d98ccd8f205f5f44423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc0417946215243f0934fcdb951760424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a2b3f87031ee1c71e507c684fa7f0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703910d27cf18d836a40fcdba8122201426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b9e44df4d2437977fce28310155c2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a21893b928af95a9128e4e5a27b63428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174184737990556bdb40731238e3996429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813a0b6593ce35a03906faa4be59b9b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed826a469b83a0fe7e36bb4d5338a8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c438cd6f1259be09a351db9a58367d9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970033d65cbbe3ca55fee371f706f0c9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24eae35ae195f77af4589222b09238434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f30e405d4d2b9ad904db1033f6bfac435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3a892dcc7b938c0669820a3500132436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982c57fae43012f40d6c05d0de15073437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc01278512072b0f3ba315662e7924438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92fe783596efad08b8c124a306df7b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d494a8180e67b7f74ba6de87fbc77440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab71626f30caf3894b1462511e98c1f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02dcd3dfe98d480b0255841a7f27bc8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb54529b1a38c7acc11ff9a9b27154443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922ccd9e7c8d7a82e23502fa1addc85444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b8f669f78cebaaedafdcb04b57f49445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09209bc80a75b4b7060f317f70c48054446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8a4da34c2fe21211ec4a0c5338c71447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774285411c1daf6decd140a7303ba30a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad86a1bf203ba0f85a2fdadcab3baf7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4d4f3ab948da04e44970a164f6580450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db0b0ad984289f3fbc90ac219f57c6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2bf3e4e75d3486fede89e877e7d14e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1679f7fb06927f209bf98e400aa03453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d00b9cb4ddd3c513449af379f3ee3f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538dccf404cba8a4093c39d17acbea4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623ce3faf14dccdecde61eba19414b2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac04b48b251099267229b0f006cd59457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168a4783e9b2d235f10b55a8acd1c37458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011708fb8c5cfbefd57e26099afc677d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76774c5315f65cd4a00b453fbd46851e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ef218a658eca76f99f745b3206d6a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412fec68efd7058574ecd7d82ffe0ced462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5fb7307233dd92ebe08cf927e46bd9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f579bd03cd365790cab1a65809b10a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3a446312a6cefef90bdf94c458820465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc588c0df51b4ae5b71a517ab5c063d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e79e4c60ae0526bee77456dda4d9c5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df343215098c3012c4bd561b1a5350b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3e49c05c3f0e27d6d9db23c81b2cc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93795734d9b15be97c13d2c320f3bd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa154464209a4a20eb8ac25a57dbf31471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d49f177741c7fb1e14041e7cca3292472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d206c11079d1e2946934bcac9c2c6e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ce4886cef779ff148363eac8287f7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074531eb9192a24807a1403b456efee475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956fbb35c413263a43fea85ac98f560476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50a5e88538080894290742fc755c27477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88208b88c8662f0055053c622970bb4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d237e3093168b7c0dfeb88e6c241353479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109deafdb96bd6ecb358654cbd5dff07480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733cf69a751f9c1d6ed2df80de092bec481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0de70a580b903b0ae0beaa6c44b6c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be806e91fa94e9aa4293ef3c6f744f31483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e436d9c479ac6ea95dc2eb9fdd58d64484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc195814449b3398048a9eae0e1452e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e829d8ba9dd6944083aab32065ac5c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a231bbb30f924e7f8b62741a4c7a71487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad291f009e48049f0bd3c9de67509185488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1269ec289a20c4c475c437e27efe984489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c647efb6d2e7334eae8890bba7b10490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65012e39e2fe6a1bf0fbe68bffaac85491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c9aff6b35de807a51f42ca0988680492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb481bd2d16095b57da6bc6bcb76da1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06672a5b17a4ba34aa5fc0956c96c03494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ee46d89bd49ff8612b47ff888e6a3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393ddaed6e2af6df7798b6dac0bbf8e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc558c8c3a41d41ec869dfdf93d1c5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1f11b877818d195b3f1bcd60c6317498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505911ac89239dc395c2116eb4d4a38499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7186d20d28c4b6b4b08c48265691c59500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9dffc06ffeead267059ad42d85c4e8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1da092da365841c7d796253fdcbb75502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cac02b974e83b8094e3531dbbdfadb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73c66c78d2b9cb2392934969ca4d31504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56bf4b281790278d87accead8356f3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619282d4e07ce4c6a81994cb79c8481a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53cb9da4ad98f515a4ef7d5980265d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62cf968b48d56d39d4b547a0e72683508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc7281ff0f1a34fc432ab3148410b6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64bf075c7a9fa152cd49caa15cd91a8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7ea847655d833a38063bfad022704511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3fb6c300fe2f5558a480aa02cd7d50512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d548d0a410c37497f8a2b7042e1a1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbc3f722e70d17872363f884fa0464514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0185e7b7f6846dfc1f09c8ecb3675515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868943010511fc1a2638562c9a82ee57516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0a1d9bb77be9ba0e940912321c2a6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87c99d87791e1b666b22b87cd58980518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe91047b306dd57e82b87e1d38dce8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c8a14ed171132babd9861f9de9f2c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9731ccb05bf7befd28ebf6592baae521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b2ed8026545a3137e70536164f317522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b17a1c19b397bbcbd4bf28434ea549523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d685fad707713af49c9bc53126ef83524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ab94df9bbfb3609c470ebbe3d8d2b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422029d922145303562d0ada31658b3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d272ecb0cef7716395f89711e22d3e4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e9462abe43001e3725a526e3b273f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32292395f126f6c019592d206871774529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbad0d58077d6997fdef12f9803f59d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8b115f0d59026bd702cbe0a7570c1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7140ffcd067d08edd886174dec9fa7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0ad525edc78b6d7d7acfcd97a7b20533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e5a3710675978b0db3deeaf4b1e14534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312927268e1204c785efe1035d97f12d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc1d77a2534831273cab0ae9587541536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab56402f33cb302acaa40c8b6efc4c0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014e4942c1dfbadb8d93f48daadbd64538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599df6f7cddf711047380e20ec50726539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e17a1ac67e61338eb8193e6c3b5d8a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f9a2bf447d73ec9ba6fbff6536355541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520ad765ffd4575754e7f70c607db14542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2bba499e367ae6eaa66429bb71d52f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6deef1b84756d15d6a36409d3b357544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95a0552cbb2c05b8ddb75aa7e1465c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c158b3eb8303e7ce43a3ebca3ed75f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a0f9bd4d32e8f812373b4ca8311c7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca562b9ef4dfbc7f5c92bb83eb0a923d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ff4bc2d67e8413377378eb68da533549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22658c2f4322330cdf0ef5e7d52f58550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23deaa9fee1cfa39c764241a0c07040551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea51682d9253f48d5a6113f5b915b0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf01f87481becca9bee078451546821553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a85d92976a369806332905dc7769ee554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b811163b0a3f2a79846e793a0c2b9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3995e346dd6b706933665aaf7cce40556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5be2e70a7d67d00ebc3acbb07b26b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646279e740437817e8335a7a81b478a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39dea93fe88e84aab8021998cbebf0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ecae313aec4b698c168b7e344a4ed560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926c6fa4d46028e5fa9068017abb3ad561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092be02f03bc9e78749d9ac1565e1d1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7391744ba41409355f64f04f52f84563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40abd0bfede68b284b988976e9e9b852564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564af156ca7cc22e21960043e93ec0d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6c069e12570180af6f32bade821e3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f612d88a8e97bbbaa8845a435badd4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0354f96123839860e22c30056ad0c82568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4bb1bee8574e44bfaf5978d9e047a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be6af320afc2aeb455b68ddae77973570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8364568894fada5bdbac9f3aba43c0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34bef70525d3a918ca8feaa2dd5809572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9152598a9015f766158ffc80c5c2e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d94895ecee8e1be4028da136ea0b3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a110dd26b60dff386d5a872a199f9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa15cb7148b46c99ada256b133f998576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3ae12a87b2f8deb8b06e848132a31577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b392661881df9de7ff9241e531fd2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a635182804c46009260095acfe82d27579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052da60eb3b791b3c8a3ad5946d9b92580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08ecac39169f7dce748782b6100ac9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec6cbc2190ee0518cb136fb68635c8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e184fb784be3357d32dbdb13b84119583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ba6996a5ab35866ab03a9741d968d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99767f1f5fd1e10a66564f5fd54b0e55585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e52d9e52cfbaaca2d53b588b3f16f9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7997fb76a76052dc992ea52072b944587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059159737d0b04f70d5a5483c9113e7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1b957d24200fa1955fd568e94cbff589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f86fbe5b3cf90d600d35aae9264cb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce54f7f9d7805fa99307fc95dd4108a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d7688db4eb536db5e77941b791007592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9630e183fc14fbe2a1e593f2ce42c8d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a503a6f7f4fb8ec9f832b09c2eab76594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03709ada8dfbe96a224db61be1ac0ee6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789e68e93a02821fe5f8798c401cd7b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5db7c0c0da3534b14b34ff7673d751597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1c44b96151518242e85c3b4f37517598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1574c948eae29d6895ad4b5a39d48599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91067834f46dc05348bbd45205976397600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297bb4ef70550e87915084b8b2642a7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57851568a9b199612afefb09814a3a54602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc74dbc795a76a61e6c7637428257f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab41ee41654280884851cbcbcc851bb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e202e72e23de71bc2bd5d5b15baf7ba605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76ccb5b5f89a7dfe72c04e451ef47a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7c2aa989e910d86bd52fe28482f97607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03552e8e9c012eeb0b2002144a6644608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d00f6a0910b90235c88f2e781670b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09883fb865895cdf087195dfa0cc06ed610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31ef1f785a8d5eaf6b59d1a4a6826e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a49a721ec31b6cd66c48ffae6ed18612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c301139181d4f0f4264b397c9b89289613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b982b18189f0f782e2a79c47efba258614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5a25076ee4c6c8e0bbcfc16f2085d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ba2f4cd1649f7e3e02c8955930e3f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078a8e406467cb29dfecfa8a3600bc6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1844cfccef175bd7c24e049e1db7bed618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c021a34aa4bd3d25e58b83bd60885cd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ad95f666d67f0bd8bfed9adc8f833620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197990170f41eb713514105dbc8e5b9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99926de2dbd6706d8a165555ed0de98b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe3ef68e197262b1f1a9b073e895a8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c5cb5d128a574ddb5e21a0d8f0c89624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942965124f3b6c1a59c52f8ccfa68a27625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfca1eee3746d06deb41bc73f71b168626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659377b708a1a64133a85788f903e19627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2626f97bbcdb237debf75192c5570d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9a30ef63b4600038cc15bed681348629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65a2ab748a04ca0997d30c4ecc0cf8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2268b60ed350cdf57a7ca6bcd8d2e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23323470ac2e079f7d4e8f721051954b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b55a760980c019bbc3280f9052518633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc419e7316b33307a3da989326161c0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9cc934bbdcc770bed611af589dfc5f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc122ca46aca4e4e2e1dc099b27050f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a286f5d7020e2eeae290273477d7e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942a7f8ed889a74d4e24d05c10dba41638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973b43c3d395c5742edab13081e0396639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e325d9533ca06c9e5bab69228595b1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2862b24fe1617482d4804806799490c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5aab2379b8a6e334f0aa575ea399e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713b4e3ab5633dc447c043ce98d82e2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752a143b1dd378c96fe003570f10a45644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031bfbfddf9b47a855a2e93551d447d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006deec702cd39b3f76e74ff96aeaf92646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad8213c96983558b8cf822a9fa8250647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5242ee2b5300ac69d62eaed2e7aba648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773e03447c719b80a8f948931398cd8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7bd5bed00bdc41054bfdb0b77aaed650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0509b89b93a43b954f9360e52e96c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00db2b6c8d8a9efb0f7e5a13dc347c0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25268f2c5d3c1aceefea5e7100d2dcb7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90012cee167f96adbe570aaec4f8bce654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e043ba235f47911f08f11115b612f46655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8c6026eee0e8bc9d98ecb76a49027656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889a244955c21644ce1c47385805142657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16234decce426c8b7a09679f8082c6c1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86797802b4bd9334d7296f5973358f44659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2b2750ccc06f5f55bd81e8bf8a7d7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86adf4b5e9302176290ad92c2776b5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301caa2e5de7a1086d1324d392fbbab662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb460a59af463457bc63df70c201653663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404ee259e8a4488c5bac346639a645a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ceb4e3d2631b1c9bd22312223a7ae665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67961a091f3b35f22bb63915a98b42ab666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8902e84cb42296490e310f44d39284a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343838a9836085a03fe52ad0223c82a1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a26d0773bef240d4983a58f3ac940669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77909807b32bbf9b16db06b287c8d9f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d0b27b43737623b4ddb0d6d629fcf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30ed34bd21b32cf76fb400bb94be60672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b4b7211ab0ffefc3ca83809426d1f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169685391bde22eef9f0b15b28689ffc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d81a965a1074e7d764155c5b568b5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68719c1f439f6f8ed158d3f4f312b9ca676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41afa10d2ca42a2cb73682deeb5a0a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d900d359e34e1530b6f26209b585a9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f763891a41fabd706d97f4dce48141679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c948f546e999956208c225e9b0836680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb6cfbb0fc83f39165ba8efcf4077f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c703d8b118cf4951ad7db04070e77f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f874db440c87fc7c097b4124472337683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c91207f1469a4e33e7b6f823493f58684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4bc2adf4deead2df7da90db2e4f74685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45048aa0dd32fc648e9cbea8de5fae9a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ea5a2484cba7121837868563d0578687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1b77c56494aa118ffe6a042c10575688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10749203e4c1d5dacf6986587dd749e0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e758d8cbbb1bd099f7667b88d0df55690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d147c6a2d954a15dc806ea07d7103691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb1db59873a06bfbb378521ed0e68f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e8179f9e1b409db3ed2a3d4f678c6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37589d0ee30af266fa54f897b878784694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed62063e98f008d29b62cee78c4e06695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799274c2ce9ff0043f7b5169fb61ec0e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33376aa524b865f4d709c8fadd30636697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4ec963139b0b594315ee4e4d037b1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc521fb3a54642551c63f3c02b72f0a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d794490ba472be491e5c51f8d7844d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b54f76c5258b9aef4ec1d64c1ec75701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac6045ddd95c250a96d61bebd361f2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e0cd9df05a8e7f47a169bad8d3d4b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d6ac9c02e19ae704f1e80eeab6718704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655c1115b6fc6dfb1963923a79f043e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e7ca90aa6ddad50f795bf59e2743b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4b568cd21baf9531ccad3421967e2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144f652554f00df340faafb7228afc8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699975d76fc5348a8d48015a681bdaf3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd938238be69ae76d9f6c17d75e8d1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac27dfdf66926d3599fd63b9cd15be3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19905a271b26aabcbd6219c59486a2f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f495f5ad830e677ef6efb1be76fc97713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74939f852f23c380915e53427b7f8bb7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08000b997e3530fc982cd103b058c9eb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e317de636b224ac07d52ce65c048699716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16351f5b0218c23378a75ee01cd40c7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e25b974b2644746f5848db29f4f072718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662da9ba170ac984408a865542a8c472719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fd307f98482f421a3ca79127c4aa1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606b5a45b8f766a7cc5ea1ede29ad0e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ced7354a162a3315c63166ca9f853722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc099ee016cbf8802293e1c34415f6e7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa7d55c4dd00bc9a055c73553efbe9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff2295ad6f4a8370644afc75217c4a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc2a2ebebedce6fc7e032ae95bcf9d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd0c005d1a9d3f05267283b183d4e9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ee3e35666fda0410750f44bc712d0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ed2cc5e34f16509c1f7b7563b36ad729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763970cbf99b0ba9bdbb44d1e5a802a5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4128e8b6dc297efe4fde976fed82b51731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71f1b60ae7c9226c70ca4927ac4744732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc30eb2610e7e53de7472707c9f40e5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8e7fb2d33a675ee27e2844d1e9ecf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3073f5e63bc3414a635cbc87a8a5f6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a44febf580beab272fa0852646b800736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e32aa5dc439ca690adc2e182ff27b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9f0de01c96b15cad5ec5624bf7013738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae1df7497844af01d0bfa69b6e5837739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94a9d015d3961cd135b8c4c467f0be740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4aab1ae67074d6966d472ae388ec2f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017c88b30136b97a7b6250ee986d3c2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d2a855b0f94287c8debde1b47da7e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16116b9cbfdb75802e99a946445d674c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309707ac257362a6ecbad8858382c67745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663460a8981d436670583ec544707fa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2047f40751d11414b0761b47437fc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12842092dd67a920fe29f8efa31bf548748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301af580d727f1cc7a58c2209aed44e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3d9c9300dcfa40e5e75bf046452fc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48affdcf0232edb7c407cfbdf1fc39751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c51ec250bb9d41248cb05059a68f3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803009740fef9d0e409871244d4dbdc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ecd2d482a79e3133b277985bb41b99754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea1577cb0f50b8a383a2794f8ca039755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423d8e3ac284f73d960e5ac3371e7b9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a4b220b999d3a81f5268f48b76247757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3dacc7657925936788e01d3735587758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7620b706a9dcfe8ea28bd225fd122b0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b6f7f6d2802d1c84d642a0f2e234c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356501bf8c8f3e1418222e44aa141288761.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac87e7fe1627fcc1a12a4296f472ac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6e076fc7d8776fec8c2b32740ce1b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad7347b9ed97d429dedd9f371404b43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2e8d01a669ff337e0609b2db5b68e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646647162824fe2aac31a8d90d1dbe575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160e8066338aee9afccd74c2a747ed96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d929f4576eb96a35c0c2f39e06f4e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063ab818a4c00912907fe3f36e424e68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82d3cbf39e3f4d25c59b0c2398c3789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb424825d9fc18b121f69f3948982e710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bcca9b95f4a7e65c7e2d1537a830bd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca159119e48ac96c7691d838eb6b3e012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562f7c822ccbb31a0edbeafc61ec77d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb37a5f59bb1faffdf7e1bf8d6d960914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda5dfba860aa45661e7bad42831c4c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf796fb3916ee34dcefb1d429d66cf616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3765b1824610a487aff5fbf898a529517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c049dec1859682c15d3def73b887d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f556d5deea8fe5f1ab836c57a389719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e1de94cf9cb4eac80dd3850a611b220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6f075f4bdae3f0de8bac0d29965a421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2bf0a00c1694684645e0e6c468d82b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6bc1c2ab7fff1046d407d7a091a71923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13af617febde298425117c641229f9324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0580c7467478f094dd90c8e6c23144b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7e286cc15b6490ae98e909e2e070c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d33a7abed22efd4c7dab86cb5b9e7327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae15f2eeb9c27dcab528dd0c939b11528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaafd2f1e0590bb81e443bf8dfa732329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf612c26032588620ff01c224d7a9a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58097f3d4fdd3f57ba425707b7189231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c38d06037c2e2f042e697e185491a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632587d10092d7f056aea19df502a7133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cdc84358e8f4a42e7af1418a38b5634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e8d7336d5cb85126f27e20868197b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00d81e5b6894d15f53c0b0459b365636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e442a964cbf44ae0dd2f7029b488c737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183133ddaefb41e14916643177a52d4638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05d59503c548e2987ed8f6ec3f617839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a5080d729bfda06c71bfc77f26b4b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f219e7de5c76f341b48e80be717b7f441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9c55c9c23f5290b52447f8eeb8ef842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1acb1a74537da52d0b64d2ffb6dd043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b9e2f659112d69c4580393ca8133044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70192f8b8f197871bb882c8dbb66184345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade815366ee08fd20d56e3755a33718b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8649d85cec7abe4c8d0b3095f499f4847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09168b67f18965be6d7154eaa4cf8fee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557db4c290c32a041b29c034f35b11349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e13226d0dfccd131e9ce7ab15cccd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10e0588994b35c70af47929d78029351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d7d71524eefeca4cdb64c155c9fa452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba71a784630936347955ba5a00814a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160382e9a808c2a6dbf88e5d0451c24c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396906643a841431ad2a79ea0dafc8d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1937501dd439b21d416b13cd08553b356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1cb3a7defccfc04fd25cc879133d1057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555dcd41393e00e608769a1b91cb07758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220cf361b4b86c1142caf2e47922d80759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28ac4ecdc107fc2de6a55e79358efd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127b0b6503ca2d929bf360b08cec1e461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26118b0e20a1dc56cd6e3d88bc8b4f2062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e9701e409f969ae8d9a833dfec80e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9115a171c60c4e02baeb4f89a3db264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f07faa0485619f2ff309a3f82d02e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3bc56f19a0734789c86e6b5cde2d6566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfabe63ebac29857f28f3cef98184fc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee50e76670429454fe32706c4ea75368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56011483b8786187417c5f0d458056b269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb43c9d7e69d20b30879c91053257170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96877375b091ac777c20969d92d826271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a708915ec8ee76af9c10bbad193cae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9465db37a9760ba826066f0b786e573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff58bfdd83cd3b02cba52dee22d87d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e9a302cfb1471120c04fced5cfc1f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faec40b05e36aa99cd4d613db08e27476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a545cc89f81f1923e4de960cbf42a477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bfca6b9e5c9183a7bd5d605c1dcf3378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf86b8a495adcef267e11058b2aae8179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21258db901a9cd291a1f021313b2058080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a850cd861bf3ea29ca7ffc4e7aa9f3481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf38f5b50507f10a43a5f96c232865582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e83e83e43fd551a493f5d355d679183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b5a2ae7558490de4c18f8af95678c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c5fcab1858e569e0a44bc69faf87985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b747e905480f1a77ba8f9dccc42a386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5c876dd644101a3a0f064325a393287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66cde7afb6e0b8190c9269d45401ce88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb8ff35bd3905ff8310bcf2fb4b28989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325bf1ae1af459ffe2fb5b4c44954d790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e84ab783e3595595a03118beaed40291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab242c78310756f626d704da23719b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19720a8a60871ee20bc95d24e5fb695193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd25b7682f6221516d260e904ad7f1a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4036d749da03f0135f08046afec3d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944cb6b59bd2e4e110b84bd3d8bb088e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee6eceb92060e686fa3c0f48ea4b4797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ab54417d8613cffd77804e9af194f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3bd62fbb4723bd5cbfa70eab015bbb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a24b6c46604889645b7bedf1e3a3b8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e71b502996bbfc322a1c83bde8120d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae7c3d3023d4f2ac022ae5a9dd1fb5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ee0000e4a004f4eab2c311ab314c8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b76d101ff769472735540bc48aeb89104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05925a42294608d2f014f55d108c54d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cacfe46738a5e925e87d9b42a49c909106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137c7ab73c250e5fac8ddceb98c357a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb039cb96d3daf295b8c44480011bc32108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6c5822914eff72c737f4594bc280c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebeb355b5070cc59882aab1e675c22f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cfaf0b8c61509fa4d3b182f370b19111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934af16e3bec3c0ff2cdd09acd94db0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6dbfb13b87755e0ab7e9badbb390a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c185f55d91b5aadaabcf76d6b5d14d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf9ae0a72f6ef477bfa0032db2cbf0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa2a324aa45f1adab312d36c9c6902116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49bfb6dcab02f38141794441d9c2147117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf8b9f122e993ebff3a29c9cf933f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a949268ac39163e0e1ea06e9119ae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be5c6b5a400fcdddf688452fba8d97120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc1085d89ef31c43dc4034a1172799121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f67d877cba48e8e869eb595e89e09c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97a54a2a0ad40976ca071a9ccdbb57123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464f0c773b1d5b386f192bc24e26fcf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44dc5d64a343d9dd74669fef692665125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d127ae3388fe423c75268a71b249607126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336bbfc2d5f759b3111d6772240d7bd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a26ac62d5577607b4ca0223ad6783e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc2c91068285ce4132423809ef1cac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750fa4b7fb26371ccf02f3d9c7cb6eeb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c115bb1d38d7c49f5e3cb887293ab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f192c622c6037310a08a4e2ad53af6d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0884a527ea0d281008f8e433ef0938133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933089f496be948dd3ea3a9a82ed0bf7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1e65545f20ba9adaae4dc3920fcb9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812bbaf35a516414293139b6b0e4578e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148cf1c683e99f4d9f84e11e561f9a0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd8825cbcd76723a72ca0fc4fdd70b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fdde0843f985e65da5e19bc9e8b9e8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff37a06681494d16833974736937901140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb26e26526d16e4e02d968fd356887141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8da9e72c9483b13645ba3f9c2aa29142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5d0ce2459eaca0ca57d4d13d1607f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab144f4f974af827bf13ad2479b5683144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c16a30b5fc40b16ba84f3fb9ee6d9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709996a6ca15604d025744f420f66a83146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d078b303a1dbf787eba04bbd3b412147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622101674eeb5183b8bdf7f5b89daeb5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb88fd7e1f5226d8d926b014b6a8ad0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f43fd5eb4f82c947670debdfc5055f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184447c16ac89ebae27238673bd1c241151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef6d83add4e6a3ad7faa736771b399152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8edfa6034993a67be86cc86643f13b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff13773ac14088ea51a91a8e54995e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ca6a3f9b0e86fb1fb5e862c6bb1e9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22830dcd7e368954b2b948ab3cd04af3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db48756bfcedff28993be796c0b6a7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74520f4dad44d2a42b18fa42db1ec28158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f873c2455e5a0a69231f9cc5ab23d7f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2effc3d5c0204aa298164cdf4d44bb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e0a038a312d976d394ccc0aace3ff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a242939cf1befa149cbe2c6f8765f83162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ed302e39a763fe273ad601920ee21163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a73a2ec2cdf35ec79c7dcc91d5379f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86eb1da798c190fffb059b5680ba92165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda6cdb9c9ca3878362c46d3e688dab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c998b4f786b45d6e7dd26d8b46ffa7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3e8d2ff299e7b35527f08e0bef718168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064fd17af2c52bf40f162eacd786f50169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59bb7d4169dc8a1f0a3816ac072706170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8d2cc7ae8d448ea480ce0e9f08c40171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af5f9447c157bce1bc188613789ce9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bae81c11513ee5a983fba4a6244f87173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff566655beb7cec05cc3190f46df122f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5a96c67050829626a37495570c5ce175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593060edbf26ff30c1c8ba6e4ca2b78176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de5a2d0b56425d91332fa89f3300f3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61591d6384229d9b2e5c74a9082463178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027feef7f07f137b0842cb17e2d3710d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0105810946151a80593a305bce816b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8110dd38870bcceb89e6aa9c0c476181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee14024592ae372c85ab9784a0f13d4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9dc79e9ad8628bd036049c02da3d1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda6b0f574d72acd17b3ebbeff38f2a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2937af8b3a342b6491f1b369a798e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf93276c65674c0a96aac20ff37f63186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb645605b3f73114c336654adc1ff3b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac90a9eeb44ca6c4d88b2b573d570b2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba559d0535705ef3b55ef1c53d786f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b429cffbfe055d85adc27969ff4609190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2500cb8dc853f1f9727b41c66d7a05191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb871bf8f03c6fb3ffd96a552fca95192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd8d8464c2ebbe90068b2b591eb1ee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b193af722c6647fedf910d4facd5bd9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d29987191cadc4baf8f9fecee3aa6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf8bcb9736c79d95b72bed879704bb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc596d3878f07d4af033d521ca5df0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d832b76b437dc4f7466e4ad0f29fe9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776292361f0ff253ebc96ea5bd08ea9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e888c3834daf122b2bf55b8e86beb0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37dab446440f4ad46dd84507c14ad6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59cb62d66710f02cb7c5c4cae10e235202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c0e88d20aa8b769c59687a8751361203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f2b86891221279c5e8b5540aad1d2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991a8aa1054a25cd119acb01c9ac2c2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a1645a55474431bf15ee75bdba1dc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5b26c97b06fb5062a4c45862fe094207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7fda5b2ca08798b258162d36e1d42208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74975edf039a4c4520b5b7cacb5761209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c5b129b6f570eb8ad908273c7906f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f349a27fc0c94fb1cc43ca5d5dccab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96950f9141c0b49cda06cc51ff513dec212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171d5ec77b95d6c0591c78f761bdc1a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455f70a757e000aae5a4c89eacc552a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a3ca19def7d65d9fd0834720a6097215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d2dc5e4d0c820cbcf3a8fcfa17eb1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5240d0b724e942cba6ab99f2105af217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697e8da40a301ae86ef5672d82167f4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f87a89a869daaf2533c68d74e5cf12219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6015ef617c195b79bd536e199c3831220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940a48c4ae5c89c9b9cb78d04f39352221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f879f4192bbfcfb59d9f0f4e59fad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00220126ed4fa7e97d31616e2040347a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81095648691a5e2ac50f89923ed551224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae68126cecb63b8323863a7a67efd52225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ce19aa9b7d88eae37cdc65fb78402226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6388f48c771d0a0ca50c3b93414571227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec639caaf36d77e421b756c196132cf7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca939b0a342a424a0f841eb171850721229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75220f5a5f9ba6e2c2f4bcd0168d6eca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca234221a2e07d228db6a2abacf07c14231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311d1441e0826bffff133deb9b6f9b2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a21f36b09e10385a56ee41bce1c71233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeec977d48e3180082a412e6df3463e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d10c4e987e2441db35a0285c369bf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33126b70f49759ddcc4d964fa6782c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204365fff26cd289bc68b4f8ca356665237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ecb03b132b52650bd2dacbf1e0522b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b27653dbbed46872e17005978d364239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a34c54cbaed7a6e95732620256292240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1aa19bce2aed1194fc27a61762b2e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18559b93e4651e844bd84c416e3f2b7c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb428f49de8a097dc7ff75857c42c7d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efdeb490b37d430e5d8438237bcd7e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a617e619ff0a5eaaa768acfbdcee5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee73fac320b502e808850ee00955541246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c878c7f5481812555c6fa45cbf17fac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60ceb5c60ebff719ecef1f15d6067b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87880623eb18c67c7e2e64f06166b592249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d8360100980c1618bfcdf1f289913250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd0e2e192eb0e3f3a0eb649ed024c9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd1c29007d0f25e422bb08843e67df252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2224365f7600c4d549cd69722d122c5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66e0dba4917b982be4fef6b03ad865254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49694ba43ab1e410c4cd5ca5e7093b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891f81fb8f2db4712f033d07fed2da2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68a628531ef7c73d8faf44efb936ff257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c3a8b0b59310f1f13aecddf555652258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d92fde391429f8f684e29d66a62da1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938a4f7c434c13d67ce5257bd97416b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f0a4eaab08cb5cc0f92412ffc8cde261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade5e127d0c309c3ad44fce7b7b5350262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f406e6a04a2f9e2e82d0733650ae784263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517dbad3974a9903cb0bbab066869277264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45155128370bf81fc9fe7a01b2aeefa0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e4a99334135d11a7547ed7b7c22c7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6967afdb928ddfe92ff19bb092aa12267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef50aeea9dfc917a6ccd8a7084bb88268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd355f01e766dc261e37c7fc7998d4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10084f74229fe4dc21d212b77ba062270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d799013051c77e1a18ec7aa19c8b71e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b725f00b9ab863646bb0311a3a1136c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbee264ad128911e8656bc9dcb4cb2e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fab02da7d292ecd9f9e979eaa2abbb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5552bea7108278628b2fed7e8f290275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25430fcc35253f89cb94becb9a41cc1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da06d2b793505bfb811c0985da25515277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b935d7842d44e6d7f076cb22e3133c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b222332981f1c094105c917533e9e7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211bc02d8dcf558dc95d13a103691cd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068aa92ccfb297fe331f043c0dc6a57281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976f6aaf28ae08c7423f1815bc05895282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e55118aa6c90433c44dcace6c15e1a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf06b2008e50a9753ac5ac2fff2ce3e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030645536884ac1f853a4b162362e5a9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead27112faf7e738fd940f58947c0aed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337cee7ecc578885361da881d3321b20287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2bd9e065212631ea11a0f66afe168288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bdedb8eafe1b7bce046aaea6d3d374289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc0ff1bfb4733d87faa86f5678e2bc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8f35561fc8502b9ad5536cf6053ca291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109cad0f26a9f55a9bb37681e8072c82292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607dba44de8e7bd9edf814ff6dd87d25293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe81a12839456b7a6b6f597729562f1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8dfa014808b2c5f365c78a7072d81295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf44858f94f17a9abbcab1c3fbfac6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d91efaf668d44325bce4f77177bbb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d718ea40ba543edcc14b783a2a1c32298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7dd8eb54fcf6725d57490530398fd0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2542288250e600a8749e444ac30d333300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414ed90fd41f496a387976e2b844719301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54a9928ddfc6b95a1c31db9adc6a0a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810c58fc5872e7304427a00777f274b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a296936233be94c418871f1bfdabea7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbaf4d53793562494cedc6f93db92a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e708a92528c77f0dbd5de079d733c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6922cd76d2092a65d99962c8b0609307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8794c9caa2d660955602640d25f1e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3daab208ff7c5ba9873e2b88801fb8e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b1ed8cf874197d8d21482f2831aa8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c583e90019feda2fd3d13e854cbe43311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda8bc6d6edee8de9fd63f97ab36077312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea98cc7caf2bd780dc67fe92d9ac04313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c170bb62e25309a0e095271205d2b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471f4f3e8182d108ac9f36f237bb40b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a48f56f00c6a2ce9326a3f52877678316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cae70d47d789f7c151631766ac2c59317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8949340b0e7f1ed42834827ff604330318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d5a5e8ea4305f33be683c08644dec319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7230ac9ca50086794b14375059d5e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211fb7f2f7a39058dca146998098635321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f58cec5e1bb74279f192d849c3651322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b865c8ae0d01f86073901e0f27490c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523d1d08d035f2cf6f4515d960cee70324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713d235bedab0e5ee52518ddf6043d6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3b7211ec5380b6d74caf9898e1509326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187d906649bf642f925d5e3c1dd84dd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635fdfb899ad42e4ec492095b9c027f5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288af3e9947777ddba214107b768076329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809de95a0943178f4c30e09419fdb0c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132d4a814217374d4f84c3f27129ec6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45039be568ef9563b17f65c63bc5ae15332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e6e30103238fc4f4badda821a4cec333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547946158b62f22f2fba591299cb63e9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69eb99f7af07952eb83946ad36ffb87335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c5af455db1251c69a09698a3a9e00336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ff2bdc3c958836c50121d6da702b6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726866e43ecda601ffa11eed822dd548338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e3c9fd9c52bb2806ff418adb2a13a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8a4ea468f530eff5f0d9c0f901a16340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf9e3a8579a4d7d2e1deaf9ca6512f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff2e5d4d4b8a9a80373add6fdc265a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137dfa069eeeb9085d54e3c743d66ef4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31ba25295f272d8ffbe92221120e7a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e7fe0f0276aa65eb5d01cd3cdfef1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2aee950c3db045a3c0dbef8be9566346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6eeb48fe5b82004607b1d81a755c07347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314c7efc76d006345900653b7173ace348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63c10f4956dc38d52eb17cd4f955fd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ab63850ba916a12ef2b3dbb04ee04350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8147380b39308405909959c1d90916351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2332fd6559a2c6302e4859e2e4a735352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c89703189dfe0392e6226569533a0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46276493a2469aa2cb2f5b0c758ba20354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4d648aa58d794970509a8a0296348355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d1384027411bd50c8527a1ea71d65356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a4aea40b5e3ded8570c44a6e90c2e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ec17a564c5776cb1615dea57112cc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62fc0e6cf6e76f7304a4f468f154db5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d97699d1f8e9a0106e9946b742940c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb5077de0c4575c55cec9e915443f6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc48f1ba3863e81031f547da236546362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43228f38faba8f6bf5d81e6be1ca98d8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48000cfa36fa93cdc26ce17a545341364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140bac44c0bb95cc686ee1bb5ce24140365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77204d7017ea6fef59f378c891f8596366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb430ce03a9a786703699bdd9f08028367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b21d7d62430634a9bf0cfeca87045368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68938432aa9e54352bf607c95225f80a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af298b8852639bfa17850c617a39ca5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774fff1bd04bff429348c300d949495371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e170ce4dd26959edc3081deffc4e1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e630c82697abfabdf922d66e224d0b7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0148d4bc18a6449bf737b8d19e75a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08ff91d2e0dacd359fe98cb7a92fff375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81879e4d049192a516e05c3dce015438376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33d02952f62af911ece8747f10219b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6550eb47a1cbd9b6abfe06b2c1ceec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d23cddc5c5d9b93aaf7bf0c3866b61379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a022932fa329f6b658735279e5b1869380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc0c1ca1ecdd0adfb36a435294a753381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2cfa088092116fae871af2adfdf256382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1a33891bda5641b8651bb89c36101383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242bc650bc608d09f34df7c47906295384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580df98673b739607147516110da34b4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40b2e2cb4dbe999c10cb4216a9b90a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd50e767907de1c00dd52555e1a688c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783aa13f93ae12cd3cf6467b68d47c3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea94f56bce756a9f83932ea03ae78d9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fab69117d42e0fb099d11dcaddfef3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de827835ee84696bb6a03b5ee7d64c3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50dee802f6fd3bdbf05a12ec0c1920e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed62e1a50e4be616e5b939e8e4bbb9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378db1d0cc6f13cdacbdc0f73b4903c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e8ce5db6b3d56c223cee9dea19582395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51979aaa18825bac819212dc75139c74396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5797f7edd5392c47f28f0ef8717f9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488699e31719ff46cf7ec9c7412246e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a45f67e59d8e30ed27f8d31675de55399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34eee520d89997baa4a84237a3dbd2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa748e6981a4acaa80889f97ecb3821401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659275577c1d366ee23cea21b0842e90402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b39a8a1cd40e49f7eb4f8e41c1f43403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc998f12794c8bdfb28be25dd1d863404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66fdf59a3ccdb98d12db1b4c42c3d8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466cdba0fe948da1402d91e3127a0da4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12edc87753868aeec2f029df847c30407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275137a5ca96e37121267e907cd47387408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fa9190f93715fa5773cd67822f442409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af460d6120c81faa02c357d60223c3aa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe7b5cd8af7f8bb973ff13a5d629c2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718004cb0a3d4a19055d662eb0c60cb2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be676b76de3c207621052d8d4a8c0c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb4992c228ac9a672aed7d9706c9aa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973fb0857322b1e30e150fe0c17eb1b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ebc4f30b8c1272a16c18a0031b026d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc4c4bab7e8368199fb35c05fbb7cf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599a0373c6e4bdb681770dc9f7d595f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed1cf3292ef7f04fd33b5aff9d1e02419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e428b9b4ddf31966e99f31fb3e51c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d157ed40bda3f34b5b5f6d8d4a1b8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e28acf7ac04a93c0b0c268693e148422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5063650bd1c7f138fe692228ec39be3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271e3747b7d88d14409c987f6477f23424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c61be18c7380e288f058628222258d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc54e3bcd980961cf288631e1d0ff7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe099e66424889b1ea1b9f05213274c4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f61f0aac9c1912c8cce2a431b0abd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eee65aa727e8688442020598c0320c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da44db05bf81bc7427a0012498adb1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266caef7dd1e6ffe978632ad00bdec4a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8f3604897e6c0ee0e278e405074e9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ca61b0ebaa8cd75ac19a0e94a6401433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a68d72bb2a37fef8058be91f6a1ce434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50146ead59ca35fa76aa72d7f07a8c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ce77e44a61e478cb8d3a128173caa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47f7ff9dce150037bb4dd72bcb2759437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aabe1a53ed437355698284f5333f5a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac84cc322569d2e17bd0f00c2cbb41439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617ae40d106f60ff68d403cd9a435ec440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e99be132ddbbf9c0efe5dcc2be844441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e759671565cdc3cdcc91fd8a7028f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b777464a6bf496d889bf30c960a84443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778781f1a7c5f515041c444629a0dd1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b54466df0318589d016cdc7dc0ad2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a73018ad5ac0198f9c3e2e10c353a3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072cead67a6b5cdf02e31581182485c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935f6fbb1708ce0d3295d97bd369f25448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba377a745fb6da38fc6302e010678d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4362a0acb09a069281b80c0a64b1feb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db53a08558dd4987ae8de283d1743f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b74ce9b339729321cd912323ec426452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751778fd33adebe2b5cae59a7b41d947453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeafef208bd59cae579c8c0a506d30fa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421512689d975d49c5f55e8117a5924a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4494ef9c3f427c571bb904d0e173d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed369864e97bd050a49accabbd80e04457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a219486bfc262f91b3b602f5a6e4e2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b600f546479976dad1d9de15df8e26459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293a1399d458bfe5c272a68972ee9a9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef141da1552c8ea6f27ccf61ac4a1e3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7e26630855c5a5c3421bb254f95c3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626409afa1f3d8523e43241bed7229a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407236f8a51489553955c1da9b1ed28464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848bf78430683cec5b5647aa5d79d9fd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dde1928fe35e2a58ee407f524de009466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d8a1fffd5d23bbe545cbf929e7452467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57168705e84dd96afabf83541238d9ba468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed635f75720be7ce00cd6b8c195548a1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f688d1e590089b5f544c85f8bd3e7f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7362e3a98784f9fe6fd25c7b423b39471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b49a197000cbe253f8e2fc2050692472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58134a553803b9eb726be472cf386046473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d8478791cac012e5f60f49e8b9e8e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c71a615ee5661c22ff00f9616f936475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5cf97711fb8c3d48c7ccda6714bb2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed05c8ca6f048c34a5aef78bc76ed13477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98cc010d27f61ef7a23d7b784e7234478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ea1d7547bc458296057a95c11e2b2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e76c4eb2ab90e29a3061a1dd34a9d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a61c6925296ed96b1f98c9334d1070481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e15401a907f7d171c0bf35680bd92d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628085ca5a349fb63e5e6bc94dabe49483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d6ac421b05ab5c1ab7d4d21ce8dba484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33772aaac5a3b30058ff2356e5936ec3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbffe977ea72178475e4d7b5a98c411486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67f4ce5169fd5eb745ed9dc1bd0a2e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504119df3cf7e581da0f968e66c1346f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a37d481125c30b01addb0f93bb2de5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41754e07caf4bbdd6188812f851c0dab490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d191914e9b9f3f307d500789b5b98491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696dbcfe65939ae365a3cc90e9727e9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885882cfa55db28622bf5997f4e9a20c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dcee5e104102dae05624a3e8da4bb8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d3f2dd288d6997d5b00dfe6266727495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a7194f3e7f41e4a4e820e74175a48496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a28967226c2cd0e4908d6f57fba9d6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6a335857110b43aac031bc053bc0e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b1293bb524e5f977863e919129b3b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5363f7d8b37060a791ffd705c4c88500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01d1f148d93352eb92611751713907501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8441317b110af0095c39b86b70b19502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a1655ae42cebf3690661a19a4aaa1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a42b31e86ec80b35a367e0337868dd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6ff4a1e5c343ec0a5076446b0609b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ccdb73c7ba3e2071f27fe35fb160d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2692bdd119d70f144d814c7d35d4b97507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5e2d07bb1b42e3d70d8486c8eca31508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9fecaf13f0e46f55bba65930b6823509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8572b8ae6a023bf0aa35105d5cd1df510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c004c952c82a9a0f48b47cd57cfca511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f621d34ca990f128fa3ace4201925e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc70b906ecf58670c85b125adb9583f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4395d5ccd17ed6e47c42d2808b9a8fd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64752a11aa957eb85df8a9c4742d38515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b8a4fb7ca3a2dea390cb1bff1b323516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c807e3ab9677e386e98b57f2a3ffc0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fcbabe49b0794dc415f22023a82e8d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ba9574947069ddff8916702592545519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db795cbcee73c6b0769dcac2f546ecc2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14e90781e257a16104d7efd777985f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ef0b44a710cde5fff529c448ad680522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051706ec932346676d36cde50d14882d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b11ed83d4e7c3e39fd40a460c335ae524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa68362a8b04fabf037482944257e9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7016322d2c4f66d8deb1af5975058fb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84febec353321562efad9a232379d23b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c761fda41fd0841fe8d8ddd6d5a9c64528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef653a476c21c4863ea0f1d0c719575529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac192cbd31871677d5cb2c9d0ba417bb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5acd51e47ac57ea3be70371c62ca9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6de4a9f39731144ddef8e0a15315fe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71077a614a5c7df8e216387aebbcb1a2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f54a63b789b24a51505f6bceeff0fb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b551b35fe48c3299da23514c7c8da0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32070b827a51f3327ed4699d40171098536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2be670f2a3ce829a71b6d14e07448537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa077c23c3ef4f12adf913c730b821538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5499c982a8cdb0a5187bf6ea5f7bd8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70540dab354f68567a6104bb6dfd99e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602da915a85aa5c58dc1de6eda00c2aa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4a186db0a97e5d12e84e568fa6730542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d12210243b125be46173c04da8b5d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e245c1c67410837557c7460c5ee12544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686be43263f79012f3fb33a28cc00c3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed46ff191f787c61f52edbcf30bd8f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472f1bb979688a98059b2a396da4972547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4a7be5b16f9e4363d58458a61a53b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a66586550e948c1f60641bec80593549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426f0ab94b5790b647cd328e2855469550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e971eabe36c29fdaa339fac93691e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ad88f2ef7ee1c1f8062f226568de7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182902b76216ba626212f7f1578f9d3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8b9b1710782c67a1daf88277a41b7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621553614e21d56c82063249f080bd7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52530f249d0ec1c487af131838da1d8d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ffa9e6042982692ed44b3fec89402557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb9516b5380452f9979741f352d3c9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1f66028c557e437a6933238ba5575559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf71503fe62ad1d54d7536126469b6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d8112065ba791c02657bf40f2e107561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8a76a998e80fc56a7d5a0893afbcc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694fa4ac1eea26248c1ec7a9cebcd662563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38527c48a9299ede59ac7e92d2159b5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8c7e12f66258eb845b491329b36f5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0f9cd612fa29b2c16bead053a6b8a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47840d983a73797a9fd54c37898e9ac567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0fe7d5a70c06c2259b09893945e5c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ebb756b82df97dd3b8adebc2a8f67569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f12c33d05059758b9c1465889352b4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29a2b94df843301cd02df340ed321f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a6048e163cb9052cde2b47e97257b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1e74c6a4bc09a0dd2412cc7eb2e10573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964c048ca8a951d8ab3e16f002bbbd3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af24860081bda9b6b978c119b1d705575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113ed57cdb080f9bdcd4c7dde472f68576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c22da10bb30b2c16193c437408027577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172652423df7561f04eb14fc0d3c8c5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373bd57f76bcfad6e7443a3ac8f3f38579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e482584fa79b58b34a6b2b36c67d7a8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d27ecaaf4b812f94d002bce0a096d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98163e2296dd5502a641f95b775bc50a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2c996df10062486a7419c62c91345583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3262fd41b231e9b1df24067cecc49e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd5dcbfacfba2d9e9adf2c11c1558a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba136b4a955b6ae4e3b198df90619d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf6864d9c7703103ef849febd0136c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c42d22f7be5885dffe5ea7969752eb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8d5837c92def5d1749481170bb2ee589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635830a52142a494eb7d8136e89e541590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f602d77f03ae8c8c84105857b2ba2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0b14bedb5892f7a78ec9778158865592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076748cc972a1968b8cddd9e5f7bfde7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75009da958576b2f332cbb0f43b1d9af594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d9dd95fda88af31929246aade4044595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d4f335b2651022259f45157b3f001596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b01a8ca71fcbf5381265f6a819f71597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296c937871dc42218c0135ee098c64a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f41bd1b8a0971dfc1c655073608802599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a27961532b507015de09df57340c3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04932078f49338d2f532192c0b8b4a86601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c1541cd7359c879f2f470ee7c4ba7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ac3523c6ddb31942b5a2da43cbbf5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683f445475110b53ca83d5e7de84ddc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408360958af2ba67235b9ee03f18f60605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0716930ce72358707046c7270a3fc4e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45229977e2d0ecdb932725c8f9dd557607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59959fa1e6d7afadf48d3a4da0ca568608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62c73a80964106cdbcdba478962e2c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f320d0750a2bc17dd08e22d0d71160610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35dbe4780450a93a57ba17fe0e27d53611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae6e83b077ecbe353a06c13958299e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3436a4d8055f6d851dd9735ad61f3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa787c75ef854edbc7292c0496c92f98614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb649dea02a3987d64f93ec4e0f3379615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f3290530c9f05030f5091c99b317e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d71592da3a5cad36a0e962032db42b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900272aa90485010d3776c0b5e11971e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941c5f26d9471fa5faf16815fd032ca619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8b989ceea3fbbcf087cd41cd22028620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a1507f5a6614b6962cf05a6c6f690621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c80cf061cb0732d8aa7ad2eb86c52622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527545b0ff02e378629c8ccca4424000623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa454c668f54932230979bb97e11136624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a95181483e05b41fe77b67c28369f6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf8a54ff3f1e8ae754a02e3c64d864626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5442613f292e5a2b2d4df0cb542901c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050f672156dce030bd801328e6363b9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12b100ad8e9716c9a7e4435ded82f4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26a8d5115ff377f317426467d47cf5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f502e912cf9d8a34ac02424d1f6b5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93cc8325f2321e0dc0a87ba5ceb877632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68f8705cbb762f82908413596eef05633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206dc7e61471bf05c520d12d2e0050d9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916dab4c1006b8b4ea0caa1a63e40f7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b448d47ad789929c073158edfada32636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e058a07e82d8e892da43cab6e30ae48637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c1e8649db78de30f46a1b088c1766638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8964bdaf56e2f293503b310c52d5013639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf977966ee9d8c761acc62c84abbad640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8af7ab81b355dd681ba15fd8866bf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bffbb586965aea5ecfbb8ee992fa20642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a77b08b36caf6585d16dd22c876c2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d89dbf784c08876f8983d865d4869644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3465d108cea007e02d6b2c6a10c8e33645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e92a3a9fa0c78113387a76132fedf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004eb7faba2c59648311c4461800d52647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2028d83daef020fdc62dd3a88574ec648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd3c841da9cdb03c5680a1fc4e8768649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ce901fc6bc660b8d333b0acee51a0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52cab381dcb742a1340f8ee5f1cf62651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11977d77e842ebe929e02d274c0c68a9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ccaacd8041e213eb836a69f315735b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2dcd12752c47cb6f6fd3aa99faecf7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a7f5ca7ce56b1ec9e450b4bcb193e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a680af262b7dfac4da51e55e4ad99656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c4c775620bf27c2e99640b0c4b736657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ecd884038cac8a342d2c043bc496f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9fb8591853fad544f38bad2b6746d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abcbf5f5e0c48b2079c3f96301cce21660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b7ba029f1a411b50e478b5e368d9a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266bfe55c6c76eeab530e78aab857be7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac295b6e6d2074a755965704287a56c0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b047e00d1ed95c14842eb0832d503664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333f1f9a3fb115c551f844dbaeac22e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31b7af89eed5ab6d72aab21cc0b0f7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8cf8e65d2e88828f67f94bd9250571667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944dafd3e70e6ed57f847db123970f0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6754a2431559bd61d731e50f94cab5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597ac2dbbbf756026ec6cf93877e330670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e8e30a28f8677d44e3659728d721f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da962867f1b2e49004b86f678ca3e6a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea9215ac2e8ac280850cf46ae11010673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc307f2cd7994ce9468e352b1cf9ec674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de5a7f647bdd2cc7806fa34d4f9305675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c90dbcb96ca6fe8487fc4a832e44f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071cf3c54bd32e133e8c2ebd20f7caa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f335406ed45e0c27626260ae78c048678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb1874196b4234a97b839b63e3af4a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4f20d1ca59250794dbcc89196f5f7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794a0c458ea7974e385f40672769885681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e3e17ee18341c8c0b5fae8da72e79682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a98e670abdf1781a146d893131483d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ae8e33ca11e9f04451c917695de26684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f35d0b594eb0d223537372576a7973685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe2451923e33f0d0ab064d5001607f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802be7ac4ea968a86c214f545521fbf8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1eec4f9651cfd826e3f023e459b8f7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2646933a3b40d589f8d97d082aab8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40063e04d3c337f4f07739e13ef8f2c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf5126ccaf5580010d43aabfaf9564691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864583dd0f92c053061e0dc3f63af218692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30265e6db27952b796351d3a0ef00040693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce2ee731db591a416a6686508033c6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793921c991dbeb31917738a4812c0edd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab49f2a20640a516a43af51e00477c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba524f05b4eeb5d270523afdc372555697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75e2aff11034394f94622fba9eab13698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3e5a37cc083543dadc090f69c62e4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2f8e3484ea835b5ece78151fd7d4d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de4975335799c82faecf34e6595953701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86618c2e90f35e14fd9fc1a01a3a481702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8090fddfccc74949b344b885526d6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d21e2c3e82847d7c4156e3f22923f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d61a99042d16ef8ac690ce8ed63e7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65b2f95a14964607d99bafd1228ec0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161ec5192de31b95049f965eb88368d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9b5234424fa581a6b698290bcdbac708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04acfde0c331b02108ba6ad81f4fbd36709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d0b9544e9809100d1d0397747f50e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a252021bf589ea5eab5292f1ae0ba5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c247c3855eac44d4c6be9a5fd4b4ad4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4232ea8153aa4c2b91489a45642ca5d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c1fc0c3b03663e4ebbe2d75827cb0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541ef668658b575a5d412d704056582715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800ff1b63fe444c371cc84718d96332716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49943a8e0285ba210b61e3487d21cbb8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c587496efbe60039bf26b48021b72718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184bf8748c1e513a5cc37bcdd4d229a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182115118ab44c5d16d416c1cc21a01720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01650303ea565b09d6c1659ee8a793721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce717351035ac856ae0ad837834f92e7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27034ebda13d315b2cfbd4ba44a618fb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9084dbf4f6d34c3c1f8d2aa0e36f7f4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e1bff08224408432530a578aad05d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d02c60c3ca3928ef9d6a6d8e79b58b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93b0136db7a332a7d2f0977b601271727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572b056a164cdc2faf094df6ef310ed728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844f27602789bcdd8f4bb5700dca0e1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95abab975f52777c1a23fbe24f2bc944730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d443b3122b55d1449ae90a5e06b01731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3110adaccda3746f43dec4de55452732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68423bf8f9836082eee8d7087e8f4ab733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447fb339a1d4b72618fd9a7c9a2289a2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060f63677a7021154d00faab66d8d14735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399e0281a1492afeb72fed9ab5c1e72736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9dd90fa2cbc4e9459c5a62f9bd687737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c9aa1f1544b1d1bcb1a110228b74d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98a46b136919fec38d086111336825739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614ba9e2bd7a83b4f6935094b0a6ecf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf4c556c3feb77ba62d4761d2e9839741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a542c43985ce5cc547cbd561f8a30a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd07adfe50f0058460e7ba59e7f307743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93aed8cf7a8f150f772dfcfa8c81f2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b66c21a9f1cf8396c7ed3f27911bf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ace9c0ba18ae412dfc69a4b283022d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97952ff7d188aa90621b583ca3005e3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a0a4ba931d615047be8983e10913a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c1dadcd9ff31c7575881fa46ecaab749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a510a7f1d2da971ffee768df774eb7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2941c00775b0e4d0dd023d0b5d2fbd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04529033fea76b7a6641f714d7d922752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f73edcc5dd942454a25f65c09e2935753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35cba4bfbbc88e21015f9bb81c46f7a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717cf0b0b3cebc28f6dab7ffbfbe1ae755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325bf461f434bfb68f0c3e61441cded7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a76aa2d1d511c72ffd2a9d36c2d442757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d95d9095ef67d780c54b2ed243989758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b9b0787b9892b5f4fb1b487bb8e08759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5755,51 +5746,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5875,51 +5866,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="82" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9235,51 +9226,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9295,51 +9286,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9445,14573 +9436,14573 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
-[...14458 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
@@ -24025,51 +24016,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26195,110 +26186,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26565,51 +26496,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J383"/>
+  <dimension ref="A1:J382"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -26691,9488 +26622,9463 @@
         <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I4" s="0">
         <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12856</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I5" s="0">
-        <v>14.53</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12878</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>6.29</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>17002</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I7" s="0">
-        <v>9.380000000000001</v>
+        <v>74.31</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>18230</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>74.31</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>18231</v>
+        <v>18232</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I9" s="0">
-        <v>113.31</v>
+        <v>112.41</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>18232</v>
+        <v>17540</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="0">
-        <v>112.41</v>
+        <v>12.39</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>17540</v>
+        <v>17541</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>12.39</v>
+        <v>21.69</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>17541</v>
+        <v>17542</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>21.69</v>
+        <v>37.71</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>17542</v>
+        <v>17544</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>37.71</v>
+        <v>11.96</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>17544</v>
+        <v>17545</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>11.96</v>
+        <v>19.96</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17545</v>
+        <v>17546</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>19.96</v>
+        <v>39.7</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17546</v>
+        <v>17547</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>39.7</v>
+        <v>5.57</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17547</v>
+        <v>17549</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>5.57</v>
+        <v>7.47</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17549</v>
+        <v>17550</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>7.47</v>
+        <v>17.35</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17550</v>
+        <v>17551</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>17.35</v>
+        <v>6.1</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17551</v>
+        <v>17553</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>6.1</v>
+        <v>8.73</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17553</v>
+        <v>17554</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>8.73</v>
+        <v>17.72</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17554</v>
+        <v>17539</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>17.72</v>
+        <v>15.31</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17539</v>
+        <v>17585</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>15.31</v>
+        <v>33.05</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17585</v>
+        <v>18352</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>31</v>
+        <v>83</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>84</v>
       </c>
       <c r="I24" s="0">
-        <v>33.05</v>
+        <v>6.4</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>18352</v>
+        <v>13261</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>86</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="I25" s="0">
-        <v>6.4</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>13261</v>
+        <v>13262</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="I26" s="0">
-        <v>8.710000000000001</v>
+        <v>2.4</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>13262</v>
+        <v>13264</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="I27" s="0">
-        <v>2.4</v>
+        <v>3.33</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>13264</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E28" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="F28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="I28" s="0">
         <v>3.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>13264</v>
+        <v>13319</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I29" s="0">
+        <v>2.96</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>100</v>
-      </c>
-[...7 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>13319</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>16</v>
+        <v>97</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.96</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>13319</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.96</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13319</v>
+        <v>13338</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G32" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="I32" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J32" s="0" t="s">
         <v>106</v>
-      </c>
-[...7 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>13338</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>107</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>16</v>
+        <v>103</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="I33" s="0">
         <v>1.86</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13338</v>
+        <v>12626</v>
       </c>
       <c r="D34" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="E34" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="F34" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G34" s="0" t="s">
         <v>110</v>
       </c>
-      <c r="E34" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I34" s="0">
-        <v>1.86</v>
+        <v>18.51</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>12626</v>
+        <v>12710</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>97</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>113</v>
+        <v>21</v>
       </c>
       <c r="I35" s="0">
-        <v>18.51</v>
+        <v>21.97</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>12710</v>
+        <v>13666</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>100</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>21.97</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13666</v>
+        <v>12744</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>12</v>
+        <v>88</v>
       </c>
       <c r="I37" s="0">
-        <v>11.12</v>
+        <v>18.99</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>12744</v>
+        <v>13695</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>16</v>
+        <v>103</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>91</v>
+        <v>123</v>
       </c>
       <c r="I38" s="0">
-        <v>18.99</v>
+        <v>8.08</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13695</v>
+        <v>13703</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>106</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>126</v>
+        <v>110</v>
       </c>
       <c r="I39" s="0">
-        <v>8.08</v>
+        <v>12.46</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13703</v>
+        <v>12940</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G40" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G40" s="0"/>
       <c r="I40" s="0">
-        <v>12.46</v>
+        <v>27.83</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12940</v>
+        <v>12941</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0"/>
       <c r="I41" s="0">
-        <v>27.83</v>
+        <v>21.54</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12941</v>
+        <v>12943</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G42" s="0"/>
       <c r="I42" s="0">
-        <v>21.54</v>
+        <v>54.37</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>12943</v>
+        <v>13762</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G43" s="0"/>
+      <c r="G43" s="0" t="s">
+        <v>123</v>
+      </c>
       <c r="I43" s="0">
-        <v>54.37</v>
+        <v>16.42</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>13762</v>
+        <v>13763</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="I44" s="0">
-        <v>16.42</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13763</v>
+        <v>13780</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>126</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>92.23999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13780</v>
+        <v>13809</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>103</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>12</v>
+        <v>148</v>
       </c>
       <c r="I46" s="0">
-        <v>9.34</v>
+        <v>15.17</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>13809</v>
+        <v>13944</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>106</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>151</v>
+        <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>15.17</v>
+        <v>7.71</v>
       </c>
       <c r="J47" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>13944</v>
+        <v>13945</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>7.71</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>13945</v>
+        <v>13946</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>8.279999999999999</v>
+        <v>5.3</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13946</v>
+        <v>13961</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>5.3</v>
+        <v>10.61</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13961</v>
+        <v>22017</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>10.61</v>
+        <v>15.56</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>22017</v>
+        <v>22042</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>15.56</v>
+        <v>48.05</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>22042</v>
+        <v>22058</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>48.05</v>
+        <v>11.76</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>22058</v>
+        <v>22092</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>11.76</v>
+        <v>14.91</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>22092</v>
+        <v>22093</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>174</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>175</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>14.91</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>22093</v>
+        <v>17509</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>177</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>178</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>8.960000000000001</v>
+        <v>3.32</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>17509</v>
+        <v>17510</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>3.32</v>
+        <v>6.03</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>17510</v>
+        <v>22104</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>184</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>185</v>
       </c>
       <c r="I58" s="0">
-        <v>6.03</v>
+        <v>4.26</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22104</v>
+        <v>22114</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.26</v>
+        <v>12.54</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22114</v>
+        <v>17645</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>12.54</v>
+        <v>10.02</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>17645</v>
+        <v>17666</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>10.02</v>
+        <v>23.53</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>17666</v>
+        <v>22142</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>12</v>
+        <v>198</v>
       </c>
       <c r="I62" s="0">
-        <v>23.53</v>
+        <v>16.22</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>16</v>
+        <v>202</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="I63" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>22143</v>
+        <v>22150</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>205</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="I64" s="0">
-        <v>21.33</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22150</v>
+        <v>22151</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="I65" s="0">
-        <v>9.039999999999999</v>
+        <v>7.89</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22151</v>
+        <v>22157</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>201</v>
+        <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>7.89</v>
+        <v>9.01</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>22157</v>
+        <v>22159</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>9.01</v>
+        <v>12.87</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>22159</v>
+        <v>22160</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>12.87</v>
+        <v>24.02</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22160</v>
+        <v>22161</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>24.02</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22161</v>
+        <v>22162</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>65.56999999999999</v>
+        <v>3.33</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22162</v>
+        <v>17998</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.33</v>
+        <v>10.44</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>17998</v>
+        <v>17134</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>10.44</v>
+        <v>39.87</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>17134</v>
+        <v>17284</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>103</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>39.87</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>17284</v>
+        <v>17286</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>73.20999999999999</v>
+        <v>135.18</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>17286</v>
+        <v>17333</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>135.18</v>
+        <v>23.91</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>17333</v>
+        <v>17343</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>23.91</v>
+        <v>22.75</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>17343</v>
+        <v>17374</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>22.75</v>
+        <v>16.81</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17374</v>
+        <v>17375</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>16.81</v>
+        <v>21.42</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17375</v>
+        <v>17376</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>21.42</v>
+        <v>27.6</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17376</v>
+        <v>17384</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>106</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>27.6</v>
+        <v>38.07</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17384</v>
+        <v>17385</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>38.07</v>
+        <v>58.57</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17385</v>
+        <v>17386</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>16</v>
+        <v>103</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>58.57</v>
+        <v>1.77</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17386</v>
+        <v>17449</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="I83" s="0">
-        <v>1.77</v>
+        <v>129.04</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17449</v>
+        <v>17450</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="I84" s="0">
-        <v>129.04</v>
+        <v>181.32</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17450</v>
+        <v>17451</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="I85" s="0">
-        <v>181.32</v>
+        <v>316.25</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17451</v>
+        <v>17453</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="I86" s="0">
-        <v>316.25</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17453</v>
+        <v>17454</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="I87" s="0">
-        <v>83.45999999999999</v>
+        <v>36.72</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17454</v>
+        <v>17455</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="I88" s="0">
-        <v>36.72</v>
+        <v>31.15</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17455</v>
+        <v>17456</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="I89" s="0">
-        <v>31.15</v>
+        <v>40.99</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17456</v>
+        <v>17457</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="I90" s="0">
-        <v>40.99</v>
+        <v>42.62</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17457</v>
+        <v>17566</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>126</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>42.62</v>
+        <v>20.25</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17566</v>
+        <v>17569</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>106</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>20.25</v>
+        <v>51.74</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17569</v>
+        <v>17597</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>51.74</v>
+        <v>17.23</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17597</v>
+        <v>17619</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>296</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>17.23</v>
+        <v>105.43</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17619</v>
+        <v>17620</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>299</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>105.43</v>
+        <v>31.43</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17620</v>
+        <v>18252</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>198</v>
       </c>
       <c r="I96" s="0">
-        <v>31.43</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>18252</v>
+        <v>18371</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>305</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>201</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>85.31999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>18371</v>
+        <v>12327</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>307</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>308</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>16</v>
+        <v>97</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="I98" s="0">
-        <v>13.01</v>
+        <v>9.91</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>12327</v>
+        <v>17362</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>310</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>311</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>126</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>9.91</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17362</v>
+        <v>17396</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>313</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>314</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>106</v>
+        <v>315</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>8.720000000000001</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17396</v>
+        <v>18313</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>318</v>
+        <v>103</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>9.109999999999999</v>
+        <v>5.45</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
-      <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>18313</v>
+        <v>12542</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>320</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>321</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>106</v>
+        <v>322</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>323</v>
       </c>
       <c r="I102" s="0">
-        <v>5.45</v>
+        <v>8.91</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="C103" s="0">
-        <v>12542</v>
+        <v>12543</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>325</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="G103" s="0" t="s">
         <v>323</v>
       </c>
-      <c r="E103" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I103" s="0">
-        <v>8.91</v>
+        <v>2.67</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
+      <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>12543</v>
+        <v>12601</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>325</v>
+        <v>103</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>326</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.67</v>
+        <v>14.09</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>12601</v>
+        <v>12619</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I105" s="0">
-        <v>14.09</v>
+        <v>7.51</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12619</v>
+        <v>12624</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I106" s="0">
-        <v>7.51</v>
+        <v>13.14</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>12624</v>
+        <v>12686</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="F107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>21</v>
+        <v>123</v>
       </c>
       <c r="I107" s="0">
-        <v>13.14</v>
+        <v>2.37</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>12686</v>
+        <v>12773</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="F108" s="0"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F108" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G108" s="0"/>
       <c r="I108" s="0">
-        <v>2.37</v>
+        <v>11.07</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>12773</v>
+        <v>12774</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>343</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>344</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="G109" s="0"/>
       <c r="I109" s="0">
-        <v>11.07</v>
+        <v>9.68</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12774</v>
+        <v>12905</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>346</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>347</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="G110" s="0"/>
+        <v>16</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>123</v>
+      </c>
       <c r="I110" s="0">
-        <v>9.68</v>
+        <v>6.58</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
-      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12905</v>
+        <v>17068</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>350</v>
       </c>
-      <c r="F111" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
-        <v>126</v>
+        <v>148</v>
       </c>
       <c r="I111" s="0">
-        <v>6.58</v>
+        <v>8.31</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
+      <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>17068</v>
+        <v>17064</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>353</v>
       </c>
-      <c r="F112" s="0"/>
+      <c r="F112" s="0" t="s">
+        <v>354</v>
+      </c>
       <c r="G112" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="I112" s="0">
-        <v>8.31</v>
+        <v>2.86</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>17064</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>357</v>
+        <v>97</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="I113" s="0">
         <v>2.86</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>17064</v>
+        <v>17069</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="E114" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="F114" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I114" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>359</v>
-      </c>
-[...13 lines deleted...]
-        <v>358</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>17069</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E115" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>361</v>
       </c>
-      <c r="F115" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G115" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="I115" s="0">
         <v>15.76</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>17069</v>
+        <v>17070</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>362</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>363</v>
       </c>
-      <c r="E116" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F116" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I116" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J116" s="0" t="s">
         <v>364</v>
-      </c>
-[...7 lines deleted...]
-        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>17070</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="I117" s="0">
         <v>7.66</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17070</v>
+        <v>17075</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E118" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="F118" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="G118" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="I118" s="0">
+        <v>23.7</v>
+      </c>
+      <c r="J118" s="0" t="s">
         <v>368</v>
-      </c>
-[...13 lines deleted...]
-        <v>367</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17075</v>
+        <v>17107</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>357</v>
+        <v>103</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>91</v>
+        <v>185</v>
       </c>
       <c r="I119" s="0">
-        <v>23.7</v>
+        <v>4.89</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17107</v>
+        <v>17108</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>4.89</v>
+        <v>4.83</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17108</v>
+        <v>17111</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>4.83</v>
+        <v>5.26</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17111</v>
+        <v>17129</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>106</v>
+        <v>380</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.26</v>
+        <v>42.43</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17129</v>
+        <v>17132</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>383</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>42.43</v>
+        <v>4.98</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17132</v>
+        <v>17133</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>4.98</v>
+        <v>6.75</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17133</v>
+        <v>17279</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>388</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>6.75</v>
+        <v>1.93</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17279</v>
+        <v>17280</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
         <v>1.93</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17280</v>
+        <v>17303</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.93</v>
+        <v>5.02</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17303</v>
+        <v>17341</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>5.02</v>
+        <v>10.9</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17341</v>
+        <v>17342</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>401</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>16</v>
+        <v>103</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>10.9</v>
+        <v>4.23</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17342</v>
+        <v>17371</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>403</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>404</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>106</v>
+        <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>185</v>
       </c>
       <c r="I130" s="0">
-        <v>4.23</v>
+        <v>9.91</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17371</v>
+        <v>17372</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>9.91</v>
+        <v>10.61</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17372</v>
+        <v>17373</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>10.61</v>
+        <v>4.17</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>17373</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>103</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
         <v>4.17</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>17373</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>106</v>
+        <v>414</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
         <v>4.17</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17373</v>
+        <v>17397</v>
       </c>
       <c r="D135" s="0" t="s">
+        <v>415</v>
+      </c>
+      <c r="E135" s="0" t="s">
         <v>416</v>
       </c>
-      <c r="E135" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F135" s="0" t="s">
-        <v>417</v>
+        <v>103</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>4.17</v>
+        <v>2.69</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17397</v>
+        <v>17398</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>2.69</v>
+        <v>4.15</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>106</v>
+        <v>28</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17417</v>
+        <v>17461</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>31</v>
+        <v>103</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="I138" s="0">
-        <v>8.51</v>
+        <v>3.73</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17461</v>
+        <v>17462</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>106</v>
+        <v>28</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="I139" s="0">
-        <v>3.73</v>
+        <v>8.67</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17462</v>
+        <v>17517</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>126</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>8.67</v>
+        <v>4.91</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17517</v>
+        <v>17519</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>103</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.91</v>
+        <v>6.64</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17519</v>
+        <v>17520</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.64</v>
+        <v>4.37</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17520</v>
+        <v>17521</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>106</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>4.37</v>
+        <v>17.25</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17521</v>
+        <v>17532</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>16</v>
+        <v>202</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>444</v>
       </c>
       <c r="I144" s="0">
-        <v>17.25</v>
+        <v>36.79</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17532</v>
+        <v>17558</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>205</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>447</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>36.79</v>
+        <v>3.79</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17558</v>
+        <v>17570</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>16</v>
+        <v>103</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.79</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17570</v>
+        <v>17575</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>106</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>198</v>
       </c>
       <c r="I147" s="0">
-        <v>8.720000000000001</v>
+        <v>4.6</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17575</v>
+        <v>17576</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="I148" s="0">
-        <v>4.6</v>
+        <v>4.37</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>201</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.37</v>
+        <v>9.98</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17586</v>
+        <v>17587</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>9.98</v>
+        <v>5.11</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17587</v>
+        <v>17613</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>464</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>465</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>16</v>
+        <v>103</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>5.11</v>
+        <v>13.11</v>
       </c>
       <c r="J151" s="0" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17613</v>
+        <v>17614</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>468</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>106</v>
+        <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>13.11</v>
+        <v>3.54</v>
       </c>
       <c r="J152" s="0" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>470</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>471</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.54</v>
+        <v>3.96</v>
       </c>
       <c r="J153" s="0" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>17615</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>473</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
         <v>3.96</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17615</v>
+        <v>17647</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.96</v>
+        <v>5.3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17647</v>
+        <v>18267</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>198</v>
       </c>
       <c r="I156" s="0">
-        <v>5.3</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="I157" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18268</v>
+        <v>18276</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>16</v>
+        <v>103</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>201</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>10.9</v>
+        <v>20.05</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18276</v>
+        <v>18288</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>106</v>
+        <v>28</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>20.05</v>
+        <v>7.22</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18288</v>
+        <v>18294</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>7.22</v>
+        <v>4.11</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18294</v>
+        <v>18295</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.11</v>
+        <v>10.49</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>18295</v>
+        <v>18296</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10.49</v>
+        <v>7.91</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>18296</v>
+        <v>18297</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>7.91</v>
+        <v>7.65</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>18297</v>
+        <v>18314</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>16</v>
+        <v>315</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>7.65</v>
+        <v>16.22</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18314</v>
+        <v>18315</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>16.22</v>
+        <v>12.96</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18315</v>
+        <v>18324</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>318</v>
+        <v>16</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>12.96</v>
+        <v>16.29</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18324</v>
+        <v>18327</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="I167" s="0">
-        <v>16.29</v>
+        <v>9.98</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18327</v>
+        <v>18369</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>16</v>
+        <v>103</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>126</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>9.98</v>
+        <v>4.57</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18369</v>
+        <v>18384</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>4.57</v>
+        <v>6.98</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18384</v>
+        <v>18385</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>106</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.98</v>
+        <v>6.75</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18385</v>
+        <v>13331</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="I171" s="0">
-        <v>6.75</v>
+        <v>1.57</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13331</v>
+        <v>13576</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="I172" s="0">
-        <v>1.57</v>
+        <v>3.39</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13576</v>
+        <v>13581</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="I173" s="0">
-        <v>3.39</v>
+        <v>11.06</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>13581</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>532</v>
+        <v>529</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="I174" s="0">
         <v>11.06</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>530</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13581</v>
+        <v>25017</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F175" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G175" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I175" s="0">
+        <v>3.42</v>
+      </c>
+      <c r="J175" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25017</v>
+        <v>25018</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.42</v>
+        <v>6.01</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25018</v>
+        <v>12662</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>540</v>
       </c>
       <c r="I177" s="0">
-        <v>6.01</v>
+        <v>7.02</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>12662</v>
+        <v>13751</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>543</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>7.02</v>
+        <v>5.39</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13751</v>
+        <v>13798</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>5.39</v>
+        <v>4.63</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>547</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13798</v>
+        <v>13799</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>548</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.63</v>
+        <v>6.98</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13799</v>
+        <v>13893</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>551</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>20</v>
+        <v>103</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>12</v>
+        <v>185</v>
       </c>
       <c r="I181" s="0">
-        <v>6.98</v>
+        <v>3.33</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13893</v>
+        <v>13917</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>106</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>188</v>
+        <v>123</v>
       </c>
       <c r="I182" s="0">
-        <v>3.33</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13917</v>
+        <v>13918</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="I183" s="0">
-        <v>9.140000000000001</v>
+        <v>13.82</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="I184" s="0">
         <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>559</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13918</v>
+        <v>13921</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="E185" s="0" t="s">
+        <v>562</v>
+      </c>
+      <c r="F185" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G185" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I185" s="0">
+        <v>4.1</v>
+      </c>
+      <c r="J185" s="0" t="s">
         <v>563</v>
-      </c>
-[...13 lines deleted...]
-        <v>562</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>13921</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
         <v>4.1</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>566</v>
+        <v>563</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13921</v>
+        <v>13947</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>567</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.1</v>
+        <v>21.8</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13947</v>
+        <v>13960</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>569</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>21.8</v>
+        <v>0.75</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13960</v>
+        <v>13976</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>571</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>572</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.75</v>
+        <v>2.81</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>573</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13976</v>
+        <v>22036</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>574</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>575</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>296</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.81</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>22036</v>
+        <v>22037</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>577</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>578</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>299</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.449999999999999</v>
+        <v>5.57</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>579</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>22037</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>580</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>103</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
         <v>5.57</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>582</v>
+        <v>579</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>22037</v>
+        <v>17345</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>106</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>5.57</v>
+        <v>5.4</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>17345</v>
+        <v>17447</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>540</v>
       </c>
       <c r="I194" s="0">
-        <v>5.4</v>
+        <v>29.22</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>17447</v>
+        <v>22081</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>543</v>
+        <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>29.22</v>
+        <v>4.25</v>
       </c>
       <c r="J195" s="0" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>22081</v>
+        <v>17501</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>4.25</v>
+        <v>6.84</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>17501</v>
+        <v>22102</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.84</v>
+        <v>3.64</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>22102</v>
+        <v>22103</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.64</v>
+        <v>4.74</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>22103</v>
+        <v>22107</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>323</v>
       </c>
       <c r="I199" s="0">
-        <v>4.74</v>
+        <v>7.15</v>
       </c>
       <c r="J199" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>22107</v>
+        <v>22108</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>326</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.15</v>
+        <v>7.71</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22108</v>
+        <v>22112</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.71</v>
+        <v>3.86</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22112</v>
+        <v>22113</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.86</v>
+        <v>6.31</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22113</v>
+        <v>22115</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>202</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>6.31</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>22116</v>
+        <v>22125</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>205</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>12.82</v>
+        <v>5</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>22127</v>
+        <v>22128</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>624</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.02</v>
+        <v>2.76</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22128</v>
+        <v>29893</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>626</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>627</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.76</v>
+        <v>10.21</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>29893</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>629</v>
       </c>
       <c r="E209" s="0" t="s">
+        <v>627</v>
+      </c>
+      <c r="F209" s="0" t="s">
         <v>630</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
         <v>10.21</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>29893</v>
+        <v>22139</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>631</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>632</v>
       </c>
-      <c r="E210" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F210" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G210" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="I210" s="0">
+        <v>14.23</v>
+      </c>
+      <c r="J210" s="0" t="s">
         <v>633</v>
-      </c>
-[...7 lines deleted...]
-        <v>631</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="I211" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22140</v>
+        <v>22141</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="I212" s="0">
-        <v>12.74</v>
+        <v>6.96</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22141</v>
+        <v>22147</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>201</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.96</v>
+        <v>6.45</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22147</v>
+        <v>22148</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>198</v>
       </c>
       <c r="I214" s="0">
-        <v>6.45</v>
+        <v>11.49</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22148</v>
+        <v>22163</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="I215" s="0">
-        <v>11.49</v>
+        <v>4.75</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22163</v>
+        <v>12330</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>650</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>16</v>
+        <v>103</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>201</v>
+        <v>88</v>
       </c>
       <c r="I216" s="0">
-        <v>4.75</v>
+        <v>10.16</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>12330</v>
+        <v>12689</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>652</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>653</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>106</v>
+        <v>28</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>91</v>
+        <v>123</v>
       </c>
       <c r="I217" s="0">
-        <v>10.16</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>654</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>12689</v>
+        <v>12739</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>31</v>
+        <v>103</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="I218" s="0">
-        <v>9.050000000000001</v>
+        <v>16.67</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>12739</v>
+        <v>12822</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>106</v>
+        <v>28</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="I219" s="0">
-        <v>16.67</v>
+        <v>16.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="I220" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>12966</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>31</v>
+        <v>103</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="I221" s="0">
         <v>27.4</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="E222" s="0" t="s">
+        <v>666</v>
+      </c>
+      <c r="F222" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G222" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I222" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J222" s="0" t="s">
         <v>667</v>
-      </c>
-[...13 lines deleted...]
-        <v>666</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17071</v>
+        <v>18070</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>670</v>
+      </c>
+      <c r="G223" s="0"/>
       <c r="I223" s="0">
-        <v>10.22</v>
+        <v>5.2</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>18070</v>
+        <v>18079</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
-        <v>673</v>
+        <v>16</v>
       </c>
       <c r="G224" s="0"/>
       <c r="I224" s="0">
-        <v>5.2</v>
+        <v>1.5</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>18079</v>
+        <v>18080</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>675</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0"/>
       <c r="I225" s="0">
-        <v>1.5</v>
+        <v>5.5</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>18080</v>
+        <v>18081</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>678</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>679</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G226" s="0"/>
+        <v>103</v>
+      </c>
+      <c r="G226" s="0" t="s">
+        <v>88</v>
+      </c>
       <c r="I226" s="0">
-        <v>5.5</v>
+        <v>13.29</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>680</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>18081</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>681</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>682</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>106</v>
+        <v>16</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>91</v>
+        <v>323</v>
       </c>
       <c r="I227" s="0">
-        <v>13.29</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17173</v>
+        <v>17243</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>685</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>326</v>
+        <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>6.13</v>
+        <v>15.76</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>686</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17243</v>
+        <v>17265</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>687</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>688</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>689</v>
       </c>
       <c r="I229" s="0">
-        <v>15.76</v>
+        <v>12.51</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17265</v>
+        <v>17266</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>16</v>
+        <v>630</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
       <c r="I230" s="0">
-        <v>12.51</v>
+        <v>8.49</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17266</v>
+        <v>17270</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>694</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>695</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>633</v>
+        <v>16</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
       <c r="I231" s="0">
-        <v>8.49</v>
+        <v>11.31</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>696</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17270</v>
+        <v>17272</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>697</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
       <c r="I232" s="0">
-        <v>11.31</v>
+        <v>12.51</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17272</v>
+        <v>17273</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>700</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>701</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
       <c r="I233" s="0">
-        <v>12.51</v>
+        <v>25.85</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>702</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17273</v>
+        <v>17274</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
       <c r="I234" s="0">
-        <v>25.85</v>
+        <v>7.86</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17274</v>
+        <v>17275</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
       <c r="I235" s="0">
-        <v>7.86</v>
+        <v>17.23</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>708</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17275</v>
+        <v>17277</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>709</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
       <c r="I236" s="0">
-        <v>17.23</v>
+        <v>14.3</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17277</v>
+        <v>17278</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>712</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>713</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
       <c r="I237" s="0">
-        <v>14.3</v>
+        <v>6</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17278</v>
+        <v>17357</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>715</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>692</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>6</v>
+        <v>5.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17357</v>
+        <v>17358</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>718</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>719</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>5.73</v>
+        <v>9.27</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17358</v>
+        <v>17359</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>721</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>722</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>16</v>
+        <v>103</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>9.27</v>
+        <v>6.23</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17359</v>
+        <v>17599</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>724</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>106</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>6.23</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17599</v>
+        <v>17626</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>727</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>728</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>16</v>
+        <v>354</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>8.210000000000001</v>
+        <v>19.79</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17626</v>
+        <v>18336</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>730</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>731</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>357</v>
+        <v>16</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>12</v>
+        <v>323</v>
       </c>
       <c r="I243" s="0">
-        <v>19.79</v>
+        <v>4.9</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>732</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>18336</v>
+        <v>18338</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>103</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>326</v>
+        <v>689</v>
       </c>
       <c r="I244" s="0">
-        <v>4.9</v>
+        <v>7.47</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>18338</v>
+        <v>12947</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>106</v>
+        <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>692</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>7.47</v>
+        <v>11.88</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>12947</v>
+        <v>12948</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>11.88</v>
+        <v>26.28</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>12948</v>
+        <v>17029</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>26.28</v>
+        <v>20.65</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17029</v>
+        <v>17030</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>20.65</v>
+        <v>15.08</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17030</v>
+        <v>17031</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>103</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>15.08</v>
+        <v>12.96</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17031</v>
+        <v>18034</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>106</v>
+        <v>16</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>12.96</v>
+        <v>19.11</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>18034</v>
+        <v>18125</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>754</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>755</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>19.11</v>
+        <v>25.22</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>756</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>18125</v>
+        <v>18199</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>757</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>758</v>
       </c>
       <c r="F252" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>25.22</v>
+        <v>20.14</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>18199</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>761</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
         <v>20.14</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>18199</v>
+        <v>17306</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>763</v>
+        <v>761</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.14</v>
+        <v>17.82</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>17306</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>765</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
         <v>17.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>766</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17306</v>
+        <v>17413</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>767</v>
+        <v>765</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>17.82</v>
+        <v>15.37</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17413</v>
+        <v>17493</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>768</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>769</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>12</v>
+        <v>185</v>
       </c>
       <c r="I257" s="0">
-        <v>15.37</v>
+        <v>14.64</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>770</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>17493</v>
+        <v>17560</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>771</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>772</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>16</v>
+        <v>773</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>14.64</v>
+        <v>19.58</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17560</v>
+        <v>17529</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>776</v>
+        <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>19.58</v>
+        <v>13.01</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17529</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>778</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>13.01</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>780</v>
+        <v>777</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17529</v>
+        <v>17514</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>781</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>20</v>
+        <v>97</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>13.01</v>
+        <v>16.84</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17514</v>
+        <v>17515</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>16.84</v>
+        <v>14.16</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17515</v>
+        <v>19390</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>14.16</v>
+        <v>0.71</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>19390</v>
+        <v>17555</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>0.71</v>
+        <v>13.68</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17555</v>
+        <v>17622</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>13.68</v>
+        <v>37.1</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17622</v>
+        <v>17642</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>37.1</v>
+        <v>20.99</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17642</v>
+        <v>17643</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.99</v>
+        <v>18.31</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17643</v>
+        <v>17644</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>18.31</v>
+        <v>22.21</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17644</v>
+        <v>18291</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>22.21</v>
+        <v>17.99</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>18291</v>
+        <v>18292</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>17.99</v>
+        <v>17.49</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>18292</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>810</v>
+        <v>807</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
         <v>17.49</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>811</v>
+        <v>808</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>18292</v>
+        <v>18293</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>17.49</v>
+        <v>17.74</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>18293</v>
+        <v>18319</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>813</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>814</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>17.74</v>
+        <v>23.31</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>18319</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>816</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>817</v>
+        <v>814</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>23.31</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>818</v>
+        <v>815</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>18319</v>
+        <v>18325</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>819</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>23.31</v>
+        <v>34.94</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>18325</v>
+        <v>18370</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>34.94</v>
+        <v>19.01</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>18370</v>
+        <v>18212</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>16</v>
+        <v>354</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>19.01</v>
+        <v>10.8</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>18212</v>
+        <v>17143</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>357</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>10.8</v>
+        <v>17.46</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17143</v>
+        <v>17144</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>830</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>17.46</v>
+        <v>15.48</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>831</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17144</v>
+        <v>17147</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>832</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>833</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.48</v>
+        <v>24.16</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>834</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17147</v>
+        <v>17154</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>835</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>836</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>16</v>
+        <v>103</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>24.16</v>
+        <v>46.75</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>837</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17154</v>
+        <v>17155</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>838</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>839</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>106</v>
+        <v>28</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>46.75</v>
+        <v>21.97</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>840</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17155</v>
+        <v>17158</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>841</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>842</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>21.97</v>
+        <v>5.99</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17158</v>
+        <v>17234</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>844</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>845</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>103</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>5.99</v>
+        <v>32.08</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>846</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>17234</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>847</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>848</v>
+        <v>845</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>106</v>
+        <v>28</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
         <v>32.08</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>849</v>
+        <v>846</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>850</v>
+        <v>848</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>31</v>
+        <v>414</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17235</v>
+        <v>17237</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>417</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>29.51</v>
+        <v>9.02</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17237</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>855</v>
+        <v>852</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>16</v>
+        <v>103</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>9.02</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>856</v>
+        <v>853</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17237</v>
+        <v>17238</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.02</v>
+        <v>18.66</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17238</v>
+        <v>17287</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>106</v>
+        <v>414</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>18.66</v>
+        <v>23.65</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>17287</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>862</v>
+        <v>859</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>417</v>
+        <v>380</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
         <v>23.65</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>863</v>
+        <v>860</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17287</v>
+        <v>17288</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>864</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>23.65</v>
+        <v>14.36</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17288</v>
+        <v>17289</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>14.36</v>
+        <v>15.76</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17289</v>
+        <v>17293</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>868</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>869</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>383</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>15.76</v>
+        <v>13.93</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>870</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17293</v>
+        <v>17294</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>871</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>872</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>13.93</v>
+        <v>13.91</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17294</v>
+        <v>17295</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
         <v>13.91</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17295</v>
+        <v>17296</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>13.91</v>
+        <v>14.64</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17296</v>
+        <v>17297</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>31</v>
+        <v>103</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>14.64</v>
+        <v>19.45</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17297</v>
+        <v>17356</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>106</v>
+        <v>885</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>19.45</v>
+        <v>20.73</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17356</v>
+        <v>17522</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>888</v>
+        <v>28</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>20.73</v>
+        <v>19.72</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17522</v>
+        <v>17588</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>19.72</v>
+        <v>7.61</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17588</v>
+        <v>17657</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>894</v>
       </c>
-      <c r="F302" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F302" s="0"/>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>7.61</v>
+        <v>18.02</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17657</v>
+        <v>17658</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F303" s="0"/>
+      <c r="F303" s="0" t="s">
+        <v>103</v>
+      </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>18.02</v>
+        <v>12.59</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17658</v>
+        <v>18274</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>106</v>
+        <v>901</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>12.59</v>
+        <v>1.62</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>18274</v>
+        <v>18316</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>904</v>
+        <v>103</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>1.62</v>
+        <v>10.81</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>18316</v>
+        <v>18320</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F306" s="0" t="s">
-        <v>106</v>
+        <v>414</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>10.81</v>
+        <v>19.06</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>18320</v>
+        <v>18367</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>417</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>19.06</v>
+        <v>13.96</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>18367</v>
+        <v>18368</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>13.96</v>
+        <v>35.59</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>18368</v>
+        <v>18379</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>16</v>
+        <v>380</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>35.59</v>
+        <v>23.09</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>18379</v>
+        <v>18382</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>383</v>
+        <v>103</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>23.09</v>
+        <v>20.95</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>18382</v>
+        <v>18383</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>106</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>20.95</v>
+        <v>15.32</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>18383</v>
+        <v>17097</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G312" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G312" s="0"/>
       <c r="I312" s="0">
-        <v>15.32</v>
+        <v>42.59</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17097</v>
+        <v>18353</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G313" s="0"/>
+      <c r="G313" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I313" s="0">
-        <v>42.59</v>
+        <v>40.26</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>18353</v>
+        <v>12248</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>931</v>
       </c>
-      <c r="F314" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>40.26</v>
+        <v>31.41</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>12248</v>
+        <v>12251</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>31.41</v>
+        <v>15.91</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>12251</v>
+        <v>17537</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>937</v>
       </c>
-      <c r="F316" s="0"/>
+      <c r="F316" s="0" t="s">
+        <v>322</v>
+      </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>15.91</v>
+        <v>63.02</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17537</v>
+        <v>18269</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>325</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>84</v>
       </c>
       <c r="I317" s="0">
-        <v>63.02</v>
+        <v>1.9</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>18269</v>
+        <v>17164</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>1.9</v>
+        <v>21.33</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17164</v>
+        <v>17318</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>21.33</v>
+        <v>24.22</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17318</v>
+        <v>17319</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>103</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>24.22</v>
+        <v>13.8</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17319</v>
+        <v>17320</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>106</v>
+        <v>28</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>13.8</v>
+        <v>15.96</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17320</v>
+        <v>17321</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>15.96</v>
+        <v>23.09</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17321</v>
+        <v>17324</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>23.09</v>
+        <v>30.97</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
         <v>17324</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E324" s="0" t="s">
+        <v>958</v>
+      </c>
+      <c r="F324" s="0" t="s">
         <v>961</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
         <v>30.97</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>962</v>
+        <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17324</v>
+        <v>17325</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>963</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>964</v>
+        <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>30.97</v>
+        <v>13.1</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17325</v>
+        <v>17326</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>13.1</v>
+        <v>19.43</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17326</v>
+        <v>17328</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.43</v>
+        <v>29.84</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
         <v>17328</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>972</v>
+        <v>969</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>16</v>
+        <v>961</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
         <v>29.84</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>973</v>
+        <v>970</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17328</v>
+        <v>17330</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>974</v>
+        <v>972</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="F329" s="0" t="s">
-        <v>964</v>
+        <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>29.84</v>
+        <v>53.5</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17330</v>
+        <v>17349</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>53.5</v>
+        <v>29.73</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17349</v>
+        <v>17350</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>29.73</v>
+        <v>29.28</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17350</v>
+        <v>17354</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>29.28</v>
+        <v>49.55</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17354</v>
+        <v>17360</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>16</v>
+        <v>103</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>49.55</v>
+        <v>25.8</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17360</v>
+        <v>17361</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>25.8</v>
+        <v>22.25</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17361</v>
+        <v>17364</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>22.25</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17364</v>
+        <v>17365</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.210000000000001</v>
+        <v>15.15</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17365</v>
+        <v>17366</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>15.15</v>
+        <v>60.76</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17366</v>
+        <v>17367</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>106</v>
+        <v>28</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>60.76</v>
+        <v>10.81</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17367</v>
+        <v>17392</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>10.81</v>
+        <v>23.13</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17392</v>
+        <v>17496</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>20</v>
+        <v>103</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>23.13</v>
+        <v>13.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17496</v>
+        <v>17527</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>106</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>13.81</v>
+        <v>47.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17527</v>
+        <v>17617</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>16</v>
+        <v>315</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>47.22</v>
+        <v>16.61</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
         <v>17617</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>318</v>
+        <v>414</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
         <v>16.61</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1017</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>417</v>
+        <v>380</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17618</v>
+        <v>18256</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>383</v>
+        <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>10.72</v>
+        <v>64.55</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>17299</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>16</v>
+        <v>670</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>126.27</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17299</v>
+        <v>17511</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>673</v>
+        <v>28</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>126.27</v>
+        <v>108.2</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17511</v>
+        <v>17464</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>31</v>
+        <v>103</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>108.2</v>
+        <v>4.03</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17464</v>
+        <v>17466</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>4.03</v>
+        <v>12.68</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17466</v>
+        <v>17481</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>12.68</v>
+        <v>6.41</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1035</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17481</v>
+        <v>17482</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>6.41</v>
+        <v>8.07</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17482</v>
+        <v>17483</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>106</v>
+        <v>16</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I352" s="0">
-        <v>8.07</v>
+        <v>14.31</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1041</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17483</v>
+        <v>17486</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>670</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>185</v>
       </c>
       <c r="I353" s="0">
-        <v>14.31</v>
+        <v>3.4</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17486</v>
+        <v>17561</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>673</v>
+        <v>16</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="I354" s="0">
-        <v>3.4</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1047</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17561</v>
+        <v>18311</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1048</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>16</v>
+        <v>103</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I355" s="0">
-        <v>8.109999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18311</v>
+        <v>18339</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>106</v>
+        <v>16</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>689</v>
       </c>
       <c r="I356" s="0">
-        <v>10.9</v>
+        <v>7.47</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1053</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18339</v>
+        <v>18337</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>16</v>
+        <v>103</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
       <c r="I357" s="0">
-        <v>7.47</v>
+        <v>4.79</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1056</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18337</v>
+        <v>18340</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>106</v>
+        <v>16</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
       <c r="I358" s="0">
-        <v>4.79</v>
+        <v>4.65</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1059</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18340</v>
+        <v>18341</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1060</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>16</v>
+        <v>414</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
       <c r="I359" s="0">
-        <v>4.65</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18341</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1061</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>417</v>
+        <v>354</v>
       </c>
       <c r="G360" s="0" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
       <c r="I360" s="0">
         <v>9.130000000000001</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
         <v>18341</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1064</v>
+        <v>1061</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>357</v>
+        <v>103</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
       <c r="I361" s="0">
         <v>9.130000000000001</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18341</v>
+        <v>18342</v>
       </c>
       <c r="D362" s="0" t="s">
+        <v>1065</v>
+      </c>
+      <c r="E362" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="F362" s="0" t="s">
         <v>1067</v>
       </c>
-      <c r="E362" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G362" s="0" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
       <c r="I362" s="0">
-        <v>9.130000000000001</v>
+        <v>10.79</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1065</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18342</v>
+        <v>18343</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>1070</v>
+        <v>315</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
       <c r="I363" s="0">
-        <v>10.79</v>
+        <v>6.64</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1071</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
         <v>18343</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1073</v>
+        <v>1070</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>318</v>
+        <v>414</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
       <c r="I364" s="0">
         <v>6.64</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1074</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18343</v>
+        <v>18344</v>
       </c>
       <c r="D365" s="0" t="s">
+        <v>1073</v>
+      </c>
+      <c r="E365" s="0" t="s">
+        <v>1074</v>
+      </c>
+      <c r="F365" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G365" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I365" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J365" s="0" t="s">
         <v>1075</v>
-      </c>
-[...13 lines deleted...]
-        <v>1074</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18344</v>
+        <v>18345</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>106</v>
+        <v>315</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>7.35</v>
+        <v>7.24</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18345</v>
+        <v>18346</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>318</v>
+        <v>103</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>7.24</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18346</v>
+        <v>18347</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>106</v>
+        <v>315</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>9.609999999999999</v>
+        <v>12.34</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18347</v>
+        <v>18348</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>12.34</v>
+        <v>7.82</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18348</v>
+        <v>18355</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1089</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>318</v>
+        <v>16</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>12</v>
+        <v>198</v>
       </c>
       <c r="I370" s="0">
-        <v>7.82</v>
+        <v>12.27</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1090</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18355</v>
+        <v>18356</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="E371" s="0" t="s">
         <v>1092</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="I371" s="0">
-        <v>12.27</v>
+        <v>11.41</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>1093</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18356</v>
+        <v>18357</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1094</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1095</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="I372" s="0">
-        <v>11.41</v>
+        <v>22.72</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1096</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18357</v>
+        <v>18358</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1097</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1098</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="I373" s="0">
-        <v>22.72</v>
+        <v>27.21</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1099</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18358</v>
+        <v>18364</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1100</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1101</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>16</v>
+        <v>961</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>201</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>27.21</v>
+        <v>3.6</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1102</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18364</v>
+        <v>18365</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1103</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>1104</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>964</v>
+        <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>3.6</v>
+        <v>5.5</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>1105</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
         <v>18365</v>
       </c>
       <c r="D376" s="0" t="s">
         <v>1106</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1107</v>
+        <v>1104</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>16</v>
+        <v>103</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
         <v>5.5</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1108</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18365</v>
+        <v>18366</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1109</v>
+        <v>1107</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>5.5</v>
+        <v>12.41</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18366</v>
+        <v>18380</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1110</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1111</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>106</v>
+        <v>28</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>185</v>
       </c>
       <c r="I378" s="0">
-        <v>12.41</v>
+        <v>9.94</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1112</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18380</v>
+        <v>18381</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1113</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1114</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>31</v>
+        <v>670</v>
       </c>
       <c r="G379" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>9.94</v>
+        <v>15.57</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1115</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>18381</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1116</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1117</v>
+        <v>1114</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>673</v>
+        <v>354</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
         <v>15.57</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1118</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
         <v>18381</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1119</v>
+        <v>1117</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1117</v>
+        <v>1114</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>357</v>
+        <v>16</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
         <v>15.57</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1118</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
         <v>18381</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1120</v>
+        <v>1118</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1117</v>
+        <v>1114</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>16</v>
+        <v>103</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I382" s="0">
         <v>15.57</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1118</v>
-[...24 lines deleted...]
-        <v>1118</v>
+        <v>1115</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>