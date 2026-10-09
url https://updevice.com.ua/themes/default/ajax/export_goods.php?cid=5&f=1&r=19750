--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2230,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2134,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,245 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2887,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2962,95 +2707,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3070,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3271,59 +3025,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3545,50 +3290,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3598,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e564c95cc94cd4ab3fc582a7c675c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60baa2e681a927148a2934c34aa3032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b5f8ba6d617554098b7be9d39e73c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44843f178be5d6f0d1f487187e04c5a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1c4b5b3834cf6ef1fbca62f28d55e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399577fa6d3ce03f96e3454c27c39d26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09d3d616a0fbe75df8662b7673b7cb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a36f82d3f954391ff1204e93b37528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cfc7cc92d4828a10d940e0d05adfd89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35506be9174bac7d268744c1b75dae10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0affaf35cd63aa21094bf48f7647df5d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0b3c4fe3a94bd067027fc619dd27912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261724d3b71f66a0f9c0aed08bdeac813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07db45867469eff10a12120ff71921614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70f14f1f6f5ac8629ae2becf16db1015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f50ab15d495c6b5ef66eb461aefc216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105ac3e90e2d97c60648f4dfcf5997f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045f427bb936c499d66857412eb6e0a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eaa550cb1f547810f0901b0b2881df19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6eba26838075a1fa5dc3273ad061f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9d1e83c9dcabf61eff0bf34fb666a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47cf91c464511aca55a0deeca5d70dd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445af1fdc5822f54c9835869c7a295a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111f814753daa83f5bd71eaa5a56cc224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e403e7c9dff5139c4571a50689f34d025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a1cc8c2fe8ed52d3c597ddb5bf01926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d03cd6d13ff6f88c2114b077c4770c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50911ab563920467bb33ca3f58491c828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc2f860bda3b850ec0ae85c31fa86f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0b74ca5a098727e9882236368fc6630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec484187b3fabb0249f3df602a56c50e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da630cdc0323233e847e608608e6f732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64fb787fae0ce3c1794cb00ec06867733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1543cc34d217166d2f103dac24e21b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82355502d5d0cabe4007d082320a2da435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b34e3a057770dd742f61de9056d8ea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e7529d7aa78b9a7dc00b6cd34d5db37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36256f0319c8092b28514f00f1519c8338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7b124d3f69dee4396fe500afd9ba639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8fff96980d47df42add13ef36bbcf440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b32276f831fe7e69058a52fbd84c3241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab85fb2016b7b13e80eddcbc404154042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe617e548a0b32036a68efc24221e8243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f57bd130566510d6232e6f471a68344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9adfcc0a2df93d40986b9e6ec27c345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a2a18670b742b4a6ef1aef38e71f146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f226bc5ed9caecdab225ebf1d5db3e447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971dfff14e904b51c0ca929caa0c242348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915181574a62d0d0f4bc8f8faa27fb149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd2d2bc089c6f54fe4a4918d1e481d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646699d1c7a1d258ff5bf15bd5a621e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6e8fce1738a6890b1563afda1e06652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a58b72ab6dcc08529aac72f6d20c1053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476af5dcf33dfa212612657a144957054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53782d07dc504e37156cb994a29e51c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a1318157717aa986c67573bedeff456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659bbab82b3dbf09cf97c006c00b5e257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc982aff24ed05dafd970dc959cde958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92cf733f046ef62dea802fc72b9361759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825023848dc7f2fee7d76b71ed0803960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29fd26703e38c3c16c82444cc04f0a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b194cb2a10be14760254fd66cb1c77d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09dcd2288308ef18c757703762c7f863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25eeae10edd4276d99d8d56be537a2e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188862f9fd1034f91de50086174c29d665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b09b03321bde8fbc6599b13dbcc3366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c499da5c8ee2111cea5a6412e58a467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1f60a581c3822b6c59446d554a93668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74faadd08913464d9e3c010dfcbf184c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4749bf85a6713cdb8b3b5b49861b5e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e24cce44028a8ad79babadcc22c5b171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a31d743c2aa3ad0fdd699418dbe89572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b68809242bb040446ad6c4c1be0cca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c84dd131d2168e3ca48765fe1ce7474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ea885aed87332f6db7a2ec659746875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048ac884614058b2eed338b4991d56c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac257e94df22b7677468e1e861f068f577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862bb718eb1a3dfcdd399776def1b4e778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda8ecf8b0a3cac86a16b4ceb3bcea679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dca56c160db703d400c4bbe7019a5480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e8f877e08297db37abfc560eec01c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1515004fe109b023983a074aa35f39f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642218473bb134bf0e4b8a3f5e9957583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea62a309b55b71937ca9a863051f8184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191da87b30bb6618ab0fd8a3c767aeda85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599cddfc339c06d6ba08e45c5d5f03786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6616c2ed71945a8487d10ca69cac41687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657051986ca08721b9eccf6a4d3961a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a6a61a8a55b60eee7e5988eaa75db89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f2ecbe9cf8c0b9ad8a9c26512c93690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66059b9277ecee4c40496e3235942d0291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee256fe7a885be9ea859d1f2189a7a0092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954f1afd0d3360ab7743639a7bd4baf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100529d62236f15072bd751514b358994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ffc2cd0982e90a782bb5e21015de995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7245be6366fc987231917caee55ac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517cc0f5197bf22acad7a17a70a99d797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780b2d307ba2715d9a91f771cb7d73298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb592737d4cac7752fedca5322f58399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3202a184ea513cc178219b6a3903fea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3aee2e20112079537cae4eee8da1a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57280125b4d19c0cc0a96fe49874c376102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895249111616f22537d90f94f01d88f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48731e94f411470249c5c2c063cf585104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ad876caf0d58b56ae4e2885b9aaa5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77cf1ed36e8233c71ab20df464459ad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8dd74e576b36ae22f76e65b54ba36a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f2f7f18d4537003d941504d52fda7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936da203566ef2375d6ad2c19a943ea8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57f6bb5d96813fb44a03da2b4b8393110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967140af47f91ccd398b1626bdbc5063111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe07e8ddc5cdd9269e5d64b3213b31c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c15690612f89af5f6c0c9a36aca462113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139bf4044243f49580e99e8f21728f1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bda6d565d910a07db42d6da8477ea3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd37d3b73247a4111e50ab23a241bf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4d2b5763c7bda9dbea09a13c7d556117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24384ec9f936f009f3c630d4aefd6285118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cff549c851e73358aa7241ac606296119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c15863f4093ef9f823993f056020f8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41056df53a58d1a9e18dcdea9ba97087121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57538e7617d15c1245e8820aca7856122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a7353d8ee933b6505c979ea4ac065123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3960512e94c73d52f81bf3bc90a17124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8518e44e4c28ab55eeda28a0cd2310b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502e5d1b61e902f9082b82162a96239126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a401065a91c8e7762ab11149033cc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a044a080a0fa56826c4bcda1ca3544128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4169af34d04063fb8d0b1b2e41115129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f4e0ebcf07a3e5811ba1e78090cc3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e8977fa07f732d0a92716de6f87a8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04199ab86a55b740176141306a970b3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06c422c8f57c4e3850f062c0a332c0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef075756601f485bfbbb84959c02fa4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bee25d7a0b012e1457b79d84a00980135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a43cf79c4f8ad78f02331b06b6b839136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8429e93bfde8d94445dfba504594125137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff387981e2139e708d87b90a33438e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901059bef4234f121f6d24f9344886c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65b9dcc3389078e99c096e16fdcd9c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5ac1c2337fd3fbe5a25d7901be5d8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd9737549f2c67bbca61f1f19a1714142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c3ab98dfb712f06301a991c3b4fcd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9b314de53747c024e82832f57abf0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552cb0ea9a8e0e78421055d4de4c03b1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811827fe040da62de1f247b8ed4fd57146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e251c55446b6ac354997cf91a0f311147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a959c7519ab2b71147ab83fc83de2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f646b44d756fbae559ccb82f319a26f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e958363fa0d525e7d0a630defd5b28c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1584e48b602f8c6e9d15b182fffb6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284bd67764c89c1692ae37ce1fd50bd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383c00f1f525c81ad8e5ad284145fce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699985b7823644e1c0a0c7a078bb0a1e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab09027064048c16e2dfa9c41e1429e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813d0847a254cbf204c26d7f287cf28156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e332ee271b9fa00121318b2f74bcd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f618c9793fc94acb46a66dd7b7c1e40158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2890579c6ba92e236e05ce2aa6de424159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78bd46befea8d788c8382b972b8f10f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4677d90399309c3c7a813dd9e51480d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966718691e2542b9c7c4ec0bc95c33c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ec9a0869c2b896044f1d94cf87586163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac94d8b9e1923153ff8ad628cf6c7b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3e2786fd752b4d712887e9f033653165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af5f9b6a2b8771b013a60fd096430c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd700712cfb2a8fca7a8bbeabc8d9d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f3e52e0e479659556f246ee5775d2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a23acede62aa5d69135d544dc25575169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c8c6dbed765986ca0fd311dd9bf36170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1916f6cfc0049ff4a65a3a596fc4a7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a7f27ced7a3af9d8b439fde6c1a37172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aefbcd7778a4a0a4e027891810cc3d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f31ccb35293263e98f3079711a7ba1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11b64dd0825825b01d53926aa339e2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995f439d074eda84ae6edfa1437146d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eeff7437cd76c287b629e3098e65ee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9752994b2c9584cc50b68b5440e884178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9379b8f8148ad6a26976984952569ed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad4e66a11a11c3ac9c989fd0db4947180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2093e341f410a767c41d8f5dac858181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a531ce24af2566ba166da10318e8d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e88fc5cdf2e73dc71424dc71a2fb79183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0296d775af27a4297af5eefdb4c034e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7a645a11894952f6588bae9d9643d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a59f161d65f8806eede7c90593d0b5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417a1d3280ee1c90294d3ddb6dc1630187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97d35ae3380f657197d426dfeb04f2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3d8a9fc5f8c8bd59703be7bcdd1d1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffeda71f55376e2a5d9464d92f308fd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007c0defe6549b7ec09511593909a5d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da62d2a0ed97ad585ba34cf13cd4a5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc29e5de2f87c66e5c6ef8325b2131193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33062fce6d8fea8f5756b7732c8af7f3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395549e67e7bd6027e07c40a574b3cd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55cd536d5fc0c9fe7d2f802d2d6b7e6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ffb1d878e59622be6d7620f74c082c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f15af70713b3899cf9036411a4746198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3248a794b1d483a92a6eb8c00b8c435199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24018e36f7c3f793cfd3283df641945a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc735c4f9ae2f71edda0f582bed30cb7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50070e3c897d0ef91e159443606c02cf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c729baf128dad94cea4f42fe530cfe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2c060ac269cac608797ea4d95f77a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85695088558beeab549ae65cde6342205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f184f3cde40eb6877ac9884ab6684206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc465a1594099a73666ad36eb37185207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e4e7e96aab9e005381bf2b37743a5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a18724be7638ca42e4a314e3d073b6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d831bd0014428dd254ad8c0376912b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ebef48d7afaeb4533cfec1c255559211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735cfe756bee92241b31e74e3befa55b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93304c0f585b953234736e4d72873fe0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ced7069618cd153713d2e24343a9c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8de415b1e3099ae9e91901d28f534215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63238a0f9609d9ac05d09b814faba9fe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9964ceb541014c80aadf633e1d5f844217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d00f39705c59c018e5e91964d3462218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776215a15e7d58b011b18a63a6de96d6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48bbfc18354a52756e4e3d0272552c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4128696c5827b9ff3224aaa4d761bd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc751eba068134ac7705366ffcd088222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518d5690f17a1f2fcc28cc460063c86223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64fb437fd60b34131c520f6d12e1e2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb92d26dacf8ce7215f85afe16042d6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974f054a6c0613b8e4297ccd2610cfc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d0904792297511bcb2eb189fce7e2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a27e8f31dbacb51af50a6c32642435228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb9cc21cc570e771e53643b5e455db229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53546d0c01aa33d2778e76ecc8ccd80d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf04d642668f418d5104415e0e966b4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13387fd604dc5d397db4e236d2217cdc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce40c5650bd582add5b9567b68293e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d964666edf8a0054d06f6e04a68a0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fff9bf3f59af3c9f636b9d0bdbbc69235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b51d4cf00bbb0e28276e31879af171236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f4cdd84dc2992277bd6a7171f76d9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27809bc8e50bc2bed5c77255db58672b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba270fe35d3fed1dc6d22519720101239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a2e37f7db0a3d07e63e4c84939196240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207b6ac95df9a030172d1633cff9d1e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a26051dab0e0c8e594a37e91b702e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a246a8592f9f76e956c7627c2a3daa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b2fe67e25395cf95d9756beec1d07244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa711287f56520587c27b37935d829f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91410e9ef337283aeb98ef8bad7f32e9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093a0453cdba1329e78c4b6133c7aa7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697cf433005b1a0982a065f45a569eb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd868b8d21d80f337e640208dca74e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5163f4166494c691ae296ab6a3a984250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232ab31ed3f425dfa777f6cbff42e5a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121355546cced517120564a22cf2cd6d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4f466542baab725b406494f562809253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b587bef75242870d053ea3036822eb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c939333ed9756d86da88520f65f21255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d6367ecbb5e5d2b300be97f78adf8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e86364ff81bd789c5d1524a184f180257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc2f3a4125f67a54eac43f54789374258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076d69e4b201e7ea7d6951c3e7629d2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91274ddd66b009704ee7b240dc414e02260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6cef6b17bf3cb5ce2e7605c891e42261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb79eccb378b8c8cfbd2765c53d0da262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4863fa2c7c19564a9c6f86911e7a5af263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703fb00befaffe22beb4761a97a1b68e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b505a17901c6e8dbee5462493cbc9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51c8267cf3797dc02e219f0031bb91266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6afa9fdad88dd02ee5653da7463f8e4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051aecdda82c745fac6baaf636a5baf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7ff396e7f9a8d95ffc148353118c6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59ad300027c637c7d314d51c4d297a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf511c6517d064f4babf952923cf2f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47198effb8618dd82a21f692c0297965272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846809d3c2745570cffda36431e6495273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a0635f847ec0d9e7ab2f3fbb4cdd8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62941525c5097ce85df5415ead60bfd0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28ec0377eb7f7830be3bd4ff39aeed276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2dbb7ea3b38970c1e2ddf92506e181277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f66524ff15070a437559670d8c8658278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4fd19058c41b5f41a23d87128e65f2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a587ed8a218bf514d96a4de7291bca1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79fc0a7f695426b78fbc00322579667281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a4379e9a394c6955dae7df66f9ccc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852aed0140f75c6b0c022c8d299c9e0c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1fdc68c55e8ba39911cce63e3a5b3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65d03316905c71ad3b969713af1244285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd519f713b970c0fa85bc4960b5ba2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f692337d0fd2fa2e93ac8f55948d468287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b026a6883150c1f88325c2dc9b759288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4d6817caeb88d8d3d4adae4701ce4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420841a58f2180521cccdadf99916a4b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1de5a69191a551ed6070b8c4415aed291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8db784706819da0a71072b0ce38a8a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6b9fb48d77b4c0d0774aab6d942e3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc5a4e835c6cf334028eb8ccdbc494294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b378af8e54588d66d68a637522408c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937180e5282f2d3213cb560e0a5ed3c2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6f1537bde6b728e1f735aea2d8caf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6198c4930efd66d70ee6e0b9df6e4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81637ea0eb32acc7fed875f7caa4c205299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61a7d929bf65cb4646574489dd8c7d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb200e433adaa98236206f1093d32271301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df168cdaccfd5238b6563c581b855d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023064591c60972c2878bad1ff929e3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3a2cf3e00402c1675f1840c5025d5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110bb25588493fd1b3fb0670cf8631c5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04693ca34c60863abecfe1bf48b059d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2120c6fc572fdeefb3b0650589a74b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b54fbfc165107c4c6a10eb1883076308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49119c3fdc5046e7c2d57d6ec1c38d8b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509cc124d7aac32e298faec42abbfbf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35a6b1859f9dd9beab92a50143bd07311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90c76d5f55841eba44f9d8280168ff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2ac8b8e0e4766e854fd7342475eb1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bdd88973cf39c38e5eb470303460da314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15102d98d222ee929f2bca6b51bcd8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d97ab67984ff7dedeed4a158c9d47316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c241e638dfffff2edee776092acc1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c1551811967740b14e0f7d5195b52318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60102e568aeed4b476dad5250b28b707319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14944440a068e958487b564328903e1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45412bdfc6c1747ea98ee37356baa3b9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5ce5093e167a5644c538e477e6447322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed13747da0baa6c5b8b5f0d0edfa9a5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8e66b08d4376a4b1fe7bf172fc457324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426f465567c03da50a5a9d515e2c629325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85469eb354def9a3568068b2afa4235c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba379cb9c90cd9b63909391d66ff376327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2ea7145c4ebaaaf6e7ef9604652e3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82ed9435980e8d92a180b4be44fb22329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953a76b3a6a6a0dac8a8935df234973330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac7ea984de8e1b2d4fcdd1a06a53d5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d31a8369b97aea0686dd6480cbe340332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b2c4ef36ac3a1006b80547190e642333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54773ea6a59f9fb28350c2fcea398ca1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e817198c01b11e478c4f34795fc2f31335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84dcd7fe4f4fd7a8b1eb6ccf0c0aab336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46fb632c678731931c138cd284c31d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb61ba53ec27053139c7b923635b53c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5921360ffa961ceda98b78e19dbd1cd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d62677e9a2ad24db087d2f93a25fe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9c79d0ffaab4223acacae46901d57341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d4400bcb5a3aab9f1bd9ea98c1825342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcff07f0f2ecd9f4e940c33cd3c5b16343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c98baa1c586b4e83f67ae881cdb17344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e7dc15c2660af1b9f95990c858324345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042113d6f1aa5a07a1e9cd947ffb79d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa47784483a867b48ab224d3fae2273347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1e4106c66f6e912395db063f49aef348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54f5590f6e5c4a71dd1f74dd1dba6a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23ae9b6c79da8555f8440682bf3615350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5b1c2ec57a495996ac58915604b97351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d799db181cf14c8b8de1ea2fc20b8df352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f10c0c853c6edea0f08192ab0656d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e008c124e140043f6df305361d751354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a74aa027bef67e83cd69b8e3980eb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8da708582115b939d512087461698356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd11ec902e78fa294b05d7fe19143b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be0c4d0a7a8ebd1db135760d17b98c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdaaebf6a0ac874c5d6db7ceb7b615359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e24325a098c272e5f963297645d94360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa89ae1934c3db028b7e24d1258ccf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b36aa7c00fd9874bb3c95bcd7535aa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ec8274cb99091b022c3b5e1c973c8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5953fd5a8b2160920f1decd686a7c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359fb24b80aeabba6d7cba593192533365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1bdc1b7a91a72de2111ce95d114833366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6e846123c5b5ca8e1fd0279b362b0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46703625158a1b5862871427854887368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b05a5b66e84261ac27c8b2f7ad622369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4d0b161ebabbf2f8ec6ab7626b685370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e2b0bb53d80ac3ebace9b196fc7ed371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875dcbe9469bd9d80bed73720a7b86b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc2ff7f70ef78da056ac714317b8ee373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0232c701515032d51ed36dc698c1e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720f19a363909831a73e08430e3a255375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783993238d89dc7bc7276807cd823105376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3151ec097b197cd151f1fc4db98d9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fce5b0191a93902f23c974f4355dd6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a7a08e044b6053c341a181ca0cae5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980e4810d66c991a7ccf92bdac4a109380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77f41af37038f4b72afb64aa36c7cd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9effd4e43e78492f26b5f387c9d56382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be672a098006702867f8944a06b71ac383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92712d7d48782ba5e45cb121260e65384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb7563c87844c4d419d588c75cfbbf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a203276907a343308b656cd946d9d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b1ce93193484f361c477632e9317c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263435e20c50f31ec94d385b7752855388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f381f707e75caada2f6ad514b4c9f61389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f070ee1fa12394cbe0c8aad67250d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02ea111582ba2594ebf2e6366dbecf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520265f1675d724b5960793d2133a229392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d1f9923acb763104ef88941cb3fbc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30350866f8d23f5f3bf25061e86a418d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203833d6d9b335f68ec6ab8ecf1c2a29395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed11f59c1ad4df1a43205defa7ba01f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136fc414d2b31b8a4b7cff27f74aabf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50ad7be9c3a13cba6b24e00e1dcd3c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86719ceecd65482bafe8fab0c11ef7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b924197fceef43b5d190026bdba1fa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ea14be80b4fc3a3897ca81446b138401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82892049c1e354a8ea8f1289d5e4503402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033461b327af1f9c83ed521bf635b7ab403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0d8a45818d9294da8281e1aac20d0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59303b687340e512b90cc58b9c25ebb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa96acee7fa5f8debc632825ee0b76406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b48ec4a566ca9aa08f427e65da3b7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4bc984d6c453d33c9e4ff60d4e0b9e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c66f2f721b7c4a8324c7501a92d687409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d8378a9c3de86665102abed92ec55410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99a9ef3e072d363a93a77bd392b22f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16fe393b44b8621bba6dba45612204b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6dbcfd965fd53a829ac039dfe9bf2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1893a05a15711e9f534acb0dd4b72414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6252903392764adb282977bd7e9308a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c49773b745ec89713b9a411036f74416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336453014ad2b57534bfb9deb000ada5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac3c3625b711e04c81414521e4611c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d78a6c00d93eafc951d04066f9ace2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0bed929285f9daf4d239bed9ce98d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea58bf8287e56b7e3e7aaa65f434e6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fce672da3c33b65d4093f6d1bd285e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c1ab08afcf42facf6fca897e8af13423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad623387aadb0411605a87954830982424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6e6403aa7cfb0d924a198cc17a92a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a27cd360c5ea8c07e8ba7f7028a0c0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ee3318d71016c6d852b2291a08e55427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d55690f01073655ea31b592ab7c8e4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8afd606ea14d0e125fba65151212234429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51bf1538e6fc31601c25bb03e8e06dc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047278a4f10210977f6ec0c8d9f33b77431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d418aeccbae63cd7d611dd1c9128b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a414d49dd91c4ab788415e828d4e317433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d310fbdb49eb381ed800dee6f4ba1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c46090a1d4ca1ab76ac8465400ca9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d5187916ba142bf055e44d7fa7a90436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320d48ff3e90ca0b05748810817e373437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a494bcac0712c8b516fcaff67ecf6dd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551acd344d0b7bd81abe5e91806937f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe94ffafd735379df5a712ccac3d95440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392440a8e291831cd48eb3aa7112894d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f28dd3154737c63045013749474b3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca043f23b3aa463b5b0a0576a02eb8f2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd045f2d1bc4bd9ae174c462e87017d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d841743e63110db6616763872ff168445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32801f26855ecc0061f7fb9aab41f6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc9b71807bc6e022aae0bfe5b654c9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1782752fec342d0f02702e120239d5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57577d979545e2e5ff2492f5f32b795c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63325a16335143cd01efd33ffbf058fa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048e4649f99534353b6cc39c7ba5c32451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c24fc19a9c41a57f62e1eb9b3a432452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1263a744603a53e2101554b630ace9f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9c2407c3bbfecafee7aeb7c207ae3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b2c7301415a0cb31bce29776b04ea455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53444419f99d39479fa355e5715330fe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705a874de1ac900ef2eb91dd198dde7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d238c97236a3393d414dbec9193ea458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d029bc58c67e450bd4da74af4cf77459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b46e71d0b70325d8c7ec697f8cf18460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f3c28c63aee41cab184af5c6aa9a7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745084a1303de0e95208098937a6f956462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2a9a079109740af807393542ec69d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864a4bd716d33dd289f74b79ebee9c3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f4076c0d3900545e69ff8c7a23cff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ca8658cad8ad87772fbbf0b04ef98466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7d09c632cf574cfc46ef2fdee456f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b22a20e32c84686a72a531c94498f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024d18d09abf448391b89833e8f5f3f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aea3a0052caa4a7c1b456b2cf36ae6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d48dad389c5225391afaa49eb34d6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f9a2e76815b094a9630c1a4fe703a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17527393824c2164632e55247b3d4c32473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0011179c85756663a74ef1eede72a98474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038dc4ff899d2261c9c0fc2feab1f7eb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c87f4470cf1e9cd111f7170539844476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35f9264f2f4e391eb210c35c4d7a1f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9c1cad7c4620c9312a5854b4913bb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761cbb23efd82dd7b2d3f77af26072b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a48730420e916eb69f548603a3104480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405c1650ba04ffb989a178f6e567904481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580986dbc162f4552f0ca838a1ef135b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29dd30a12c033ed20dac237e01a26d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08276682b9d492fb047674ccba1dcc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d40a49699044d7037fc3ce8ed0c046485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e5ef6a5e20522b86f4b791bf2d3b3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f51011ec09eb8da628d04aec80a5c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fbcbf77102647b0274d7effffdb988488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed15590d992ca6489e1f89f3c5bf34c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cdf1bb923e25a7f5ac0c17332b17eb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8de0801aec03eea41388cda70833b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f4c448012d9791f49b2e58ec1af3a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4aad619126b67a24328603687268b7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49d90751384760c19e2de34830825b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9b213cad511a50dbabd17ecc634b0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807eba00a0b57f5e390de5ee20ddc40496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75180c8204e6ae0163f275dc362ee3a0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17320c4c7026dd2c75aadb36a05eb55498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246433ff029988f2b918a9bf4ff093a6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbabb56158d98695eb2549a082e1158500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6091a8acc6435c10c690abd5ae95e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7cf9f91af44751a2c2b7a486aaaf4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3797270173a2fa59921e83ab2b72e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b1f6cc88973d3498fbbd98c1b74c7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acfaa31dee28785cd58ea47ecba46d3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54b424e4e5c41b89751ff33d255096506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d0d5f8fbfb8909059f4972ed01543507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e773379e864bfd3a038b319ccb9022508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e92de62da3cfbca67d4fb8aba15377509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6ffe4dbef20c3bec11567fb1a62aa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdedb744372e93d7de02bae38f944264511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40597d6ee56e45e3f08df61265996876512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c932e39267ce1ed631ebcd5cdf11138513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b06450da86694966bd86c67fc85bd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a1b855ba2ae36caf05937016aa3b1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0c5b14a62c0c882acf13671e801c6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09fdeda1db6eca5af76c856d3a8b4d9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab7dc6ac98c4b57eaa8c63c02371fd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24248a78a6bc613b17009bc50e9f10ba519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8d3a10b72aec5d2f77348750458f3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aaddc550a2be5d8806e8fc06d05d77521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d031d3d872a883a0961b3588194a25522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41e8abaafbe79ae054a9a5fe5a4b5f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49f319566705a9d567d991bbe7215c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d58037bb10f47ec8149bf9628c52a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a75978cdef9a1fa79362c81370a225526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e14a1d0f59e8d97c5ccdbe689b426527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0f84936e3606e8b4bd178f42db2b2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6112287a8ca286b42f4b3dd4bcc971529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d2dd2f0396666a1d588986a818828530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5ed7ccf7211df8e362f5012d2cf97531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b6d0e5f61ea452e89e11ef4d2f78e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565fbf54c44c59dbcd2d3f5f7dd2ca1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d642645ee97cb8b618511735ff0cef534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d931560a81fab7156e6c6b1197a714535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01c8c66bd44de5db8c9615f128c6b8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb37ab5091e55b1c682a83088d6068b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b1e952d6e0de7b399befe9f9f785b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9abd716c03e3e4b6613324e0ab457c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4af5a74483ec5d1746aee16e8d799540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818c8d530fdea7fc4db36f3b63df32e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0530dcb3e9654e9da4bb998f49c0dc7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b3ed09deb343ee62db4f9f886248b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c9c7d7eb50f30a26f80907dcab264544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab931c53fe44a4430a4136eca5b38c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642d7a104c8e96a898031376bffffab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd14e8692fb4415cffaa2fadd1b0ced547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711188644199d064b6bf88e97d3076e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d3e21671bc5a171abf1a9287b7558549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b0161d7cc2e801c4eb7d0ec477a86550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3c7a36d8270343af1a3c9379433b7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e1209a06dab23d1207cabab4dfdee552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed46f0e6d6cd49e7a8ad215051dbbf3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae4924b5fdd364c5d5dbdb7292993d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c84ad529ad9d82ce4ffb97de0759d8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac0d35a79ccdd9991a9ccaab1e37cb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de553ba3b718aebadf2619aae4cbca557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae5139727b8e8ea827a294da135fb6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c52ce4439607f29825f9aaabf96491559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38512dc4dca44bb0aed42b21a1a0fadb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d61033c1d7be2a26d199071aa3ebb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11a927a7e588fa76aa97df3751d3ee562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4b9934e069245dce70b35aef24f17563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11edba6151b48497386aed755e1f83564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe06ef3472252ec5af7c64ee865230b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443f3ef3edeceea5042b0983614bf46566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7fd5352d30a4096feca37e5b5a5226567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740e11ea07ec3e4f39f9637b9214128568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d1d75794a36dfc6c359b4694abb5a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b37cb3298ebd5e62050a7ec4ab7ab570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b212b9f4cf50407079a296b1740477571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb40f44262c6dcb7e9aa7df2f108512572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff44832c120d874cb62be4c641f06d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2f7299e16ec119ef28afe5de24829574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90119627278f92fade356eb35efbe1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78277997ff8233dc513950e76fcd5d0c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318272bb227ceec2aff45e4b918c970577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9688da9a4f7b63deb65ffb2d085100c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8decfa595de4e75999a1514f46369784579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a63ab71add47b9c07c729524e7e4f6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b42f83ec5f5a4a9ebb3b2ac62cd8ba581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9be17ad3c8eed36b83b77c9f1f626582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad282697e6823852aba75cefe167eb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3631f26536d5c3a4e6a8bff7e530ad584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b31c742d7be9f8077acab634150aa4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3667a2b12c06d117d5ec0a48c4e8d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d911202ed56046e47591894a6e68e2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16c22134bdf8ea77eb77c7b161b582588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315dd8a9d498d65e04c8be68ebae9e6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9db9f6a7c94453b7a40c035adb937b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda74a8525607d1211e5ccb96ef083e3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f1d9d187209eb77cb5a9409f60fe2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3637a85ca2cb2c0cdcce3eb0b4c15593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565f9a00911386a9d2db198a317208a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dcfc96559ca2cf70b5748d57de273d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248e55403bec67fba5f9749aee35a8e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6702752f6968d8d8cec7d1d929dcb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965704ab87ad7dae4ef3561d7ee78406598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a283aa68c0498718574d038fe0b51f1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a406ba82bd51be161854f9573cc099d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5aa1fc19dcb6b7e1629cae723c389e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401df09a5d9038d7ba57ad02de2f7a79602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ddf3da106bd701bea591114b8ea59b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4217b3ec6f50c26c2134a142f9249604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fcdc074e0c2f8727394b90e9c328f6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c06135683ec394886cbe20ff071a90606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0a59b60da928452bea13d721969ed607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f64244490bc2add5199a572e55895608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abaf9333444391480d29c2ba2b149a7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8596cf854abb128e400e9c18242f0d3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7365e744e21ccdd462edb5700cbb4ee611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560d888f62b607f0148343ac20160bb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453e48583aa562b8830e6da3091efa5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55270f62863aeebaa4455e8343c2446614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43fbeddbb6a647819ae4ad7b6809a09615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e7f00658c6e93ca7a9a356a670801616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2724c321ddde0aa04037030fb5445617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6083b2ff6dcb84f0d40be933ab715b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e97d965ab67b5630354c1fdbef31d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fd434dbc144f08d933de71db869f8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c69df38dd9766613e42d86b53dc1a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4c51b95de6e05ef6903a005a96f4d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41371cc7b67869064730f2eba28b803f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9582489f5de0346fea20378c638a5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79cb7563cfc4a78417bbce0d7c6b63625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c71a2dce9be4227d0759eb1dc4634626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e6447fe08f3aceb889d2bd9241e20627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788d0ebe9df2d3f4bc4d2327bce989e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9ebaca63d8feaef1485b453ce3c33629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426659be0ad09a0e80fba36950923e53630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11855bc18d21ebaf7b3ceef794a019631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c94e6016f4116c6ab72e9de0830e8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec5ed7c7e4445b7c33c0589669078d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3bd19af1978b37063461dd1b9a915634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81202b8ab5f87b5cf2533eaadab61926635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49f806467022c3fc3293d0b69f2dfe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb04aedf616f7e5fabe19c359e3e29e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172b9af7549ae3230edc864294f0750638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7f03d802de3baedcde671d2287757639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e018d70e7037a21f2bebb0e965d95640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d7462941668d6c933af8434dfdf79641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9959e57cc80802c81a7f1dc93dff9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec265a264f7aa285685ca8a10bacac4d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996269ea1d77ee564fb2336bc3a1dce644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9ecc5f9d02dc91a4f05cbdc4cac65645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46002aa539c4405408cb5386c0bba0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b81338816df4795d981f936750956647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168077a6153b30cbf3b22418faee6c5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150ceea6aaaf7d04026bf507e881413649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c829fb737d51209fd4fabb2e407a1d4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd69dc7228441a9d7516cd328797cce651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315d6728f7415557cce633a9d29362f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be038c0d20465afc85b619157024122653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047df375fcf407cfbfdb8163f63f0cd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0186a02fdea16c67667d88bc57d28b1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259ce0a5a82fffd79147f086821aa88656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49418c103db5f607e0b7b930fc061a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a95bef1410309308a72046cb30a9c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b330aad53c19321f2bac8bdc6ed60f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b52df607883a4bd4151feda30fa6d4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae35963d97adf0ff137a8a4b97455e7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898ffcd1cbc1582b481087b83d8ddc4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d7f5095f5642159120239c62c5c16663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d74382924228c7005d9a351b96b36664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98867bba2cbbdf2716c87e746368854665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c286ce4f5bffb0f0af79fa6946c58f5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b251d4988f6ca1eb9dbd8a54c9f887667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ae4a70d6c503b07b1b27fd8ecf96d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb417fcf10eb995d773a2095e1cc17669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04fcfa8aaf53c4ce3e9a38cacbddc7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7220a74d51db1944335633433ed42671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f981d38b150d6eb7f680f526d8f8a2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c65a36e7bee6f5b825568dc1d9f61673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb887a5b89866b519081a106cd610b0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fdbb8ec1e79d7b5ab5b9122f5c9404675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95238a99d7c536f497d46b80f552a58676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca154c6e59186e545f6af061b8adeb7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a21109e176b358204470490c5a052678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b9f7c74ae18d2e8268c6f1ac8fbe8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77d4da142d71dcd399c5e6f4346224680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699d65ee43bf16372adccb02af8936e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687305a1800f900194c6f2eaa8cebf4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e6e59140f30622dc6596124acc1d4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1d2369de824593a04a1a4fbcb8655684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058d08688a0d581fb7eb816d494f776685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15fb8be993dac55af4a3060826b2be686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2ddbab5a6b4886ed6fb4e80f8b374687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801eb426fb046cd8e008ed62b1e7287688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fcf6cc32f591403c5da847f8c9eb96689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fcbe3f6366b16e28079818ba228e39690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe346474bcb4c3f0a64cd04b60c4922691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3d6d8b6e661b6809a1bcd94322401692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181c8dd22e58b41ee92926c031b63db693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c52702d3ef123a813b02c98ab638ef694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ed3b8ddca436dd3127de65d242ce9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101bcdf0068b9cf345b4d69928415d1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba81367b3d8a2e3d5e92c4dbe55fa0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a5e015a9c8147a48ffe322cfa7de5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2180fdac987cd75035fbec3832338f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319087f6798c86d0e505c9c073691171700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db40f3b48376a1ca5de85d1a9302388701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf02178ba6575209a9abf7b7156d4d0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2480e3851bf6283ae5f6f8a0d235f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e110976a2ebd8e292502084686d515704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc22cd654b51dcb4dbaf31c1f6ae571705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888032a7e427811557dfb323f76c3fc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044f250368317736aa2fe68a3ee4bda707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93d6d3f9be1a6d82be5be45d939f28708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5312cb3193ae4187529db329cd5b026709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75139afb792a67ee29af5f41ef91e825710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda696fd4af03c6a86cce26441810a90711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26954f370b2d5aa2a417e70833449f68712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66bed222de84528ec106903d5ce6c0f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cfa8af97efedc5ba937fa7550a8caf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbc424d2969bcb0b65732ac0f30299715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32408e2b733476980be58a23efaecf06716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0646eb63dad07e52646eb737fc3a67717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc9f3e5375469a7bfb5003d0551b23718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2486e2b1bb08777d8e118e166f51b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5911ce4d4030d23a5062d75d395fa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477dc3df39a4f07e38d1e1fcba5a4771721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9524d133a86154353282e81e81a895722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db9eca1bc081c711bcf759d1dce39b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629376b5e9b57fe49cadea6727a45dde724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ef08dea2129a8700cd7128f5c67ad725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d84ae7deae922fa1f31a974eaac89726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87151a644bece42be63e3e8e7412716b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633c41fbd6a10ccf35bfecc6921b46a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a020ad009d5ab579ce138a7a3704c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0294dfa94de0405a1a3190780347a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc30082150771212a2d9d71a5486ec731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbfd39fe9f5fab37fac99617198607b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc0f06b75dadd72ef8c9c83d9199ea733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec067683529ca00e77ebbffac33c700734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202af5c22497417ac11e77d87dab88c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb6aa3fca7d28d2663d2704a1504a4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592c1f1a83ed2e6f723a2ccc413b61f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a11c5a43b83ab4edfda5e09b143cfe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f9ac7012aaaca2f697f31a84dab2e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b4fa49efa14c8e4e02cc1c8f8f3c7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662d3e1db178b6b17566a5f437912ef741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eefac0553a4c2bb1ed0d46aeccd988742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c1cc51b48471328225457317f15e7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152dafe17ead6f39a368d45bcd4fc283744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b3ef9770858457754f20f92848097745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933806015a42e0614c416923626e9365746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379edbe5b3eb9a847cb1a882f8bac31c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d74148162cbb40f4fef807e10732c8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c32da297003d7c08a2e078236fb0f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43abb015838094363a3098fa87dd2f9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1e5e53a92cec241eb3b6860802d75751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1bb445e990d4b33bbdf34d26b115e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2084a7d130bdb5a4c213782a80b48753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a3e45088388752f2cdf26c503ad59754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617eed30ceb0b07e672aaf58ae3c01f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742e02c4492770bef1cc6892e406ba9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7bc61a02e12a0a266d3e1b3ee725f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a316a76a7ef5e25a7cbe550613473758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40bfce8af5b20c64b53af508bb0cae759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5207d9bc22be2f32adcd5d69fe1dbe760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd42e2b89578542b5a2800a9adad98c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b597582779a8702b6ccdaa03516fff5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfa88b0cc253c6ac3712db24109304763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e17294dc3efc5f0a6ee3dcb77f9b3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e5631c72ccd606c13a9c5f2cdb042765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834ec5ecf29cb5315be01a511ddd06e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b6642c084539a78dabf765b039e3a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88147b7cf4ac46ce6454a9338cf3f112768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c431f95435c65f6c570fd782f8fee75769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d9a4e2ca4e4cac4d533080f471fa8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982a110cfe1deecce26b461c731f703771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc58676c5245e76955c0e972e7a3ec772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04056fdec588b94023afd61240995fef773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f64e655dda7d8ee6b8818e37cd63d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07167a4bdc9d12613a43b703e8c663af775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd864494f34ea1b9834e9bd7303c79e9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f70ef2da2710e57aee56f30a577b0777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd164a921c164f6e33451bd545692a8778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab54612f03b6a07671904180ee8426779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83535d9b0c9a4bca5f2dc82de06eb7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e9962bfa9907543709e1fe5332ca7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817d7e71d8db1ee6f8706ac6fce388b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0b6e0d76f947f0430388b833b3a37783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bad2eea566559ad066ffec87401bfd784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac225e51b5352e98083ceacb2edabd785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ee8f7c69592016ad7df0af995d146786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85363269d5fa79ef3703e2a4110a96787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2878b40a1abd1a7441c5d7ff8e4022788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49a8c9d6cc121c8d20eb5d35c139ad789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837bec1e057970f156ec26807f082f8a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bfc5189ad1dc7443ef4e37d16478a4791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa3236a2abfd463534bf6a48646e69792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d950ecb2d77d6a5723878f713dacb793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f13da59cdc09cc958ca0d4ff2473a7794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249d5aaab5c001135a0a776e97c228b795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2424a55deef4cc72fae373ab5a7311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded9800ffcca983ccb3cbb73ab99e702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069d31abc6b9d608dc8cb4c3190cf4b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bcc658150bc4253824d1fa4e6904174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d79a20acdad5f66834ebe344018d2c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf8f4f40b18d527a1ff026345a8ccd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b5a90b8c5d0bb55cdef26bdff9abe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78dfc8d1a017ce979f63803f704f7c68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1e31cf09dda9fddc260939a5de5e49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361413a20b555ce7af6b4cb1642146cc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045b8696392c341d2ba8401a8ab4dfe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d976e64106852ed564b59c0384388812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365eac1dab802d6dec7475c508158b513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356f6015c25c1e675dfe91cc9b64e4b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20441045912a76511e12745ca1df4ee615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a161b644bae01bd49b7e27adbfc3516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7265a2b94af0e81b0df2ea7a688d0b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481539d9cefbc5d4cc2d3a7c2e70bb818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134f885a528b6e441773f7ad9fd479e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb752c997812cd37ec97aa63c724f420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea319aa9696c120f658e7b74bd309521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95127fef8db954835e4f203cf5fb0022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e42fc65fa46d366b525573b396b7323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a331d00c31fa663337400c8c94980924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d42de92c554aab8da219944e08e86025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a15dbbee52c67fb2c0f4c944afc5326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b28f68e8c1f93e324477c8b48b2f1827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70b3304aff64f4faecd14f81b264fb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9aea145afb567cdfb032ecda1eb3de29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a087b7cc6ecdba2df8ab843caa46230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c4bbbdaf5b61e0d7d8ed23d8bc19831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997caa335c7a4edccfe76e9c901508732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1467458e1a31e79107d12ada3d0cc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ea7e0cb75452da10bf117c1cf13fa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354dbf6ebed859210af6f41c46a8064735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c9cf31318f88b694031013db319a236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aae809888669a2cec34e9742631d5e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80104626c8042dcde389114f1ba1eaf938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e19bf3a5d8367c3c3bd99815724fad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360f60f0227dc61021f426081f31f5c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f73475a18449cb94f30c26d3045deb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9017c6b902e172cc3859897bfb39d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f02cb839fb65d47e1d15905202c13e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce087c9df71ad0094f7f2db88c61f544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9dea6fd884f3a3c258a836e287ce0145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00138c4bf5574e9d43b63b7e86907a3746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e39fb56f7c20576a66b3a013fbcb947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0199601586eaac001d25387bc98ede48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca163c75cdeb417cfcd589f624b0ce5149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a2481b16d4cb72f4715f0f72ee3e950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334584920d5c40ade63011a8d887d3151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821d209cbf6a6d0302ad0f57df3bcb552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e4cb1a58f167266831b4b680bc79753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca4709cbbe7fb708e5fe956b658a3d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c457ed3187fd5e6fd5dc9518aaaae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030981220b665ac9b2950f8c64dc78c856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ecbc1952308f94b226ce86eb9445d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d220cedf47a58e317961c15fdea4e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51958515148fa33a068a18e0abbd0b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de43b0057b5441d894f91bd2fc678360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a0a946a2d0ef701ba5b00ba19729c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e789acfbd9aa6a080cb2dd8f6201b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56e867d8387eaefca508d13738d03463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b328919d636327ed5acc26d08bc4d7764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14178d6b6737bd4eb9057798bcc03c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaccf4172fb0c218b7f36d4af21845f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f134e3b0c36e9bc7b680a7ef9b976e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651530f71efc9caff18bcb4294a7bceb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6b63351e20b28fb926a2ef99a3e0869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd67934a1eb6eed2b6804d497b3723070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09e1e5f6f276bdf68a3e0d695f170171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85090b40938541a85bbe244bb51859f572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394deccc132088388abcedada4934d3173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2f934ed18a2535391dba64f4033f774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ad6247d19c383c59379cff654aa7075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd863f02397be9bc0ea414f775f21ef576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e28ebb2f93c9ac5da8ee77cd02d5d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468be75eaffcb598b851b41943d6996b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51df7324b6f1754a98467bea50c4bc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2911cd5549978446752739c67e72e680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da343593b28a6715d90357f47286d0181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764fb983b69af7445155261e545dcad582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7296f4b4afd441f01102af935648eb883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2ae8e2699ef7dd0bcb5d11ca8b2bf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99feecf87d80eb820dcfa7c6fc0789b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994dab491f8aa3d8af46550bc4afb6586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a853c318b46cdb1f158120156940287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748cfd8cd5002dac5a0aa103e4a6e9888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d720eb43e594c15ffbe50d5059b1d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf551854f96bfa346656b79669ec5690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec1e66c549e07efc2da89edce1a39991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179754195d05d03133771a0c1afd7d3692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef3f2d8385bd0dbeed17344d1fcf9793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9631cbdc504ed6135cb68e7ae4826894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1fd5e9c4ee59cc6adaa6491831794e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072412ad634fd7b85db9b0f39d3836b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2212c5247b97750607640dd98cc02b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928fb9fa6b11878140236a6d7a4c838d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab579e209d147af6f1a80ddd501f6f5899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a8ba53ce83433c7407a818942c750100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c49397020752d231ebe47ef776fae5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5c2f1a109d39f40d8b25f72bf45d2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70228d77a831338285d1fb0679b97f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888c6140ae109c44dfa02f0cf5c7fd7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ffd004ce8dadc776d53b51d801f69b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ce544ccab3189a2f4125b2c3a838c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9709019becf6934fbb9d42715127c2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c840bae03947801da7a6be681a0c694108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bfd7e608c80708eacc7fcea60928fe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5385d56eb5471c4c799aafac531cbbd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759856e5e358a4d9a4b2f99345cef17111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99db278cc72499ad40e7a6e2aaff77112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892eac7812071b98c11f7c3aeaca7a72113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5edef5992454b509a4f57392c6848114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34773cb51ad7f423a3e6d6a30551fa7b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf90018e4944f79ff71fe624647a959116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317d36ce10f2942f61d1cc707eb0432117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3191f8b7dd8c1516127d8e6adee666118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96259f3edd817b624990aedaa3cb589119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d42451059471169c20c149fe9bbbe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa031e3edf8bd759c632324494cfdc61121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d812903c6e98c923f86669935150a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d849e853034b88738a2f3848fc94e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2fd010fe92eff737bb4a6784ee54f2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12deb738ab766a233bf289c8dedf4d20125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d254e005d1f690bcfe5bae40b29cd66126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76966f7654327c67afa6a9062e71a0c2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80305c68bd6e8356d7b59636522a03128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215efa52b53f7da530bedc783a52d16d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6783e4198c86f9c937db3461a107cd1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30eca9d41bf078846817f6f88cbc37a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e2a1b2ff9e9d10c850355230dc3eb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f4091db18f469fe9ee345a1c3dcbb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa00e184d77ab4c4f5329dd2af173d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c657f253e2cfc8e26d2132da745dbd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e82d04d5c543f6277190a0284f161136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313c2e3bc74596e9e9714ea2fc2886d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1625632cd863bb59b7104cec463b26138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0583efa998269b36b8d7bf50d0adc8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab686ae5dfaed29a060a94a31c74a57140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11b7fce0bace6072805e6c3db9dd60141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fea7ec97c92e345dea7d14421070a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ee3745d6b01777aa2ad6172595599143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb46a2f3b92adf1c40867c1e1da2d64144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401ac538c03b578a7b6f7c50068d9b5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbfdab5eac558010af863a9d36cbc77146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45e13bcffd3b1a7054d4513f3b3947147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7a499d70e3e49c2316f02bbdcacfd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4dc75dc241b7d9d0a21229ba2091c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da5bfb9d66aaf5a622d834cf5f4470150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2f0cb58ce8a7e12890777b0e4acf4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a70ea0e367b47789a4eb67bfef20dc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e7520bc3da85528ffd4a8ae54f72c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85944b10127329185b5ef6f44b429832154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc13f14fdafbfb37692f422db4649e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21afe16782c7113bee4510a83bfa681156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0b781d6d053930f1ba27d52eef189157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a38d388dbacd87e3a373caf4da779158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33f9cc81392826da866e399ff3da17159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba49703e7b2d92e3184e02e073661b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302ec732536b1e53814335cbb2d69a6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2dbf57827ac512273dfad2a1778da7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193be867619a14e4bf1cd6f5f952ef3d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ac0bf83cdfb6278dd3c2a82f23b0f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1e34882a7bf6603001efd9abfb2d0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606d78c560f6a31ddc550b26cc7f9ee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51b62da48aaaddf5c37ef4bdda22b2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d671aac0651cf8d48b1ee141eb9d180168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd06f1ddb9160edcf832f446c71164169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f079092b5ef481c7796c580aa5e3df5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac825f3bb93aefe71c97553a343d1a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8349b7802ece0b13b059ee9533f6f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecbc57010fb252db06a87e09c37eed4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7e0dfd8135e74386f4f5af8f069f6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3dac3f36103e2729001c105be3130d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e2b4ede9c77e94fdad3d90cfb0306176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45caa2137b05b51e375899481032685e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28442a0dc9ab87811c60bfd8261e492e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa1cb59cc9c8f2e210098820b38997179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39dde128b3018dc8fd96dccf9f4decd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903030200c3cbe7d9ca507157b6c082181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c395cd173251fb14489af8900f84674182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f613e53ea63783e37581a8176b05b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed93eaae033d0c588049d893692768d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed0965c115db09d1dc29e35bbd3274185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58e8da619307db08679e0a4e04bc02186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0da6f215a366d100b853b5e6da34e6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe595910de9e182e6f92d01861b79f4a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0075fd4d7e4cdf474cb194b0f1fd5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d694845cbafa3cf8ea4fc53230361e0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84f988b89a24cc9cd29eb367583bd3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8587f92ac359fdb307716911ea1fd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20deaeac3dd18acb29ddb02d1d5a5a18193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78180aae37ae8eb7ffc5031180d4bf49194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52662351335f653e52b08a77f2b13a5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43cc61cb7570b7a27a7deb9d90ffc8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01bbeeeaaaa70dd0fce89e2ad7ef370197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a566bcbd1137a10445325f102fe2ee5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41c5f0b4eac19fff61dbb24ae4f24e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffee3813b2c112768c987f60ecf4a9c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455cce5677c170f5c5b5580eb055617201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67efa358895f08940b13e12d9f8669202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6c3cede4aa3592a9cc312340cb165203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eee093f1a7abd49e13719048f0e7ad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558d7fceceb78d4d58d759c22dfe6e6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff76baea13a12d62dd3b1d08a24e2cf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf93c8977ec083c201f175a176c07e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bfc84d19cc474bc539b18ee089dc18208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0954a12eeffb08a3bc1070c5103550209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e455bb2472c186d756c32adfcfb6b5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ab2f2a35a3e05770d5e4f733b0eee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace285e01f41e3ec47bd5ca1d50d054c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8b9bd631afaf5eb098324e8a6504c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62bf372a98af8015e278038f73a764214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee6025240d1b0e35609bfde6792435215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3e465ba4520211f0b4754418a47ea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e932a24f4c95c685226c987cf648243217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7c402f9bbc1df8cdb205af5810387218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541162cebd20eccc4ea57e942316bfaf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b99fee34276362af20793490fa58f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1394e363fdf08fb917cda3059d4dd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86313306e1918e9e6cc1c977818c8c9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5e11e067a43cf23d36ba5bc986bd3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18293ebb16cdc9dde53d80bd0087d46224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5b9859baa552faede77c15120b4d0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb25e298fb67fa3e5cff5505f93ae41226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb18aca4161773a4674c3d8744229b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c21f92e5d3dcfa372fa1dbf6a71381228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff78dca45f5c851f0d50d9f92f8751b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1d8173ab11cc87ba13d4c896016e6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852451ef5943bddc1052b8c1d80e16c7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00120f10016b48faea6e79199b4cce3b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390dd1192d8f271fe99d67b0143aae1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610aa8b20d9aaac06f9660a05e005f16234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc7c4a8b92bd9983cd643ce41bd485235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1bb481dd7f52eb8cfcab4fb9ac139236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774d5b12fde8fae1bc37b171b21eef9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095a8c189201e88de8936c78207fa06238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870bfa87b3de620f6abe3f9c6a87203239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31150bcb9d78ae3af0ad2af250d135240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cfc0183e710c9069eb41c70102a95241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8abfe8eaadd2df76743f02d4461fb6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d833ceb58082ac80a141a73fa3d61b3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6164835a20f2228c51f0c12d0ee9d88244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219b75de8bb34b0b7239f3283867aba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41bf1c84696394c5f16f4d0c799b85e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933bbecfd9277c5145d8274e060560b8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d4da23c5a9a326eb1d6f35c34be77248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874fca1d88043a19d6435f28bea025e5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8ffe179a728dbc37c4b50e0a20632250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f95e6c20848e98e8acaa5c30f197d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bedec21258db2a0c92c960cd1727cc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7fd084f2f7dde8a8d3daa468dc8b5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60c66a4e99ec2ac54701ef7caa0ca1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e038dbbf4325cb7987bfdf229a2bb48255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4972b0b09f6ef19bb319d67226b5894256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15969173156ebb3c6884472702e162257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a027585c14675db260b98be239166b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde41620859b4e01d5a84b896fac9c5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d818ed51a7c76ba583b990a6b2af0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f95232a802a3ef38a0e5accf5d8dc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85bfd9a53da81c67c79dd04e0b8724262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742d1494e480cfcd7777d25096ef995263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368264aede934ae1d10851e73d8a37c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738dc903d2e9dd87fa2b0ed19f7fbad8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48fad52d4f0a44e9bb92c55836ca872266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c1913ca11b5722f064871fca38ac8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5035e80a170bebde84003818b3b09268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a5a389c50ab7805e0acea18e5f7b3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45b8134f108f0f8992d29edf228d99270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611909a0f0dc8026042bc1f6de06b32e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180472dd7a8941f3b9bed735bc79b99272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb58082682f47f7065dc86ccfb73930273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e148a580e803d920d476b61b39d165274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7624460b31f7790ed5d9e7c26c5f3e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309aae82940a658b7f8e390df2e7fd84276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac029aa5cf7bd76b1c642d1401894a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc54ca463bb0f383dcf4b0514b639b6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2326b996ee9b2371b37ab2f0015cd86279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f74ccb72ac5b75729e2e8029d243ac280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199287b5179111b02c52218e7da7757c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c41fa4302634ce510caad41fb1199282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6817a9414abf01b64d3a86c5cffe2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7acf901ce425bfdcab0abaa5f0628284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2224d1be6d2abdb5fb069ed1139134a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8eecc5e15650fbcfa6c2eb6a05668b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa500a9c196f91ac7a30e884e97c9907287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428187ae3c6e72f0f1a313293f582ef2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309aff2241dc3d0c64a0b17a88ebcbd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62e9a98678f659845355df132dd339290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058b550bd0a4af21cbbb642a5b87781291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc339345af8b85b76af4a54d2c226fd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6829b5e776d8400904781783afb61b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532fb3ee19972bf3f09bc5bf9490756294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef331598f0c66a74e80e6f56c6ab1c9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49855102d9685382b7e4010a637f5222296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729bcda24a64549aa03fd117b5eff48b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387d7f375ef37c1b63e42cee11cdb1c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8a1b974e8e3aa55aaac6753640e55299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e69543a833f53f10a9c09bb84ed596300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7b6d0110cc75ef601536e43c9dc32301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1f4fedfffd118f559f37fd333ab45302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2493c0a542d47dab35bb32a13efd4e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b3cc266fa7c83ece6951e6860668f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6718512ef622b11a986a3a4581742264305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552535be2331d0297e44f71b75a8f260306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71a163c9023e20c0ac8f7868f4f6f0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1c7f25fe104b89e6ebecc8c5a4945308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea1c4cf1f738dc2c9f7d90c99a1fa8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1fa05dbba8e37296b78d7b856b606310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a659f5046c8800a922cec972feffc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3cc426f5b96c5cd0e6a4ce64bdfd6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31dc07b8a68996abcf84cb6415dc36313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb13406824e0e803a9f3c6e854740f1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbbb2000b2561aab1598960c0d77898315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2be832d7b5bb1f90d8901a1cf57b1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e99ac4a33437ce76dffdc604ca33b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029093dc20a0635f8fc1a9582585720318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5461258176c48c0672e130d75097a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b4a172eb4699fd8b396b05bf58825320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4488a1779052aab3becb1d14f14dbcb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec17b10ae97e4d4ad6706be2b48be1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557f2d92e111d020790e51e17784c51323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee724a73d2ae0b6c3f195e391ed96ec1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396854fc3f5793a0e290fb49333bd48a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ef90ed41bbbddb7f8d899cbdf0a26326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc7b633117c5e7184dfb81bcfc7e2a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447a7d5ebd5741b627f0d9eb5f723b4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1705eca685362189cdcd691a7f622329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5bbe1f3f9d539806c4aa41325c5a3d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeeb7cf90d1eb10a70da3a0c54088b6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c95f66b77c05210a34b20aa9445f3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8566e8b20e6289975e00d92c4d36637333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf825f6d5a71c14e10cbc853030fe66334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b40e5c56995016b851b0583350ca6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d0be25fbd68a4f5c8b88f2399f659336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3f6c718fb7cab3e0c2d55653c4e55337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7bfc21a5c9c968848626fe7a506d7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da95ba9321ceff4674c87ec6a79bd9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e9598a8a8a439fd00f29f4e8d4c8c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d81bbf2e13ece870ded170f0962945341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b3c40604b9b63c706093512705791342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52e42abe34a3085434c195e6dd4770343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e359093b6d6c2633a7407a11474a0c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074eb629fe43359672595cf4393a87a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689dd1af37b1ea30c26de435db03431346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f736ccc90425ecb5bca81a4af298d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0af08b1c1bbc55f950bae0dec9a52348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb48a4425a91cd80b2a08b8feffb31a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b304cf5380790433be1180fd3dc8726350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b53cdcaccc25d1cb76de866decc570351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c756eb8eafc52cc9f609b4bd154af352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77894d70372fd5ca4233226c2a67d741353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb80a571566944d01d585cf41e27b9e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436c4f6aced20fc92ff625463058410355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e091439b07619bee04073462c00f4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bc28d7939efe02cd43c52e64c8896357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0763eaa5821886a6d68f8aef7fbf895358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003af3a4f36866a6ab335c756685f03a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88c3236b297464ccb79c0b3ef8a164360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f25bda66f8369570999dcac324da9a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956e4d523687f71c06c6e2cc2b8b52f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2c47d989e2ad686615ff3acc4820e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08601c03b4abaf4de94f997cc0e73387364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37335099914c25a4afed2cba57211a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4470d7c7333a3d699293de4e94319366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46ba703c79115dd27f1124be493046367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f642be0c75c893a2f8a7730c72838368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2accc5dc5eebee33e5a102c57bed24d8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2460f8131dc4cfcbdfda7401244027a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a1d3e5d38ff6fe6e32dc030c2d6f3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b17b73d61d727c69b78e638ea60d43372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0cdf3a9147834dd0610c69d8e7e69373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba88284f5fd090949b8809daec88b7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f85a99bfd36b9a2d5636d3f5c7ed78375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64355ea642e64db752d242999633eabf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16822788070de16b2d46802dbc5c6353377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2628b93d7748af46a4ec8480704a0f7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24a3c3577b8dc35dcef9b8fc4cf24d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3e4c7e75464fe52bf47fd98796076380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503df845cfb0ab5332c7c20ffd478b3f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567cf9e6065c53100340224f9ca24ab8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2bdfc3349976f82ba6f1e96d09a444383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0318bb784c4f23f1cda9c268b801564384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63168203c6e50e117e2e989a2802fad385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee3480f527d134f0535e378061ab41386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d2d591e5fed13004923dc04b4fcc3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1755d0f4533bce1e2b37d8397e665388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f582ed30492c63fd2ced8fd840fa18389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a90eb60fac8b1551095e06a37efc8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da6361d8f2559e34c34402ca75d2d5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df141455ab7fac9684952a548455581392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49a863a017d5e3d962db319ba56cc3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c80025fe2bb61343ec8e86007c6559394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9279dfb95a8bd25949a01ecd435ac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935c87784c78fbebf322a3ee5dd733c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458e787f20ad71f5ed5007636bd85fa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8fbef5d505d8fcdaea887f65c5cbe0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9137e92356e867421c0ed96321de1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fb84af17af176a17f21568136ec96400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2ac298def5ea1b9ab43b1d3eeca59401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167c430cdc91733e860a80ea6f40323402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e33ebf43a80428602a6a4505fb9534403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab350c4080df10b8a18488b1218a9929404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827af68ce4ca06089ac645c08395c67405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6166d252332fd8b203a279d2d02b2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f709a412a78f39fed6ad2eb4d64774407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41421604b2de233853dcfda41172a74408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88dc8eda49dbb1765e2d949fd854ea409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232adecfd9ad98557bff6c1680e08b4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241903ce9907fa0b7e4b1b89f61abe89411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc861bbb7c9ddc8407c0830392079cfe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42126cb8a99d0d4a9becfb8ddb047dd7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a100b0eaae20c0d5268ce9eff15c84414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580fb3a52bfda8bc90de878e5100d076415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf1f9a80e90a46069b5813f299f6e2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e13a16edf6922ffbc452eede295b3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0059da9f184f46eec65a6735f468cd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a275d7dd123e7165c98c3af0a058ec1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e304e779247886aa2147902b54266f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84cfd97dd16fe61ab2a1c82fceb684421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d70c8e2c3a8225c5e06c1afe4668fb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02a47db01857a13fb6494d62ca8651423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68a3ac9e65ea89280cfb00dd8dc9c0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115793ff85897912fb889d4e94fe379425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d783f40ea30ef9c1113e4013b7561426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42978728c7a9823a31e92cbbaa2c7243427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434dfbd016fdc0c3e8e20f99605c5b4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0885fd27ec93b80c203c114c0d0b85429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b2dbfb35f1b52742cac433b507b32430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9486ee539ac9180e6b1a43cc2cf1a9d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220bfe30970afea08e6432882eeb34a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82712dad10801a82e55cdcfc6a3ef346433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d57d3fec2278b66532d8619257279434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675b173d6d3a39eaa5db7ae9655e207435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede6435049abfb7f0324791c4d59ddb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f631bdd610bf08d6984a406ef8df01437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061718b0a780d4fa9e122c3a667b2a1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197cc710665f2ea68702a0e9dda48e83439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec95efa249c507324379f0b25a2e325440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4cd9e6200c83d209d4e3df4fab684d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4dbdb440b3c99f4fd72972ec2d30d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3b048085829eb8bac1c9d12a04770443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14535a6fa1f98575c454a80ea340da34444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9a07456d826a1a3dfeff7bb01c4ca445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40775d8c06fa1b470c45038769c120c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900523fb89d36e1d5fb3484863478ef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3cd71098278a551d55802488c2a97448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5aba547c7bff9d458b211a4af6edf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84592c8cde5994079768eef1b8b1f1d3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc4cb79d7acdfbc9fd6fcc517c010e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501335d84e2e2324b10a5cf3df75586452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8042f38ef63516f858dba4748d453453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2817d84896ee1046d66872d84dfcb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef5f087f82e9f8abb062806ef2b057455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbebec02ea91d7de1be870b42c06d60f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eadce95a7b267076b58bba2ae89d7b1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9dada3df3221689965f9a11df871a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a3e0c37edf218a5812e5a2d4813f8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92625fa132a6ba74bee56fd8379e19e5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412511d3fb463fea044ab389ab3fbb03461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a396af297245105ab0bfb6c2da1b31462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e557f41e15184c10f1b750a5a3878463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a884647c2ab028fa86212f42d7efc30464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a361da9632067f893fbee558e2046465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d6f6a4560f3ee159dc4a3aab82b34466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5e5577841e32a4c035addcc414bfe467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe93b9ad7920b3e839ab998ff8b8c3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdeeb55cc3a2ae8bf9a43c3cdca5dfb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8c77f76ed80a6a60e993a1e3d15f3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49c35acdbda31fb04fcaa95ba21174471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93945e739736a742c3d118e6cfaabe6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289cd90dbe63158a8eec5d13540d1864473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57885248b4a8552563741fbfb2da6e2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60335f04b24d7241a6876c2ef45bde475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61e18b6ae42c96e9c463f8a42da04d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0c7684f5f06f81150cb749d0ba9ff477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3fd7bca517dd39bc015504fb5742d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6eaea18fa602e540dd2f86e050f8a0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf9830286babd24519f8c2989369fb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668aff200e57fb7c23df0106d1fcdc8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764934210566aff695cd161d57cd28f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df305cb08707aac5c662fe8f58cc6d9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5744ae97be307ffd7ae8f8ce2c30b0a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5c42e095c68ef87c67a55874da44d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741120c091a449bf9b5cce434ccfc717486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7104c957598081e56c21f5f3089fe487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee098afb83ae63d63c76774179e26ea488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33a81ae858c25d97e1443a3f05287a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d956bcc6bb7bd629147a9b31eb60e5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862efa771c8fa8fabd85b82bf799fda491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc99535a595b2e4aff180004b0358a1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184d72364d95f403fe3485a210ed2ec493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626ab9a2f0672f0394987cdf21be2a4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2e3a08039f2ae541dcb650eaea6a9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ca4c698b835564928e0d1ede9ee29496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3123c2f36e3dbe30bd285e1eeac183497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ddaa8fc49c37ca55e703a31a6b635498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6cf7a2ad945f6eb41e4a4a244ab375499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8916a5934c7e54a125a064e1d7ea601500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701075e29c1f086ac283419109b399f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407f5dd3d779437aa5bc92dabea88ad502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45bab246243de626a3dde0178ac9d99503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc95195060599397196b451c33ff5f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf34dc067890d3ac0419943d1748b55505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570ec66b471c810ad2ba4bed9110c37506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196070b405316e3e96f671228f7df961507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa094b6544653c5bb6d8474ff1916217508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e90c97a18df4fd0bd854cad609856509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0c86e539e665968de594f8ebe45cf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9334d8f6596231115232d4caa961769511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b5dc1677565e29ecf9c721a2e4a2c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8af1cac252b65e30df790d5d6f86f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176eac1c089413df2dfbe968008b73d3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c4333d091d37ceb48741a0df6a2c3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0084ba1a254f4ee7dd70ecb981d040516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417d8532fc29c8bb0d5c999a3817bfc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea7e7e52159979dd7381e292c704d6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded59753c4727d6181ed6ee4e8a9d2c3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937263d9f58d7786a8d27825eec29bc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc144b770cbbb2e7ba22b55126ebbcf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5041e00c6e03a90cddfa6abb3d8b05a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba9e7433b2b900dcdb7ec9e0734e35523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540e8b4f8e23fe364eccbdd98a3b32c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b2c55c7de582345f2a45d9ac13215525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa7d6913a8684928d57de00c8cf2ff526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b5946981757857aac04a8176dea66527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109b2a0fea3f55fddf781d1508b6b1a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4095b69484762a43ee23a5759e8738529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b32b25c4657f32b23be0457420bbc6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7450e368f4d1b1ad41345e7de6f7de531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7fae0bb41bfab2c5b2751482ed98c7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088190e8d80ff5159cbfc3a02c6bda7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a3aa7d3dc41942a490a643c657918534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769fee12cdc36530e7341fc132c4f7db535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dcf4d9679953c73a037534d6190c67536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32eb5af21d83c0bae1fc9279f7b1bb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf52e59cc3f0aa308556b4fd20e90e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35922da5f4df198cf0b2fe323753a1ab539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7122ffd93217cc3e75a0c9e8aa433540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51cbbf7b9b426a0b6eb712e2e423ee541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874aa8103398bf9523104585c6e3f8a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec8b90b5ed3fe08c51b57e84cad953543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9596376b262b587208b608be360f2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624cbb0f13bc74000da692f568669d9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110c560b1b89527c688ec03d0003372546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937958a117e0c3c19917243fcb63c5f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b14385bcd08115eeb95702e01fd96548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8874fb28b24441168e367b85b57d4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24034dfe2f9d0e9985be0ec96f3e4a9e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5deed3a0fd10c6a0d2e2b9dfdcd1eb2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba4c3154f23b737def56615401c555552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63627d057068c3fd9a22f2353e00c584553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b705ba2752693106f466334e26e80f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f24a92e25cf24bd93a90a57c039229555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bc2f4d35fecd3c17d38297664770b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c19b337472eb97561c7119018b70b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbd3fee98cf9d10200bddd80e850b6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192e18b1ccaddf478654f63231ec534559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd804dd7a3dd1f673ae0267672e5f53560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d8a65c226d0220b8b709ea6488ea6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab55c751ec0f82ccd8da19545b13b4b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f8db8c4aaea1c3ea0c659b37e1adf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce2cf4f65f86327ea774524f6ff7ec564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd4fe05bdf4091159145895b4937cb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3fa1580c9f7faa6e9627a3080b9c44566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757832d8fe6ae1c534161834436f380567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e679d8148f311c1ed598cc9f4465fe6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c41c05c1a1fbd7a9a3e6b9281caf5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec572c56ae77befda39013cdbd3aefe8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646c9b4415364aa44e53f2fc69547c4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342572b272b33fb208f062ce36b892f7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70775bddcb6549399bfc9ce62584e28d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a798931d1b4ba4dcad918a40a23df574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd8a2da2f784ac30117c966ca07991575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08ba24d07963ed7420cf071a9ff798576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abf9dec8ff6821a86b263b64895b93577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c397dd87aa388293bf4b58525f88a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579ba359258c923674501b3de25bcba579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9da4055a057dacc8f5bfc203ee201c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eaac643c55521e6086eaa49c9092c5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898545c22c2e97f78d376201911b148582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b3f4cc170156c996843ddbdb74fd9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923215dcd2f62d5a5741df6a8efd95d2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708a8cb7154a5593d45c4fcda889337585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f2c61b3f338d180eaf82313cd5714586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4555dc2bc5513efe2beaf2f66444a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082067377839b6f214946579f92914b0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a62e8d6d65324865dc716edcbbc9f6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d9ac98cf636d7c54303985c2d4977590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b782839dee4e585fa8862ab5ed649e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340575dbdd89130c19e05a1a5ddf0a6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e19a363a4a6611c4aaa69ef77c98f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869ea92eeec064ae74c17e2537bbd7e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb88957ff80991407fb9db03c5fa990595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94dcfd338c0c448fbb9b6e73e0a92ff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1b6b828de77360486f22c15956d16597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0829582db2375d9f33174419333f75598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3213adc654f80aa1705a3311b5b327599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042fc1bb210e715f800de268e4b6cfb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad51da26241545127e48c94c840b7b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be273ec338c7f034b0edb5129febc1b5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7ed9e9c5cb1bc901e239a2cc44269603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3c6e6e66786dc4ca9d175996b5441604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1079921dccd6c77bb3ada93ac12546605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad544b0d3d339da6fb83954d40630a0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d812482b4b109da1cb501351353971607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e5afc1f25ad12e5a458b392d2306c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30d07c156f530bdb655662aec10d96609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4fd4d63c08f5bd46cdc1e0bb05633610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb537e37749a467686de95f106fcb6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66c03863b667a855195f390d2d629c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2fd9979215692cbc65822cc875b54a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c0a9e78d72ab271937e45c3e34f17614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0d207409bc990cdedacdb9bb9b321615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300a861be743da6d12549bc6cab29db616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e22744b90b68c8753be1cb1d54ca6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33786e002d680f4f421bd5bd0af7e6aa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b264990359b402517b4b1515f48d75619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5358b3549906a88262e21297254450620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af7789c8b47b0eed93a662256bd806621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75156c0d8b6d194c2f90440b9b1001622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2d3aff6a433a32428c53878a5bda4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2b1cb5b544f52bd3e5e17b979487a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c37d5f7254462d6c17933430b810dd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e580619f4dc5ddc2a051325b2ee3274626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adffbc591a1fd0725e5b087fd755fda8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abea7c04d16a99c1fd0f0a4aaa7b2d8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc12e85ffa6280b672ea8cf55c8f3d3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef346d464d3fdc9b50d12fdb9718a07630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75110e28ed39eccfb7da571a067905631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dbb2cfbbf6bd7c60cac971ae5ca38d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153289591f8ae7ce4e2c27a04556395633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c0a06be0fe8c2b05a55b68a2447e0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271329c7b5c1145c391dd4f317b5189635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93aba279ab3d27dfb25e08a46c8f28a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dfd69802b599801b642d8ebb7ed312637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c10c3b046c64e4f73a4a90e009204638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3c165c2487ef3193bf315cb62928b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1b8a9df67fdb59a770bc588ab5996640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9fb6256f77f7ce7f76ec845e2b3743641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6d035b5f5e3721e087f9fb4c74b9f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188a507c47746705103ee9e186c8ab5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081508069ef9d833bf93d1a98425889644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418fea0abc0b1c312d998a70de31a8d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412974d2d094dc215d6cc849ba6fe0e0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b10e6ac0661aa8a2cb6be90e573893647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be146bfd3fd6b1471b3aff530be3e05e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237c379dc80127e939ceb78b10e926e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd32562c49a93b73dc498ee510b1ec6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae46fefe17ccf64cce6779fd9443c1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf94f4627294f4af0e759772b9f51b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406d5ed449b05d9bbe3566e4e2b16d0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f5d1c92c5f123043a20ce13ee0fb2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293d3d4e7a7dc72158e2f12468e06d5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50368231bb9fefe87f198c497b897491656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3235c01ca2cec902742d3444ec07b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5129f71b232001e6edbae4068f0ccd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa0a2decaff75417c36962899843fc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e2cd23f42d87f001a348dab9cb21a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0f251c5d3abf4248b9885a734f8ed661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba7a3ee80eac13208e8d4695bcceb7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa15d3c51aca18f34e4548b3b197154663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b03bd5fd25cf3f3dc0f493ad68f027664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4fe0645db101585d56995f35fb7657665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88cbb349b6c42c31b190f0a5d284c8c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ece53eed175b49159fde904b951bd5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9e4b5e4f1f7282e071051a238db11668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0a1464dda28d6deab4defdf487fee669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d3486a33a49c0e12a0bf783ffdbf8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42a23a8aac4c6826f808c3a25f58b4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3795488531c1b70f6c1abac9268e8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e2ded87231dddce846e522e87ceb9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c1a1b4cdf49b647ea44b7dbe4a2fe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf5934741d4282ff3c4c66ea1c165a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e71f3e9fcc8ad34db04bcf0e0213c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6b46e391f350608c237e82a8fdabf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09402138dc2258aeffe5c8a892b727ea678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb25513f84249becd57a69de2602db679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b9c1074fa06895d145dbda423adec680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9e994fc7b41afd77a1509a16227f0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f26b9a0b4c5a49e116383143e47f4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e56ee5d95076ad82092f9e4b9c3e2e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf77d1fb6c860d96f481dad60ff6b19684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b87c8cd2bca79d1857c1bd2538ac9a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a5e9b521805c4cc892f4f25cdf7ba686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98b942a377594ed19037c46d8a7f72687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beaa162419ca7da47ed4337429de532688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48008780558da42ac760d1f015ba2e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e41833f218b28d4af17d49768b903a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb1abf46b370f6ed11c8d4b170b0ea691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db738413e5c693dd030d00f5476f74692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4f72ede89cd2473aa452a99f82aee693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9ee5695ecafb42466f6fcd9d5cd0b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eff474e1e9b13c84d80abb09223245695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ff745212b3024c43d4f03a2c245cd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff654e78711c6cded08374c95d197d9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539219ee35acba65ca7a59df2ece6d1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b77122aa764613c4a4241c75362aa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d447fe0fce964257682f470b2ee24700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3a710d2663a9bc4568d9267a096af701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66651a344443f0fb30b50c8796023b36702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800926a0db6b0caa8da2ae184aec722703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab27e5faa1799032dea12aa2a77bfb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb46710d31f439a3adf7fa4071fc4f4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a60da70c38dba976623963d6644f65706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd122dfd5a414c2617f9ecdbb2e366707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e483269965da1e01866d3b6a0d6eb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d002de6bd9f74929736168d2c6173e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf3d07bb56414e888b0d4b4cdd3287710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a8c5538bcbdc335454d1e0e1466ec711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75297d615722d7cfdb3c52a7967eaa36712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1dfa24c6f3501b21cf8f7b7d304a0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20302010dcedcc84c9c1e66ea39232d9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f656efc725911cbb12c1c2a078486f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf11ddcf507dfcf9b8899033c6cc64b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae02bc02987123ae48473f96181226717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91778d5d34858e22dee1d2d1759b1960718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f5783eba2d674ac0c4dc08644aa5f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a038960263d1e9f1d081428cbc591720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1c0b197e411c23a9e7a9fbe6b5248721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c265d5bbfc254a60191f55195e33307722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d47e633f503a06ada5c1487e2b82b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f910b05a6432ef3825f0223d016e1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0bf5f6cfbf7f974ccdf92769c49cbe725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf0b367bef95d25b7231d3d3b1f76e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034996a927b527dd5018d59d4168513d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27256bc449becdbd554b4db421841f27728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1e82e28787ed026145c983e8ea693729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17219dbaf1ac381b7fb36c0074df5b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81a06b329c7df3deb2b8abd07e7256731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086457a4840bea99a4b4283f2295574d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd9ef2dd80e42ddf97f6c5e4be4e2d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cecf0164b96e9a5d73ac14e744fe45734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54b66795a4aea7a6a9071f43abfcdc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc8229669dd2e6bc57d1b5472ad453736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458b28d6e783d9a7a4a0afc8decb0e9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271563481c63072ff284aeafa0bd7ac1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de07ee805b59dcc15d54b6c3a250974739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d1b35705f31298fd0678c622c5060740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582e3e9052f396b94c0237261e479c7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ababf5c5caf2bf0b274dfa02eb0a9581742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd624bf076bd28daa5ed867150ae29f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd1cc2541937b03680f8c1600fc8d3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbfc0062df1c6838e40636be294a962745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a833a73a11d169dc280b74878123e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef3077950b56dd4be145ea586d2637747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5740,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5800,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6340,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6400,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9160,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9370,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25450,51 +25222,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26000,1490 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...1438 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27750,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J400"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27826,9961 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
+      <c r="I219" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>6.13</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>6.45</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I227" s="0">
+        <v>12.51</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I228" s="0">
+        <v>7.86</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I229" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>674</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>14.3</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>6.23</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>311</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>12.51</v>
+        <v>20.65</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>15.08</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>25.22</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17348</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>11.83</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17413</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>23</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.37</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17493</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>14.64</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17502</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>16.84</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17560</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>823</v>
+        <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>19.58</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17529</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>13.01</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17514</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>830</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>19390</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>837</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>0.71</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17555</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>13.68</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17593</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>15.62</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>844</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17622</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>846</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>37.1</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17642</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>20.99</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17643</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>18.31</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17644</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>22.21</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>19442</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19443</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.78</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19444</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.7</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>18291</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>17.99</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18292</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.49</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>871</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>23</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18293</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>875</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.74</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18319</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>23.31</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>878</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>879</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18325</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>881</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>882</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>34.94</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>883</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18370</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.01</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18212</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>378</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>10.8</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17143</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>17.46</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17144</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>15.48</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17147</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>24.16</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17154</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>122</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>46.75</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17155</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>21.97</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17158</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>5.99</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17234</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="E306" s="0" t="s">
+        <v>907</v>
+      </c>
+      <c r="F306" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G306" s="0"/>
+      <c r="I306" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>908</v>
-      </c>
-[...13 lines deleted...]
-        <v>910</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17235</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="F308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>29.51</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17237</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
-      <c r="F309" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>9.02</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17238</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I311" s="0">
-        <v>18.66</v>
+        <v>1.9</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17287</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>23.65</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17288</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.36</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17289</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>15.76</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17293</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>13.93</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17294</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17295</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17296</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>14.64</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17297</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>19.45</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17356</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>949</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>20.73</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17522</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
-      <c r="E322" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.72</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17588</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>7.61</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17589</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>14.45</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17657</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="F325" s="0"/>
+      <c r="F325" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>18.02</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17658</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.59</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18274</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>968</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.62</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18316</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>10.81</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18320</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>19.06</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18367</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>13.96</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18368</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>35.59</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17097</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>10.81</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>983</v>
-      </c>
-[...8 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18353</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.26</v>
+        <v>23.13</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>12248</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>31.41</v>
+        <v>13.81</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>12251</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F335" s="0"/>
+      <c r="F335" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>15.91</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17536</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>662</v>
+        <v>303</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.27</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17537</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>994</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>346</v>
+        <v>402</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>63.02</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18269</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>1.9</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17164</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>21.33</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17318</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>24.22</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17319</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>13.8</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17320</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.96</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17321</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>23.09</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17323</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>25.95</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17324</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>30.97</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17324</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>1025</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>30.97</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17325</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E347" s="0" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F347" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="G347" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I347" s="0">
+        <v>3.4</v>
+      </c>
+      <c r="J347" s="0" t="s">
         <v>1026</v>
-      </c>
-[...13 lines deleted...]
-        <v>1028</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17326</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F348" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G348" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I348" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J348" s="0" t="s">
         <v>1029</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17328</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>29.84</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17328</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I350" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17330</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I351" s="0">
-        <v>53.5</v>
+        <v>4.79</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17349</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I352" s="0">
-        <v>29.73</v>
+        <v>4.65</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1041</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17354</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>49.55</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17360</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>25.8</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17361</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>122</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>22.25</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17364</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>8.210000000000001</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17365</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>15.15</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17366</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>60.76</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17367</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>10.81</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17392</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>23.13</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17496</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>13.81</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17527</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>47.22</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17617</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>16.61</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17617</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>16.61</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17618</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>10.72</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18256</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>64.55</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17298</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>101.21</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17299</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>708</v>
+        <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>126.27</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17511</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>108.2</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17464</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.03</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17466</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>12.68</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17483</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>14.31</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17486</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>3.4</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...599 lines deleted...]
-        <v>1176</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>