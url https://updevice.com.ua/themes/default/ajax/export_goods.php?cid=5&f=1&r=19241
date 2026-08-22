--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -3598,51 +3598,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cba95052cefe5f8dbc929d5a3e5a301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4660b8e24e40d04a5248a6f3ed8c282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96752e7542cd350ffa32b20caa51e8923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ee9c0648f72dd544589f1b719406d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa526e760b1a35bbcc10e3f20dae145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985dc09a322560130efa9c6fa7482206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e277db8eee747c193fd05ac34f9f5c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c9d55f6f2cb6860aaef184d5783738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7ec320cf30df9255b631ec03bde039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd75debbeed3ea07cae8459439d1b910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faeeb5291d9e00dc7f4431822da941011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ea1e7732102027cd84a9ef6cfdeec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df8e538730bc6f67414f2e6a7cf4cd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73aee3ae52dfdf77d429f0a00b5c1d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924e54f400cf83a4205b0e29b83c70815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24cabb45699abba87ec98964bca01eb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397a58d76923989d1ba7f4d174788ce17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a666cc9a868354e31998b09628eb718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17d5f7497ce94188c918b5f336d81419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146824556225e0e5ae3bcdd4f02a0f420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561f926f8f05fec5f15a880737009a221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b18a2fc7099c25dd25abec960003f622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39c798cd751fdd09108f29e627d99f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b187a143c1b35bdc03b57e3eff9293724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec01014b470c1498959fc58e36eb94025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d4715a3da5488ebbc5ea05ea97ec326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061baae980050ef734509116c888d17f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8e0bf171807b64e0d968136ed08b628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd57da8083a4de16f89962d3f429b1f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9461726d44fd97c144b5416e3e8f730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f80a78aa2961bf835bec95b3f506531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f014caf30023b6c1f37d2f937decc132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732219ce65ea8528432316a948c598733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340febcc08689577ee23077a9d1d7da734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d645b4f1f53c7ddf0988656fcbc08db35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5c1efe1e28c4c99071814b195d55836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449618712165c0ade4928fe745205b037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be0979912e843a2a7561c6d36f66d038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7261437fdb05053192f9f9a9c1a01f739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e65f5feb920702c40e7344d0e0d3b940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f52630acb76240693f52269dc47c1441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217dee1fb39477d0949d917042c205142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0efa739cb125508fd4d8b2632410343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0876d844b2d21cf7b23d57c4af82b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9cad8394bab4866c9207b1d1f340c245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8960aeb7ba688f8b6df113ea0a9e946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fafbfe06dc76f2837e418acc81691b647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec037e5e8abd3a579a5c4b9cee266e448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b78d972252b74f919192766b9591fa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb6cda9e900c5a872c73635567a70d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594e9be808dcd2763f4b5a7f6a9b90751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33fedd913b2e816e804f9594af7904c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9d34440fa0ca1c477f600ac07bd2753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11805b57748578e0227b96fb8688c29e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07692f755862c384707c105e0965e9755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953724c2cda6439fb588eb7b1280f3656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8686065f547ce4383174e26c9b9a457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d174cdbccc640c20d060c88212d4058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4317b1e2eaa8c4c6ef28fac0c1bde59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e8362718863630c1cbdfb9226b1a760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d688eff79f3febdf0f8eab29f1cc561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df158e45b65b20c876aa2d655fc8079662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6ac756a211ec7a4d64795e23f429063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a65747d35e876d65c419232079c2364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd57060716a41647a00d87d8d4a51e465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de72b1293a056ea9bd1d9ba6202b82b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab02a15018578ca4c87ea218873056167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a744370bf0d9c7b93d1ed6acc949e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cae9a3527b7a0e7fdf6883c174597f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b441beb74b338eb3eacea2608821070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007315fdd02f554cd6c212ef1094fa771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1633f4a60ee6f30b8faf8478bcb0d5472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ced4b954bf04d7a80b0bb021b3b7a173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef83e33dbcc72b31199beebdec1584d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8efc143058e5b278edf6e6136ac2575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332855c204c9a58d90afd534573245276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fffeef9118446be5559e25115737c7b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce57704bce8c377010ddc42234832978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4de7b5b6627c49f8783bd314ec4d179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ca4f7657d669d9d984716cb1f910e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97bc7130795d521ae4de610af59493b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9181a024fbd1186dfcf04a5e361df9282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aae0c911206609c9654529f0f8218983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b3b9f033c8bfbb52c03ed1309e33584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d42afe8f2fc479bf809d684a1ccbb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7a6660efadffca49cc7fbf3cd35e886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5c0da9150cf204ef53143e380948587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9f603b6ec566e92d75c061d2f10eb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222565fdaccd67f2e3ba2f54096c143e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f4930431e3e5bb63c858351d3184790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07b7bd07439f06f39b841c362e425391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb91bd79e0e1bd813ed1c12494d223192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196a44047fd1800dbff0724a60042fa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63f22a179073e365170f13c494c6dc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0395f5045dbef03b3b6b5e6911444995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8cde1dcbd2dc899783349f0741070c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d562a96b731ce2ebe8c8824c5bd0dc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ba6daec67c1dce48b992bad0961b798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b56b3419ae481d64a6c50d06bf7afc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289dafdf343b490fdd93c282b9766be100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9846ac8dc345e9330a646da3c0412101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6c1004edb039cdeea6b4753f82739102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18056728be50ef7f0c66f1e740891003103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78c93beb8211076b8eed68ba1dab2a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09080b445c2b36f3706437a340fdd6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8f41fe8a32849b09e454ed7c8ba0a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49e9d7e39e8410d73303cd69bea6e1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e57cb72ccb1538d67e6c391e2bd4aa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f3a7b94af641a5e7772b11cc1185d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b3d4ea83166bcdb0b598a0c99b1e4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a3c95883e9d09f779199fdb64d7ec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5e27113d2f4fa0a66ccc5c3458fb0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234d9269b61cb97c902bb0148fcfd5d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf175247c048ae7f3882cd8592ef3be6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b775d97b8c4126484281709c118ddb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e6e78fd14758534bedc1daf6b97e4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366064d693a6a48c2771582e9bdeec8d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1bcbfd571e1bc96bdc8773c27508e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48894543f352849722093cc5c87f19b1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148c5d2d6c16d6758cbe177e05d39bc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7a96fb4f35fda69f2fb6221e241af121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0860a6249c42d5b5856a14fc033d1f5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5190f1d4c918c5be12ba145da2e6c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103311df410599ee3afd703cf4c6cb72124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec24c103eb8f8dced22ca738e2a9bb0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d3d2ca9799d666c403efc9b7fddd0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e91991db623e21d9450b804e83e2d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a954c2b329f8723dff2dd4d7f1550128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1dd5bfe476f8c6dca10f52f4bff77f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75604b2125cf684c08410c743ae477b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2d803756f40867d4fc81def5b03e7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f3400aff1a1bc071cca8634544354132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56f982ed99a36f7c8f7c637e8e3b14133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236133fe0bbb553ff76430afefc08b2b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29f0edecb624fd78968da95751a3ac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e51a35f52b55de0696445de00eb44136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b4271ee81f9cb6742fe300806d126137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbe0f280f981f9992c007632b42640138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5628f8f6c015c3c4ecc98d09990c09139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7007316092800ed2463bc7cfbcf5b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a67b28ace0fa09376bc6ef1905cee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b29ecd6326ab686a863f86006bba9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f48b0d8f797fd303dab4426d65d88143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbbd6f29453ad353b9f52c86c9317f7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585eb1c3e62351cfa2b2f06c3d931e8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c3f9d8779438d1d2c857983dc155a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c250e5a60467fe3aa5bcf81b36e728147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25d61e3494693c1983cb9f6a3471a5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c258c5e9df9e5fa8753535206c764149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734480aad33ba5103f9193b645901e9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175922c0db8126b3cd11b56bb071688151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc2eea24c07ebd1702ea2d7c68a657152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761949bd5fb5078e67da8e4a687ba9d7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf694e39b68ac622441fcaa82e7443154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea6b28a2ffbe37dfd1c1433ab827f6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff75214d7f5cc3454b8140a268d9db156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b983aa725744967f79e808b01fa66157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce668d27506cd7fc0db849902ae0ce158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c9541cb9cf7178b29aec742c0efd2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2c17fcf1ef5b2278278eac6218dff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5136ba39023e79d60fd6780e70844161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bdb111484a16c56602485c9e0a4da7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672bdf15832f7725b4cf63e882f9613163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36fda51a694212197449265f87c8871164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b2a847cf356ac843d5c2f758ecec4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c55e61a66cd8101a59739f137693c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e794294dff6aef7df2f44ebd5763ee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db014ca7abd3d357e8d4c1cf15c093c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bce98c12ece41c8effd396e69cda84169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b332fd1a9719e026905e5e92e7a3f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a6bab84b0ea88b44f55e75a8460d3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41d535d254ec97e4e0b2e56164d767172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0d0bfc8105eeb122d6319b3c9d892173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323a72fecf4e0cfe81b653dba1bb0fc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c227a7df1011956ae6c900c9a0b39c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47fd71fc26eec3f91679a04f713374e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5f67b203db8aae2967971b45d62e1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563bcc74a14eea33bfb5830987b8ed7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691a46dfd2f0dfe8743640c5acd7a55179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8fdbed75ae1c7050f2990b3015ba9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba659dd41578bb161774646c64d62d8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df989ab931a7a5565c9b26ef8de76a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50ddd79259266dc5783059348ba50e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e749299add5a525debfc1ab0e4a6bd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d8871edad470ae61341c2107f93d8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e789f8af9e8245311008a292e86182186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a752c73661c0f7f99e48dd34ebf85187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99031f6cae5d62885c25505f479cbd3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c451e9316e73bcbef385addd5094be0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75c7b7379665a71cc92826dc4784a2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b8fd1c34c9cf5e6a3e300105c11de191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a7d6e6e07b00abe1eb53e32e2fde2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c8e8d2dd97b182eaed2d91a073a8b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ce76cc1175e01b79c9ec0935cdf19194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523a2d1bf0d27264af774d66a4f3265195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b5a5b45e9180079b2e458bcd4e7bc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608a26c2e3cd03d3fd499ba2cdd8ad3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5269a2c5a5b92d87a8d5cc8236ed35198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b1b3ac3c42ef8657f9346a783a59b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012badbfe03ac2420097dbbed68c94a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8fa88124fac7ebef33604d04b4c489201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5fe856895193b23c08dbebb6d083ad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb21599e53a381ff3f4482bf81676e9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd67928b42b148d97d97d9f1ed6f61204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b54988faffbb67b362c641b4e6c50205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a024da51702817811be36c56672248206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c357dd99570efa7e3bebc4f851e89207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606535ea011a5fffe96b604b2f16a91208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9161dd0a2544c6a632ccfe8da373fc6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b55d8b3432541aa4fb3b2fd09f6ad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2165956170c4498a44956a6dac46b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56f134bbdaf8a2eeff37703c407caf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b1e193e9a40bfc4e343cc9d36ba0f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef1849dfa488524264417cd023b91c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2be8062e32b94b160c8693dd4808b3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c11e4c099480fd67d0b85e8c32786216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444b5490a1c15abb00d9a9001a0f0fc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130453bf4612aa53f89893f26be5da5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c14bcfbcbf1511949ab01f39ddc665219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b65d1ede9f6bb312e264f23be6774220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471081deaeb88241d1afb5caf2bc283d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83869d124db6462f356e7c8db8cf3706222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54278f78b906de050f96fe710ef74e2f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d21732d477a673e361faab673187fd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8b6609c28a811bc53bba800afe789225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415859cd63a53ff8f2c240028338605a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d62b06ecc29c2b9ffec83b9cedad2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4155afaf588daad35acd02b28ed178228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d9a5fa9fcb91407352ea00fb6ef61229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa7e14a81f9c33b2c688b47fcad497230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99daec6c95934f9773666899fb5b2f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9bacb82858e5071a5dd6fbb74f0c7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22720afa797c57586d504aabb4f91943233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb57f49dae75e192d1c6ec1f95e535234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005644f7471b07e846dd12eb66ebf31235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f351664ed6f9e2d063785b186c41f6a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b2b5303a5eb6e9fa9a4d61fc36f4f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b86934e29eea04de3020da4e8b2ab6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d11ef0a47418e669e3eda2394a5f65239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3b707c0965e6a9f6a5867935b2f88240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf96dd32634a3a37924d4531f6d9c3c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb536d5aaf2d38e531fed456138ccb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e42ceae37f93ed257865065459dc0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092cd33350102ab87307260e960164b2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19baebca130fe211e88310f08916fa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4d3f2ef7abad5c24184025e84b100246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad60056bd26ea7e6220e240bd46fa2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9c510ce53ccda7039dab626c34975248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ec64d97577c1dc5090114fe91bd85249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f47005ae24ff34a8b9ec587f8b46c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd57bc29daf00d5d313f9cf485f410251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6abdf069f1ebca912cc3275afe30f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c80b425bd948a3dee17ff985c5115e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214ad4b9b089a3e73ff0914aee86199254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74476d43dd645d8690aa7a7f7da92dd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b80f3cbbcf90804883705d4cd86f3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a27347f590c0d4e1bfc3a7977249de257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822afba2b3f77ba5a012e0d2bc6b09e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7efe548cf364b4f156fa2c1682cfc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048406e6ac5024e8d88975bfaf83a71260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c241e7ccf4fcb541cadb22cb66cc4b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd3442e29fb46c9961b8e61a246fdc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b22b98804bedfa79b6fb8380587ac263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14265a3ebee9d6faedcf4fbff45f9737264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec32ffdb171c52759ca9e6503fe475b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96377cc7a913888d52887cabf203ef59266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac340d124734ef6d0ade200cf32c7b13267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffed0730d28268eac724898bd0b87e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba263a619584c972fc312681ae781cc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635e4e276a8456e345f4ec1fbce42eb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689695f3ce3687e4e82e7118fde305b0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ccfad3faa667abab9d041ee59fbc70272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdbb64a136d3b3508e0eb0f536c4cd3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b6fbce191bb9d2eb2946354ff6699274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db3296eef2e98e3e53d288eaac59d5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3a963af945e712429211d51df6c93276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f93a680a1072bee12ca07057b27db277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bde27f1f5633635250be3f1c0fb10278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d68128d8c9c62baf31451c4b07aee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6436efdf3a0c34cbe928c5e4e7c2c19280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9499f5d16797a54b1081d83140af04281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596f598efa638e3fafefcb84c911692282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee9183a763a47834711aeeff4b2c98283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6476f887d498aa005ec9625a0b2f0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a630f5faae0ef293d3acb8498b7d83f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e291cbc9776dd671db2f76af1ac53dc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b32464e06c11b171f6805ee19592ad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc43dbf68b749861c006290d3337937288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510fa81dac3d0c990b4cf8d9d393056289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad336543d15d5f7c772634c2a3e7c85a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc239430b3e85a19d62ea70c2d485b9a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092a65df84ade7699bcea9a85182966292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80db2200841e5f672d7c15d4416042293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2400f416a00ad7bf899a7d3bd02a1f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83627f27e4124fd5cefa8536d83b7cee295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0692e27068155138434f555586a8e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49d27430af394757f6000c04ae7f88297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dddaefe22df23cb14d6ceb1d7004040298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71f4fb45137590dbe144c05b4939b6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f08cec9e87a86e915173bce6d88e50300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64509021e0edcc236d434139b739ebf3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14628af68b62e31a2fdec9bc0c4ed08f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb94374af1768539539fab99845638303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98533beeafd62d9534bc18b5f4e2b708304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb245e9b0fdf31021618a3d8463c325f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801684d68ad215bb632fbfb012c2aae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c708578e102caa179a6bc00aef07d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9f548e830c421f966c35e0b934bc7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61ba0da47659d12c6285f9ee4f761a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916a88f6562d75bc79fc22cf19abf66310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258ac36aced6a94d0c3e2440ee2dd57311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24894ec3c55e690bb6c47fe0cad7f495312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56e642fdcf0bfebb44c94bd167d4fa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a8cc34db9d030ba58c416a3e9fe60314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64d0ffff3fc6b54bf43d927b4edcf7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c07ca66c8833728fb1e7f4b5194c24316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76125b767c125bc02277dee1541e8fd5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64023ed0e43380b1d58fa4acef97d0d6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adef83bab0652e85ad8c7661b3deee2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2c916f1f8346f3010837ea308f55f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed479165ec9edac9f28e0deb8e4644321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a71df0b0d55ccd3d02389dd0e35a9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14d276bd082369f9bcb1d4c32159ae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead29103f95616da6c9c09437c018050324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad7d8e51e0450042e634723e324215325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ecbdc5964ab3045512f0952e968740326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aff5287c716daf857867e1772bd42c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3af2c4995bb9bed1e2ab8b27daa411328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598280e31ad739c18cdda5c51c1f2e6f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46f3e5623ae027e2c7a4ff00dfa7a2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfa60ea6396410c602a6c2f19de685331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac27c4f8bd93639425146d0387e6be332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02cbd15da7d5876b870408c735208e8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598369615a036444a5b0e58d51fa2b38334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c67d2b137704d26b45795040e13f25335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9df6e2462fa4a772a9f57289f4eac5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541756d7518769a70b287f9b95b45ba3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f36c2bf8ecca925bfbeba57e9ca037338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49eac0e8ab2980129244ac90d80af1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3d4312b938ef7fedae5ece8e62d3c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8331ef167cb51db2f7d89282b9b33341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1555a3a14a238b88c101c347718de61342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d52415245ff487deb276b94ab6b97e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f05aedb085c6b78ea94fee9d9e0152344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600695f6e7fcc11fec515356a334f1d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073cdb32a89441933e88234f8bd336fa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feac54f73aa6cdc89bdaf900c7b6481347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c21d3357dd35870ac5b4d67b121b3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fcee7216c6f8911665579674d6ac82349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff42eb5df281165e0a381c6da7a80cb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b69da542b3a34888fd83c57fd6dc17351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e121be2b081d3d85a493b4e3e6b912a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40d8250f7ee7adf9cf68c2932790a2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46d9e43bd083604ba87740fcda80f6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f71b9c05a4eb05c585a2c76fb6e344355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be62cceb7ebe2e713cc4a8f880301f3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b46e611896c754a98eb03ef556296357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856ba23dbf7daa95a71e22dab58146e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de6e188f1ee38a0d3d4fdc8aae0b03359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0644fe01268fa69e2535a2a66c6bd18360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00530eec9c62529f8a0b7e60e4977e2c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099f7ac6e00eb2c254a9bf084bb7925362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748538adf41ec20f02c65cf4217506b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17308bdcedb87301bb31d0683554bb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867613085bece3ccb4fd558a1396721365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f304a35d5679667002fba028f92076366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2fd0924eabffc9fbbf053967af2abb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148471fa49e4c34a30188a2a2c6f4fd9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe24df9a3ae42d06e25aceac2d5c0b2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44b2883e7ad1f9dccd834abafcd95b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7819fa1817ba9de54d2e046f6650f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23801a89330dd85bb2eb9ba667b6572372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e36a3f2d0358596dd0a8fac5de5058373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbce35a70fd6ea91db7c2be770155c7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87761d8aeb2de369019bf2d353bbda375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f16fcaa479747a059afc385a397842376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2265dec4a47d5aafe1057edcd90ec88377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f4259db8fb1d77bf565d2a2662877378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af6baf92f5ac24486803e97d5c8c3c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ecd4163001d500f2de06bed09633c5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8ad29aed199b783d9fd31315b7144381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8dbb409d1f4c872d98c78df349066382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d9d5dc45b1f98479d4cd69675e095383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c74c1f3c9a95ea17c3c4f9bdaef87384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3966f74a2cdb970c404d1dac02ec6f5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc94b1edcc293a027c10a6ea6323abe386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69f35704fdfd6019fdb41573e1c5e7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7a51639a62ca88db20095dd3c0b84388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60b12dc22eba9b5a7f177491eb09d5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c367e00130d66a8b7d871b616cdc46390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c369f867ee052c80e05f5e538300d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a1f773e563a628f579903a3da8693392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff76dd69a8447b52c630815871ecbc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be1f595b420b30ed645763382e524e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3de1ef945988671f876dd6418d2087395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd18d518d9773711a6e6e9df1f0ce06396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4b2e83a2e79f6ed2e29bf55ebc704397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6094cc0fc4a8927dbfb5bf7e46145c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548f23379caddd668f6bbc0768e73c6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff098ed73182d7af55425478a2824fec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68054099e3538386dab4f043bc44501b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c98c7446771f91a647615ca411e95402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376f1abeaf7c5a7834fb1a940273b02403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6a9b9a8aeba9cd1f3cd555c86909f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d18a7504d8f0c0793febfd1d374d1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68d7ded3cfe839d93808497f4e65ac406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dfb7cc5b83886b2e92e0b785fc98e5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640da0b5388adf8198cbbfb6e4ae340408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbdcddb03d585d193dce7a87b7f04f4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594d9de752cea04a53db78febba2f5e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7da4a261844a9bcd52f714c184597411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e44455feb94d2e54503f80213c4375412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1af9ad659d81c86289f73c45dc301413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416209be1d30c83745cede13d8beb3d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df5296410a72ac8b429fe682cdd450415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24ad0e1ad3ed27a394f81aaac02944416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51f272cff942998d6797ec7ba38bdf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae5cdd008ba5064e40f0045adbefd9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0a0cdc97e5f2498c19051a5a2ca86419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831f2a74989e0bbbe98d5d8c3db3ad3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe94a1395cff818c328329e41e14b3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810b4dc8d4b1892c8324d64af5d3235422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131854b7e08d95102aa6befd893bb06423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e021e9fcc7023ddbdb549b90a8bb7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb845867462384f18243267265eef4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d928923e1d21061574adbc81a07365426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9aa94f05abf7bd2069ce8df845b241427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe1e3a20e444505c6e2ec77943293c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e370f9addd98fca22eb7d039160c46429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b15ce1eacc6a368e15b1590a81da6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e81d64549a840524e9b57fdaac979431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72900cfd6e9405deb2491fe6f1da3722432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a705b4c499786655188c32bd31eb9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512ac486c9d69c67fdab7af560cf0ef434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8da2883f410b6edbbcf3cca3e8d3e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5616c76d53108d04ce7b0a3ffeb55de436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454fea95df9b6969cdb2727a75b4e8b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3721182430250d309701f84f4ab15438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03bada3925fb4270c4a9ec2581c11b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2c371209568316716e12f448bf03b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec1d680a0e9fe7984805624eb73ab3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886f7614be490e0a2980dcab9d25703442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb939a4e5c924579f3ed54de920de3d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f91816e8153ef3a6fb908d9b370b9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70160479ced0c4b63cd35fd7c795fcb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbe0d5087018389c1e12bed58d5c8a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa784e17910238a823ff8f52a2682e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ba99da13646e0055f4e7d600ce9dc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b65be6d02f93fd351273ba5b26b33449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f3ed2f7072772ca2fa4214a3f10e8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab50fb5da8650595db5d086487d12c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ffb86bd283f006baba3feb921b462452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e29d6437c540f74ea2c6ca80ce5e69453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec29c749e9f3d5c1fba8ee8f362240f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1313d7b4d3616b7b3400d51328f4c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a63579397494cbdf2ca22e46f3e37456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15164bc7c2175787374f8f784d4f385457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae40e0f155b4c664ccdb519c7ccd4d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff116e705146dbafc3744d3ef37e7fb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eae669d72f478e70582afc475522f3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372bad228ba4fc0737a8b3320102066461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666bc406b649ca3a8794a9683660fab3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6831ae7304a9d32e296f02b95159059463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e770e595013a15dbfae7c3923a1ec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6183ff2d03b2406fe241763f13b30465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb212a815919b8fcc9c6aa1cab68c5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d61adfa24908a5ce3ad16108a173d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365168be84285a4997711770e7a8d48b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8b89c5d30a700d40f9db4ea14c1e1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d5690900da0a12024b0e75a7f3425470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fbcaf93f9867f70515715e285fdbdd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3c3590e087a9fd236babcb723dda1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585ea15c05628c70f960702b648feb2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752f1a0d7d118d86610ee0476f41dc6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99486352f053868e118dff3839ea8ff475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60938e0838f70c26ff9be15cad328d6e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c721cdbe8f27b738c9966d3074f5e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e63aab87ce7641c1c8750912d16d1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495dcd68b820a327dbb6d687561a42c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b76f33587b2457db3473830de255b5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c834cbd4ff836c9306ba08c7bcfe3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc565f0ec812036812ffbe4bebfa28482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e044e18750606289493366d70ce73483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c8ff0470b441516c1c357bdab4383484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495fd7f62a2a2c88472023e08f902b16485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0800805b18e3bc42ab8e3782760ed2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042f961207a6e4f42f3602f14b062a9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143120121f691cba5ceeb06dd4555ca488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13581614392a5f365a4f288aed1a3502489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef253033e58cc9130e687c041d68c6a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4f250e0cd395678371b4a5a37d197491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59784caf90181c00b90ba05cd1e78015492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6759b4ecc38b001e2834f45ecbfb3b1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a36e2bd6adb7810994701d19bc01e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233f1bd7a443546874bcd5e8a6aa45d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86704d7dd835b834087267c1f86ac51496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d0bffc72efdd7327de9253acca287497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79000cc56c93d2c70e82e483c5fc139a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9c289326f39c510c3819728c6e50f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbcd2c6df2406002a4f49059ea5e615500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14471c2e16a2c95a9fbe375e62b07b01501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4cb73c326920121468bdaa829f289502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b28a887d19dd0ccf362ec250c3dab2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032893e27ae833f4aa48876b678a11cd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede5d93c5ab69f3d93f78bdde9a0406505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9108eba2be28bb41d3d78c4fb7aaad8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e1537e4e3f5b0aba84dda96add4c4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c55898fee4879b0029bcd005c15c79508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1761da0daa4668bfd3c7998dea8c4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d1569105e12cac233f8f3b657787d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4c06ada7511886d9b87e3663044b5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c3461a9ce16f3acdf1c95f04977f5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9797005f26d5cf91be7c3cfd7d9fecf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ca72c3540179586a30c7bd1258e0f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49de2bb3a737db5d673a6f2d9d1e64515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84360be18d9715ff258499dd7a1051516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1337891216dd7f6eeace3898eae09be517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045ab8125516a84fbd25f8225ba0263518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac8a325d4380518399812821a478f6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80ef5176bf2ef69eefc2992abf747d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363541e6624fc57a33604d781ae3030521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682430927750c1f0fe9cb30718e4c1e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ad727be29520951aade0ee11909ea523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021853befd2b37e1d7d0be0d0ab67a9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727aee1773ae74277fbbd510d28a3dea525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e96dcfb06e8c75e3cef0795a5d572526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3496a8bd07d88fe283791b39f5a5a92527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae3de732de5677d4a561928b6475bc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acbecf1e4ccedffb53ea3b6fa283217529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15576ea40ec49094c58f463936b6e592530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086209868ec94aceddb1f98a64c4efb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4b794dbedac4a99d00d8858fe5f43532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2d9412d9d5e3a105e1ec92a88f236533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6615060e0744aa5dc7a4efe4f6fa137534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6cd145c2d5fb5519cfc01c29c3c1aa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b619ce4b1e618b71b444ff17e75d8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b15a4d48dae236f46d36f09f785be6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c0d2cc2a031f3b3fc07a7de7d5c4a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb842e9e8ea50ea348518b865947a9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00f67a614e9fc46fa7b61809fb803d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1866cc7c0a7ef3f0be592d5b062be06541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf28755ef8bfd066f7c6a9058a6038a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48667eaac1ee2fea4b4a2dc247005ee8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081d86ae7e1fb3f14e19d5674238d55544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ef0e010d708fdf09653f695f23657545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2998777c4e4a7774c012e795c6bcb1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd026635abbc68d00de80fea2ac1c2f3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d98e2746c6ff7cded69b64dac531a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7793a01cf863c407ccce9aaae6eca549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec335dd5bd25cec65bbca02aa17c4348550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e13547760c21f9a74db11c37ee0915551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc44d5cdf2903863965a351965f17d6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a646e2fc39eab26279e5354eadb8108553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84a279fff8b2d47fd94a1e42c6e4a7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea99165eee8632c8485c3e34efe2cf7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc422b7f48dcb564e469e079617a03556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb356921618548eaceedcfc3ea0812557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d6ffa79bd0240c3c81fd3266d2d0e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019347542dd964deb875b7d70aae6d7e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2416cb3ed31e120761ffbeb4c2e7b0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923bbbe7cd891421ea70d419f930c0fa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287347d1a453a921880a750b5c920081562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315abd1a58b15c40cb9f77d269366a00563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211e7fa96cbeeb95caf94ab1b5b04fb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede149cecb891279e39c6978a5324975565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d5f5df989c1d9115d859f0be45150566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a25ef75894fbd74905446be1f68cf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359cd9fc89f634e3327c87032242224568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ea1c6d9fab41c0156fe309d4a5414569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713fc156919484e3dfd23b49ca723933570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57a9e09e9fd42dfdae0551a0667bec571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ffe766aaaa33b235564c374cce2d7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7913ba38181091ea78fcf83568481573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6866f740d679ab599751dfb6114b5c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10866381d1feb5b663253b29236895d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6a17043300ca12ad9ff273e68f895576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec154a487a133a32598bbd952c73c8f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e49e4791fed94576eb4ed24a76d27578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226cbda39d1ca400510777ac85f946f7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92eb318d51f1b1ec71bf378ff4e197580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182c53c53f19fc565230f819f6d8bbc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc07bfc2ee4bbe1ab91446f0884d96582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2446950e537fec15ec2d69148bc6a0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cac687b719ae5e2c2982729b00d369584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c680ceb18ca1fe720e7d25fb1b3ce585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e212b8b23ccee2ec23d44de62fa4d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54f5fa773744922758322b80b201dd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a16d4ea0e72b49d3c2a9e2e1cee57588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d2b5cb420fdb20dcba311b95617a1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d56b9566940ed782e0e0ae17931388590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0e0a7913c07a182c2fb1c2165aedd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629699e371fa085e649b9a8b0fb2894592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6902adb1394e2f71169252923a40b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4c1f2c81117a1c768fb2d478aff94594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5afb5f5bc9cbd9c58134653d83cc4f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298ee67e64e94f7a0d7868a3e37503a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a5aaf93a1d8e1e05cb6f34aeec3b7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb8bd3274fa503b9d3e98e07a04c8b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673947197cb9deb8c244b344df3c27c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbcad92c86f9337e154dbbf1dc0e700600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2da642baa3e92a692361ec1324f6f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfcbe2fced4090eabc49cab41ff1ce0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcdcf2e9fe1339fdca02bff77540e70603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ebf8a67056d33abcad23ba3abee8a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17549b020eca208d086a983b1e374f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c9e8e499c6674adb81fd0806fff4a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec6dc70d3853a005c66c09f5a961ab607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f29125e5d72271c707b43d1b2d3496608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbddff7bbdf3e6ef840425a02d624a4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976c3b0ca9ffaa15843925e3bc3af6b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37d27b70871918558ba36248b41bb8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185470625f88096709f32b1a5dd91c1f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e241124b27eb640fdfbfc209eddb25613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ea2916a67244ef2abb8986e013578614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7f6eb74f1e792b5bb2966b0e9f207615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf235f7a91015d9014f943152d89722616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8969d798f7bf9b531e681117e4ed3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac020a494b6eefcc7baa6194587a86d6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c172a54f5f2239cc2f3981308c1a1f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976ff685f495c9af0dc8379b838c776620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7dc9a4be8ce6c9f6a364d5db1af25621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c8ee4515297c649a537506f867d41622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f355f2b36c64b790b4361a689cb51623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d7a9389042ea3fee29fe6b29e2152624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6bfd0776dba56abcee33f9e1dd88e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df56b1c5364c07996724ab18aac6e59626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1354fe9f5cb1d2f8c0cd7435d3b56e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244facf168e7bf1684d4b2648927abd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee6b873591437d3c940ef0e524db88629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4429b3d61f003cd3f155914d806ac3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b32149834a120d44ee2cd9f198553631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5692f3ab7cc1f49eb350f87c8ec2d89632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366c4c53d79fca97aa2550b1621150b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c8a455d5c03cb2d89b102da5bc984634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca76118dbbbb8b2c72777b6b0ef055d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a80a3de0d3890cf3c2283377319cc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d4e4a3e3ddeb93d6aba0b05752432637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087ab4f09c5d407caa9bcc4967fbfc8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388ef823a334872a9e6766be9a45c1a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05c46b35684e45fc090426eafc57df640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363975e0718ee09efe100aa99215200641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6fc83b70ca781e718c97794b6c138642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19230742febc4004e07d2b513570c268643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839c4d526ad4c081a94508a95a3312c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce8ae58b1b286b8b7240d78aad950f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479f6cb5a0a2ff038051749a8063b37646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943d31ccae2837dedc8b0d6ccd8a0be647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938d495587503e58c12b65a3ce2e264648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72808896a66edfb6ccbd59c4fa6d33c9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a63c1c3bf1155a49efc1720b954cb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442aad1db06964691b85a74180ec3db651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb665eea005516367a7f4a3393cae8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb6ae0973ed7b015beb7ac31c83bba653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1995ac2cd0f2e9a791c187cf91534d5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3d927699037fd880e31bef137e7df655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c911bc07a58c7f9672c04bc3e4cb1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe16184ac326cb5480ce45f6fdced2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db4c6f1208465c81d762f745ccb8a1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322fac40c11a148fbe5b8a49cc6cc87659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76b16f34692d8a82f0528b6d59e8fc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40f919a074304ea36a53be8eac73be661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94c1819a5590eedf1a71270d6ea0c8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6244af651497ecc049916f332f818d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce5c47cab8a579a7985754725b5918664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf98ee2c880d41d57cca970e7e31b1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1e684499b07eb56ce1edb6f34a6e9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf70d480281ebbe701b74dd4cfaa95667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef677b5f838f91868f21bd22bf891287668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9759cd4d96e5e84ac148003316ba78669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32d576432b17f2607b63326076fd4b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9bd6480cd0ca1fb627ed5c7884e566671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429bbe8f5c389a2c69d41fd300856845672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed254267b6049f391a2cc550883d6726673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611c867c352e3b036db5fc2846f7383674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01ba9ec4d3206379d7987891f88a71675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2294701fc8b4eb29e269f86f5a51361676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b56b3445de4b43dcc12de0b8388f36677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786d7d049947a1b7b403b74e90f8a18678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c12b77b74399783858c710aaa68090679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba303d7e010346d410c91bc4a62a94680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65ca0eea07d73ad95ad99a353b1c93681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363904494ca16b9603daedd075274358682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a4745d319f3ea6f28e89b05656425683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348f8b5ae87b13993bfa79cffc065cf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a606311ad8f32e319465c9d95b15dce685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ae73f9412a291541be7fa3f00b73a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa026e4cb411b8dc9c9c5fb098145f0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49e944373c96aac7e96ba6aa29fc03688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7383bb236004fd9be2f6ca37928eb62689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea930a747e78665c07e9e35d7dac2a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b551718c0d90f59a27f1618fb9c60691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5285aa138b32e17a3889e1e68b3a92692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56dadfedafca60152ef83a8b2e495c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce8be14bf146dd040a0f4535ba5273694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300399d5bde098f9d92881bf8d13f34e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e2334c97fecf3b05da25405b18a34696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1724ef7d8731b3fac4544f705bc6f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22118f4d438ea8f2cfbf8ac797f6bcb4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4cede115006924dbfaecfc2e16787699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae07a999c2598f0022587456386760b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51051c0ba0a03690d30920195dd3f7e6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb12631c55d4b0b132e86384049d9d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7784b95212359bccb3a1c90a8151d9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4d3f27f934bc9dbb6316971c800bd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a674c88c1f16e6d195f2202dcd39a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42a26402917632777a68f72d69beb4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f2a9d260f58b2149686c89c199b63707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853551aa16c87777d8482e381dba5e6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716d0c50f354ac74961f48b5bb0907d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5e9e4f805488df2f1df1ffebc7817710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326749f0d7600bb0850deab4478d799e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20135ed8f03bebd52ce8cabf2a030c88712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04255803a6e301ef458d843cce46a197713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5946d34280fb1dd99902f35e283028714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efc452ab175c3464aae587b540fb9e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395526d8c6c98ed5b5d7ecc2ecf3579a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f979ecdead99b748a071c8d928db952717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd4e7dbd3d7e1b20a2a98a7dd4f246718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa92fe787c30829d9a6e476d0466347719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2b39fa25f051b34d648c785bba69d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bcf9776771650cdb791ed94799924c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22bbb101793e7e739a13ebd1bc1dd39722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcadb1b663e7d1f131bac34ef5ebdf81723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddcc3db428394dc1eff460ca87a6651724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4769544b31e1963a6ae05ed68d02a4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227a520fbcd0712aab818b9f11eeb9c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bfef247be0033d83d70059f49fca04727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49e3ac617d5b5284ad3c2a69d428aa728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5bceabe8ed8e3f1b962ff65ec50c96729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b0527b4a51882bc320b6807614db0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93fd5d1bf1399d53cd0b83851cc67cd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1197ba16a8c4ec5cd8e96b2659073732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be546a3eabb05e9becd9ea5907f68b1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4bcda81490ca6af272c7bb4e2a3ff734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea3ddf331fe1710ec28f10cac21a83735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57cb6e9491c8f931ecba86272f8b626736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1804431bbaca01e3ef2f4411883ef3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9d8887b22591254889de81a9e7e90738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3fbf3ef9a567a518e158cd3e8bb87739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c7671b4d5dd7d8136c7ea5524b667740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d91c3601f812c5bd6f26a8161ded5e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ece3ce9fad3402cc1f6149d4db8d2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2646c94e4c79f3ac8f05e87cc18d26743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a2015e69a30d8923149255a139eea744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b66e2eae48e4f6c314201c870f547c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa6d63aebe8c2ed4e85a91fddb1f49746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0321300127c260fbbf2adc84cdb89747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0ba3869a3ebe03eb178dd8e29e1d8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdbe7829e4b19ca4be39698da42c92a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b153223893b1b9b76ef120f59e32d9b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205dcfdaab4903ace4ac658f3fb9e229751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3c85714b535f4ffb1800a4419cfe3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3803db37acd669536801c0cac1ffd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b15b9c6a59fd1503907cb22c0321dd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e7aff4eb0c3e85e6559dd27ad35f0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f84dca5bd151003b7227b65aef622756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d449af13c7cb112674dc3aa3403a7c3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63218dd9d12922328b736a7894738b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf5fd189ac4747b106a50bfa39b5f3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db706bc867d1c1c7d1478e9a0cbc05760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f470007feac2625b5025f122a25008761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55198d229d782457f20c0bb2da5cd9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966f10cf2f0a8de3b101db6fad4f8c4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796c1dc33474370e1be0909056735f3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38465cc4cf2220b9e72947ed221aaf62765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a6f05792c17dd4791a16f3ef887e2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f1871ac4a4caa851609675740214f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be9d57daa19e324d8fce43dd93660a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25774333e8affcbe255d33d0c2530f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5026137f1bb382357bf52824036c7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5164cc00a8209d271517cb7e264db771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c6d1b301a54237a65e06f3d572895772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ea0b59e7a3b4e7305c2358c966025773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557850293fe7e2e16557521974934388774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d4b8178556aa3d131e17719eaf7df775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b606c7256a283732e6676d342dd0f8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e272f44375e523c8670dece831f2b0a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4dffa8d26a2bfa3b98643e4f70bd2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be980205070da3e6fa06d552127883779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3258a1e9ee8361833e9b6bf1401bd8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f17e8b6997aa18407fa2a1fc0a97d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478fd8ed1ab5db7914ca57925da6ebf782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af540ba6ed8811263bdf7fed85ac97783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93359016eecae854df8107ceb276df0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646fa627465ea2ce239fedc64d7c4a7d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973fecc855604819873ea677d4f4c3ed786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a6e4ccd05064f60c23d966dce9085787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe9009de6494bb7bb048b24f37c9c3788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514af3e5f8f0588cb191d3d01aadcdd1789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f663e83f2f5a36b5e132939ef7f1ef790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed25f995f2e6c60dc858887671d67c2791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187320f9e0d4c9f8f75c2a7a7d7ad6e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66333c31d01fafa2df4f6095970a1f7c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e86ecc3277bd179ff80cbd78e4f48794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a86273bfb3ffab7b7fe9c8ed9cc77795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998715d7795413216a2e3f3cd6ace5361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea62b3c9b073dfa93e78c30ec0f1d72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8716f5e4aa77d40fed24b6905a04cf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d516e5642e3eee4cd21a6deaa800374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69f8911d84097978170e3256f2d93c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745cb2b8494571b99e308d4f65abea896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aaa7189afd6a123f695a8de9c463207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f96bd99bc1114621d10cc00c123aea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737adb09fd8d15adfc824cf66cc6d489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d03a04d48fe360e8c87af3d305b4e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91d658098785d3297ffbefcdf49f9b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3562728c1988ea79541d6504f846d9312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9306807723ea60a9e5218a6d218f313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef376cda4b82ab24481daaff9ca6f3214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0f7df73ea62527cbd9fc7fe7eada015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce61308eb17721ea65b540f9122c6d716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4248d1cfa4678f88a96848a2896fa2f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc381a8efe3760c61729d06b93acf3018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebcf35391da64093ce656ddf84b53dc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48bcbbd6478d2cca7d711d109f0051820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc3e9dc2f2c69d56f824992f08e1bb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8edd9739995a1151d662920413154922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62be3a0280793201a073cd975099c723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6e91a6cde35e0a3a942cd0c04cf0224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151b59efd1b746660460e1eade7d56a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c46f63ffb8fe7a56c76ba91a0659b926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259315451b675211033a5f6570bd59a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97dfadf1db22a9ae2ffdb92299074928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa419a8b60906dad70b282ba48b9fc9629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5509cb15d93fc286f75917ae4ded330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8716b76c4b1ec73e46a77a9e27a78331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf986a2f6adc3a7049520603eab77b6632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bfbddd0efd498e35f82b9dd38b22933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903420f610b8765771b842a29585fb7a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71c33b31a770b37c8a27edd4fb654635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426de29262fed9018834b54154e5a3536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f26f0e6441749a6d1fdaeafba85e1c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784139f7a75a2edd01194f199fb5bfe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b27b898c24918d8044b85461a6f9939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8cd7f23b30c05f4c43e40f133f4bc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff99382c342b985d52c717d844bb7141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1d38a4fa9a8a544fc086c62b1bed742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b24efc192cc0a533bf00da8871f8a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88ddc27d452cf0826f561cf1dbb03544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827fed6e342c9a9270042eb7c7575f645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df52416dace6f1979e2b0c555452ee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b906ed0a0f57e3ce06a0fd19e6dda347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587494daf5111681b0f146401fb47c3948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e03fa7d6f478eea1ee4f5fe4c3d3f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb50f1c03f1eabf44f8d2596ca346b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f7c44e0993888d307212ab2a41c4951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414354c6fc10d229f7eb3bf0fa1d304852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99764accb701cbdca94f934fbbed87653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76cf92f28baf2b14f6c2f741b9fd3f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e5699ec8bdda54e84a2b2ed2766d555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b2985216b645b314f73cea65169f256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f558dc1c781139e4ed044eed33adfd657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359544e95666b0ceaef34573d46896da58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09551b0113d24ee6831b70dcb0645d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d3ff54e7f4aba689f0eb4239a998460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4d572311596160616271e0a92f91e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dab5c29c254e1b7a4d323c1912fdfd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c7773ab031e1ede6d84a5848e4efc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9d4155db128bd7656f3d5ed1ae9f964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075004a9af9cd202fc5fcf76dc97be565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd56a6025fdab1085d17af17d6808266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753e04b1fa27943685048a9e6fdf9cb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558adbd3659acb13a4da41a96e0b593268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166a65e835f94069c5cf65c0959513869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4268c0106655cfdbf6fcf63121cfad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeafd9409787b2ab2ce0802bbbd2ccf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa636cc21af98a3db7fd673f140319e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc89dad47510f85851ac4912a415d773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab2ff337be8e4cce3b4283b29b33de74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c03f101c58c3d720902c78eff6872c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42827b4fb2546d73cae17d80610f952c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c245025702159efe1fe2580af2468f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b9cd04d3678b3dae13e14bdcd1d5d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37ac7dfefa2fb446b269c6caf9ffe079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b9f1be39f9f06219e332609df7cd180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38f4362c6feaa6984a9eaf8ce0bf6e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5b1f68b24be4072f4abacee12ea7282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11e902e92d3340d5002360d921609683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb708f9728558751d826e64d3572c8a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f7b2b2b27617d5a1149b97435398385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa736d4b726d71694bc91f847bddb186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3fe87abe57839bd61b229847dcec287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc25ffe2b7fe3408dd6a85ebb35b6ff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604374081d997afc3b54eaeb5f0ef1ac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ff96865a05587301257bfb661c34090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec15bfe936db73f81fc8c83d9c786091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646bcb31c8862ac28d0d187ea814e30292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b3346706e12aab5b8ceb6a7525d5e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499af5d85be982fa62151b4b2ffecff994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34b293390f948bc23001df563638b395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b6875ff131903c28ab2538771767696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50427208e22648f08e312f409fcb36dd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eded3d25b8238c09e8f4b09725c35e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46f5ec65033f238c0189bb46020d5399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa663e8c2e5f5d6adad586a51e11d14100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeba41572ecd71eea8e1b62be0e4764101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfdf6c7bfda36a5235e4c23099bec74102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9790b09ea8175283d95afe116eef7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aef8ef3835bd4d051d76f213717373104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b83053a885d742b8633ab5696224fe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0718290dea068656fa9a05838de6521106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6a91f1ad23891b1d4403e184edd2e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474bfd94518a786739657edc95bf496f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62e3d22cbbdd7ba9c907760e69dff1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab6ca084306f4464f0233141be98d2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ca769eb674dc58dda73f8f624c8e1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4338fdb56c4a792a97e1c491910972112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c4b416e95b2412dd3b0851ff9f7dd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6529fcfdd490c0a8e542b78a7de1c83114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032bd052521846cee6e7d094992d9543115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12a90a4bc333bf5b955a5b12f47f27116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9feb1656dffceff45cef8b3614a76117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b66045b5ba2b3c38fdce62f66bd4b2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e31c6cbf8d3856cd2111da271bc002119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c44a5f456be3c27d4d831d6dd0c07120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7205de4954cb8e34770760b4872a52121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205736c61c0c2b0b1ba42952e3195bae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325ba0243bd598a3cc83686b2fc93be123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfad512d1ef2785ab070a1619af564124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f7b57153df062a438b4ec15354b18125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fabc392634b29530771452f01462d1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf1f3e7ba3e1f0ba8aa7ee952ba72e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf86eda87f26e500881b1fa5429824128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01843012502bd7cbf46710eded7a95ec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c67154046641c599770d73001a0740130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12cbdf31c7447f933fc03df44499a8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5193bbe994cef17c5c05c7c5f94728132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310fafdbb2c6d88c5a8dcb15c24502c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714202bb82d04cb1380fb1e68284d225134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909ebd22357fee056e8df38f1b37a85135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce2147e55dc3f2bfa805d66174ae71136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49289c3c851bc8f6d3a32def51dbb11137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5d2fb10d1fe6099933139365c3d2d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e56a4671c60813b1d5755dbb975385139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9189a32d5ca28a88f3462e156a6ec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b084345937e36ca2fe126424526e06f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46342d3669d1764e30db825ccb5f09b7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53e667494d586cfa22a8edac333bc4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7bb899db446614e130aa038a9badb1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce889dfc26429d2ee7357b292ce27b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ff9985e4f1792940904f371509f9e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce0101fc6d3b67badeef05feb5f78d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e99dd1e1a80946e15846b14b286d71148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17691d95a1b87a92f3d4178ef9b481f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663dbaf6925e48898080969447cfe6c7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c227aab18741fd79749a4ad7bb465151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e1cfaa607513e762fca8156f0be23152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6150e29eddda7531e5ba85c2d5b113c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372d90458bc4d10fec6526797bfde0e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc93c86fa9bf70c5993c3e552e104df155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be433c50e1496504c74d95766e9437a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ab6d003ccfb84b2a36dc28c42ff57157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722acb00d0be5b166d75e8994d6cb54158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b34375e77f9a1083f178b84e44f4f6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f961131e7244df862388198f7f9a1ea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bad00d818a40b7a5f0ef5b320c761d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d76eb6a705f43cbe753b1d4b38f2a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788aca69eb71f17db3e4a742b34269b2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360297f2902e6f591380a9aeb93edbb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386c945e6a3636b71797326eca89c8b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67ba49ecf84ed872d85062adb59e87166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd81be9948a8fbc54f602e112f7281a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b090ab84382ee2cab349d2c641dd6d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93c163e2d8ee8ccddec99738464053169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c239333b041783302ba6387972432e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c9962b305ff3586fc92d6bc9878e6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74166967cee0ea18d0593438913d39172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cceb6c07137624447e5a0290e684a39173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3f2d0bdde619b21762a707bc5d7c1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ac8f68055e65f22f55d16486dce46175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e364648a204546dee2baf9dbedb7a63176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c5287817706f451b0e5ccb2ecae53177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99327fbf36a02c3eb61752c7986745178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb9794ce3559477a2bcf37af9d6a4e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351960ba046ac9576c7efff42962b18180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa72692c275ad8f605a3bc486469ed4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd109d7f344952a70b3000160fb78f35182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2748b368a67746cbc13a493555100c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f69806427505130dd0719282b7a2b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de98d338dc208f6f3560d496cb34c04185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74303864405e4be851d89f9ad9acf3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9371f50fa37f983825ff196094b5e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed6c61da2ba6333ef5970e915aaf1b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e4f80ae9a670a2bc57b7cb884575e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3f8d34a7b0fbe6bc7c593b7f36b92190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44c47bb4fedc4092085e8a152d64f9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699dedbd27ddaebe8073757e4d5b01cf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a1030b47a19242fa4786c0f4b6148193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc62055a149cf829a5875e4b4660a3b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86094dbe8e5e938df43aa7034bc5cd4b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb45501798b303c0b438cef7372b199196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa3ab4122dfd45536c82e6371bcaf2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600db256cd5c6f4c8688b4ac65dcecd0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780818b2de35b04d3683e846087ff25199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4f2791847356fff59b51c07ab3566200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19cc8ebc1c31befd5267d254336640201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c6d8b5cbd3ed37c16150bf27f7b6f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941c9b9f4713306e59a689919ed9d52203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79444043a337ff0300775ed3861de49204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169829c46064d57052fd34495a00bc6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0cedf28dadaeede62db6965152885206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b0745d7fd2684f74492a435af1d20207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79309939ac9ccb1f27b2ae58619bc9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83de27c2add851ded6a87b60ceb9ed5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d10eefc1552a59233baab530da397210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b160c511f545dd30186003baf2df3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfbfa2d5f314d47a2ff07346e887ca3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5aa01e8a559ac72a061164a8e3b87213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a8484a5185c1b962da54e6111e678214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3073792c1b05e0465b03285fd85c1a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237436c5a36ec7161d3a899321d0ad9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbeae3c8725ff14b86b0f441bfb150f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74526c44c7ef3f188ffa3cf052711fe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99308b211dd2e3b3125845777e032aec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec25006d733b5ac0da3cf2a0e3d86a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848230f354518cd157b15f3e2dffec4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc465a80e7805dff38ce97e93c2bde222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ff7a43f2c37fe321a04a9f18821d0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef8145685990c56fea7f830dd4317b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee22480aa5dc3c043c295fd4ccff6a0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3fb21136fc725377a1e49a1a43214226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46546f9690099d0059ba28fb6fcd465f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd829309f0e936d0a45896948ad7cd8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123e29efc8a00eed3f16302c51c98aa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5c6c5e55226e2db001743e1e72e47230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743c2227771ca1fcb087f43b39602ea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2b4ebac4bb689befc18c6d172e4c6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87975ed2e445e4459be07dd107c7f0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81977cbeee3308a0e85322c5234fc378234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26000b7894842c7f06fdff356fab600b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d246e1e40dafaf4d9f7f3efe9f3e47236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc7c71fe9b1c06f6ab5535dcadb23f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf0bf74edb7d43d216adf5adb204da238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59b7415658b465a6c3fe63e6b5e638239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4ae133c43dda6ca37752bb53dbb28240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb9feed567345f7afff99020491964241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2833b58dba8b3ce98967078cecbd6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b34a0bc7b27d6bb627c6a1be25672243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1bea736c392a1ec5ab297ac8f8c8fd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c5098b0e542d088b626d30655ee65245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416d5e6504a2874acefc94757499b58246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10325e486728dd299c4c5d5e74b494bb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd4a8176015949db0406b157d0cf7a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52e6fca5c99bd881d560142b195368249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e9fddded3614301a55aad721d1eb8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a8c4c36aaf030055674c2ea413c52251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9271ab7886fad42a7a530df361854eb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10ea66f888e11bf4483f554cc7e3b3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09fe6e052d2bde02692ac1d27f2684254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28470ebd29e13a589c26087265360a61255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23007b50857a42fd44a2cb67208187256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a7e4125f496ca0c597d1cf3aeda94257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea9cbb2613c7b37b22aa8ef1ea4f27258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32286ecdb760ee98d2ab96ad281366259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea14d85fe2b87f3123dc7bc4e65d82a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9922b6875b09c32d8af8486981cc5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074ee43ea307b16f763b5a200961361262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218264e1ab8a401ebb2d03e8c6ed98cb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d824dc9ef66d0f3cfabcc702b299c9a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02083d68aaf42184d9da365c554e96cc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d375cde0082cf852cef5f0955def8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1f1de4b3dcd42d61763e4b13ee877267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d27cc3a6fc3b83fa634920551af19268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb9f0bb6c075c74dbbca5d194bf36a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ef4d09ff77efa3eb5ddca94192721270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c72be438622b8e01c0fe92ad06b6d2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab038606b6823ac64aa5c9b4fd693df5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee53bb254912fc4ba2600c4a9962f9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41f1ecad742a6953e8f3706881534d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af20ba4f8d444bfccbc24acb70ddcc1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1cae46524e5ad271974420a8ce5da276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239140ecf477334cd962d2cd6ae899d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3a8f6a3389a90d0d9b41c392fe4d8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4f08fed6d018b031596a87f43716b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b23d62047b400a3f405b89a627ae7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552d47c85a5c1885e2e6ea21671d69f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd465d1e5cd61bec82bfff1c42dfe017282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abaabca648a40c3fd68293dc77333a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d05e3639d91dd13b0dbf7eae3cb889284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2fd701d793e1e48bbbc2f70192753285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd71d03548e43a2bb77adb8e21a2681286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d75dfbf293d60b0f06f5cb1f65917287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d030f60f6a458a85e46163dbef8b04f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbceeef17d9ab4107702699aa35c86d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2162ca25e89b71f79347c20215184a2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbce42677be1981aa2062c4ed1f575291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f85fef2f00cd6226ce978aebf6d376292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd815ad072c10187ef3816000261d3a1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e8256362f0d86c708d15d5366fbea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c5a2f698e7c987e75e12098738a4e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77160e5ba5b8febe225894fb47ca4e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8bc1efb5e30091e76fe2768eaec8c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbdd409550bf78dfe69e17dfca35c84298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41721fea72de404bad2141fc1d5c9fe5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04681a819474e979607a2b3559b612300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7b83c562e2275c71d0d5b4f23aa81301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309ab06b5f9587657afc8e4eac1dfc2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc123acdecde838110cc41ac9425281303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1254a25b96803790045c5e5fcc9d3c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b68447851e403a726d22fa5cb4237305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08361c751714ec4bc50f0160d2ae72306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d71b2f799d6d00230a3ef763d7601f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889b0468bd44b05856451e0220e8ac1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629127542952824d9ac36040ca9b4948309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d8789e77059eedd22834c55ef2308310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00028f5e9940a5f3d77f2197a9850f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca8cda2df5768ce2aa55109a461c9a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a744c2b29e8d74760cb1f3b5db1a05f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccac9828483c1e81f1628d3a6abd797314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e313d3dccddb7996484018a9cd28e2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8393a75cfd3491e143de6e429733c6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a3636ac06d5342ecb20f90d2f37d9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50bb7562f28c1729182ee5f46175850318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa823fabe76fa5a33e1d9a6b018de66f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1daa3afb2aeedf90c8263c77c7204fa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6a6715d68b2b9c97aa5755d1aadd8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37dced8a9a5447504a7fe57fffea65322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7061949656ea32e23166eb992322c54323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80041dc7c56edaaeb90305bfcdb873324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467e894d6e471807d334b9a21210b50325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806709f9b8eec077a22fd1fd2d9eb844326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb9d2d3244c707bf69fc86cc181e31327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512768ebe4c8e2cecc4e55daf26da57328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac97556e765ad8d5230791de935ba9e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575b519ec3845ddf891d4eb81b656d3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36807ebf2fdb2ec438ded264b578e1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ddc057131204169c6a5b1e8be90c8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7addb06d803512dc8d727386629e09333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b0ff848d246285162dbe678bab046334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1e10894021abfa7097ca1f10a11f8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208616627f3c551b42c0a407f653b74a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58323dcd3ceca7a1df8b91ac8a91d7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbdf1208d08baac4f9d29d32ea955ef338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a919b2b5eae8e40723ec1f060389fa2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8ff29f9dca7ccd10ba7d067bbc584340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9cb5d0cab027d794fa5c2eb5d4de4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce5d871de8715fb5bcf1e18e399c93342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ce268be4dc6adf4a7c20af1812665343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89f9d79aaa07cbbf6d5753a320f609344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf111165e6d90bea08cca3fb61adb32345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ef4b89754a78786a35db33cad655c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c0ea73cb57942888aaddcc6c10baf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c329f17829452f92b2d23b3514954ef348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6209373b0ff1af9ad8e53032f830928349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492cc65c4b2ede7bf1027a4846ba050350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a98e08f583c05e3ff3a1bf6bbd02d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f6137a6a94aadb8024536d00ca44e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61361300918edcfa2a7c7cfa055fa77353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a3c22dcf8991789206ecfe55b24b0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dfa8ee72b9d3b843cfc115215bcea3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10920b3eeaded57f34be14c9a2a4d9a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226ff51d332570409e8b774238174a4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c007aa938966d80b4ceeabfd1307dd9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3714bf232e4d862d907b1e453e97fb3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdcf35b1455b96ddeffe265a59453aa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7a97e29dec0c8c831aff3227100e0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d8f69b5c1789d64c79a578f01fe0e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858964c2433952d58fd6616daca14d5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c657c302a42ad331aff3581c862feb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c5fe9d5ed2cff74b5e1e372ea2697365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618140fea2b03886acb1dd89831881f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37b0d96f384656dbdbe958cdd0a75f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034f251771ca3f9936bea4c400f34ac368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efec96bdae3519b190e9dc9cb91f632369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc58a18c48354c6b34bcbebf4b6c64370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7db0286799b6e45bd930a578639a69371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2f183eaa084c692f28f5665cc62bc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a859815510c8971784dfe6c4806adcd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985961d91224fe4bc1dc70bda367e81374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500c96c624a89fc24c7068455894188375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c4473a5693d1a0a9ac180407da2b3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173ac6bd4f239849aa31697ab10da2b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532dd7469d09ab9f925d9b945c10ac16378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2606ff18680d5e7cd000e9c8c19fb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c922e3cc9325c9d728e9f4c4c970f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e54ac8e3f91c813367446dc77555ad381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b2cea7fd7c39ab295355400fddb87382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889f83b685961eb8a915eca2211023c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a8702a0421568cd26ce2811f5ed90384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738201177a48cd748c661249584395e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16d9d1af066590986f51050c5a2a1e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0198ac8713350c5584ee3844b0b0b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490450dbcc56c2eadccd10aab6f3042388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee6c279e8af1c7365ed4704a7718c3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809ad193f183688e1d5c6f1b85dafed390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0183ab3ba63b1c8301e8ae0bf6d0968391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6e32768c161204423356901e9a7ec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e06423a856d0730333d5b34012fa7a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef9ff4bc3e88da05a6078381cb27f5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59e83a1b609d5fc0ee572ecf6814ba395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b37248cd2bf586a4285464857d8b3c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ec2ececd47d97ce4c0549a0c7945f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976fef596b9ecdd213f7eeefc204dba398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac1a7aa9d24ca126ddd5ed3d908ae8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072b357be7fa489b794aa6cf9c65837400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc07ef1be038fc79a5665830c0b9c1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce830607d2f5b7b44ed881488755d8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e87f0246396c12ad7373af9964ebc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061fbe53f070a3e72f99ec3c4148d7a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d49420651490cbe81525a0438dd91d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7664b6111c46c8e197dab23681003f8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b5e6e6dd367414411c47fc4092611407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b36a190c39834da199a71812e8794408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de88804da60898c08e2ab8a7ab141f4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00a9a708fde0d7c2f3e4d3fa9e25f8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143cd18aa4c4db0c116982da19d179e7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46299e49f0d7ef23487d2b952dc1f24412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bead49385b350576d27d3c679ee209413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876288b9d3e39142dd1816e6a9b3d11414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc41c263dd2fee700f6eeef97182ca415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0962c2186adb1f9241aa6f56afdc3c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a974bd307fe2c5edb9388521a9c2c23417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662a63ee17d774ca7faf410c69fdb81418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef51b2bf40038f7e4341aae1871206419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84148122c28529bf7d5351ce3273981c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e9c9409f6b0a832df25510aafcfb9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4fd7e7dea6304b69c5cde0e9583a9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67494087e3dd6831f1d1ff3cec49f9e7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052925a3a6a07d5ec07c0e8d025bb68424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a3435f811d3f4d169be0726c4f4e9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a845d2b1580ac8edc70aa1f5390f1dc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243847b4a72a14b152a0c4344849052427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e391952704862c6fb46365ff3fe37428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff733b81296b11deb74cba9aaa802d2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24a307a758b5c4652168b85c72022c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5e66dc0103219252b6f4c5ffe45da431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601fa318ef584d364ac7ca9a47a9b64432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015496e6dcafda744d24934b1b36943a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4840f7ca08fd0137cc6d31be6be0343434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105437818ea460c90277134f47887d8a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b53550f040507252d46cfb7a487dc5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5c2c00a7fbf4d635d0053769c0953437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a99483be3dafcdb1fadebf4b37f53438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68bf7b6520ac73f6b6ad1248c64506f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa606a5a45d625eb343b299ee765d70440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be821e428a9605a2c3d363baf6251b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6c2346150b356d475beda606fa181442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8b3f2a8da396f65fb33a759840cb1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84383dc638ff804d53a9a69052833558444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c2e29a1eb8de0147d60156f13da89445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b396220c4e50d961320eb30a25f132446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb23b3d6f5a5bccd981844c6ae7932e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942d6ebc806e743acc8535292b69094448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914994cf060b9d5bae3d690477494cb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559bb6bc9cc575556ea0adc081a0a53450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707e9349b4bcae11acecc312cf2af9a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24918b7c1c04cf66923d3392d626919452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d03091ed71552c140b076ed05b033453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3b40354bc123a008a092b722c4d5b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d351b0c076f20572fa1e0d249091a0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b94cca85732759466a44d6f819dab456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007e0f0542c27ef5085a9842363eae5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec67a869f3ff66d872cc44393fd899458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d1903e28435baa6771da648e4b6a6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04e05635b7848f6a65a56eecfa0604460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528bd053386addb5ca62eba1d58c3cd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ad8d7c1e31b9ac7e758b2ae8f1afc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e0a758095865597f7aab59cc5d956463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c5571ef9788a6bd8eb14c87c430c1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b72035c433e15c9eddac4e8f72dc87465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d6e6ec83d5da6e2cd3c87fde04c29466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c464af27a881cddbb9b4985d235b03467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4485dc62796965a6e07ce596db00a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed4741f539d15b86551b091fb5d000469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f715091db8291fc572c8d785236aa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554300544431284fdf2ca83a40ba9458471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb575aba1c2f3c62e6d059c316daf6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382faa0040282684eb1506a03151e3a9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d60be480f96705a091f3c5e1cbb51474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257df49c428d2baccb2680ad3046fc65475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d2d1be853aab36a6d36c9260c45bc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e39fe22fabf83fb773d2bd0fccde8a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a052e96bf901be48dac516a920175f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd691a87d3770155bb01594947c639479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0160726d7c81c9b3a813386e8c27a6f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56039dfdf4e615c49a3a5c3d64e37f0e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230f6a56ac87de63a7e9976bd327038482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ab69a0bfe17593e606529423fd4c0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824446713a0a31442e04645929c73100484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9bee31d7da9039a1476161eaa0987485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fffb24ee35d87ff3dbff90d2ebef0e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1a83b2b4aab9f2cae00e97e549b14487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4686414463ad27dfdbb833868cfc07488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb88f5adafb36cea0a3806625798c3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3acfd949c68a9776bff03ab66c096490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52c99d5c64fa218b700668e1b08781491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64e596d26813d5cefc718ed2c2861f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2935a8d22f87727ed01f45e61cf2358493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ddbd164dcdc25d9913297561b8483494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536767b73c9f962ad0ba8e8f175fd81495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50380db438763caa74b0fb45df4177b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2404b9dbec4ba52ebf784b5058673497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7011196abfb9cd613ee7b85c9f44c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d860fb4e93254ed5687fe9f37e07f1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7a75b5a8a47da542a1dfaa0bb22f1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37954bd1472055d743d25048c1331f47501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb251eb28f1aae9b0a8e34cf976e4f6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a442f1f32fdc27246cf71d22c6f00f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3a8ced5c41b9462cfa1d560f0fb17504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8bcb844f5e153aba0a85c8bf6211e6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd90819841bf74c7c080899e9b42f4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b691138584576a3865c91cecbbdc987507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464b7a832dbde903837f09cfc41d3af508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e934c170f2707955992c63030fcb1f6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0eaf4a3fd277e152071a9e2812723510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6228096d51b8d5636507304bab87ae9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3a45d956a7e53e6e78ee03ee7c6a6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd62a9195c281fb5cca350bf242820513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa480b56759135a58c5b9adad2852c2b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592ca87392c67118996911fd431a034515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1e3fb108c8529880b77b8d26834a9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8953b334992b9fc87ed0d9360f16e53517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03eff6883ced92005e422d966ab8547518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b81e9f2e0d6f91a49c6b6d81ec4e02519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5aa0e9946b99ca28c7465d65153fad520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ca690cd6667477919ba303a921087521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ee13706c388e050d7ca68ca0e487c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73901104bfade9b299366e8308361007523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7949b80e54129aca05200625b3277e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6fbe19bef81174b2559fdfe049880b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6683342f233a2f9a5b11ac01fd92f7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c243a51b949188772e16302fbf52db8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea75bc0c1adc9c9b072e07854f83902528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6968c154fc479b3642be7c0be8d527a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425df5274f8dbbb965ff64b3279d99e3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5aae1058f199615881b1b5ea2d1a31531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e4f8070e21628000c4235432bc863532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06d8628a8a9797abf8d16d6b0a5818533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff83f112f98974bad300adb156b28d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577cd162d4e48aa42c4315cb7a14624535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e7d464365628ae23a3327922d26f7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd578767062f5cb6baad4461397320537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35f0bac1b22734c3d314242b4ffc13538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623d17f85e4419e4afb31948e496268539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039e91ae08413c55bf2372072d46cf7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4dfdcd4aa6de5dc5fb563cb6cdce9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6c3d1bfb353cdab5845d7fdb02bce542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fec74af7ebb518b882b3cccb8e4232543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6297c0eea50de7af1b5f87681f499e3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff304edb91497aa204682838d377e9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189e0a39677229cf81ae2c3698e0441546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291906a8807837b1a79bc64e3425fd24547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78490b8ad052aff87a9725677dd5b83548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b32b80e62faab349ad8d8ffbd2c827549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9365ab0784a26bd283809961c33a9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09024c8a4b16bee0dc57551cee1210b1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ae9c8712755c31c78226fa6869306552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48458f1a603d5826647d29c8b037bb4f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaaa6654f9a26e149f40c1ccb674bac554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59e8183bb75fc0628d1c8cbfb34ed4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93122d1616caf4daaf0dd5c8b288caa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7023773bd07531aac141da5d90072d2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20561a840aff345a2d42b6e73df76ee558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4546282f8851136cf862d28fd95af559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac68fd5d387acb12b78aaf799cdbd0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd3e11d1a1636ffd5ad29346877baf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f747e2ca9f75093e6cd7a31f6c1e4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e4091155dc57a4b973d4cf9790e8a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0484ceae6b969fa39d61f73aaa0d2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff279fe13fe0726df36a8e70581381dc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d979b59bdea5e98cbf195f1c83150b8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e175958de6c7df6301c9ec97870165e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7c42647843bf9580d0671b740225f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6f3e67cd533372d2c4fa116ef43ca569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e664185403d34ff649f17a83fae425570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c766c3dc985e4969646e6910c7ec74f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a6193ac67b7c6c6eb619feaa90447572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda62c40ef135d1db659973ba4b280cb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb7b97baac04160eb1ab2f9d32bedb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a789d08553e2f9d81eec60c350310575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2feb8b5906f58161d0bc5530425d22576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b67284f2726f4bc790006f6df9f79577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad6266f52124322d9f7554e7d9142f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ac9c801166917ada79d85d609bcb6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca0f09005b7152ec6be14b83b33bef580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c89a51d12e13d0a27ab1d989e8cf5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34cf3dbad7329d36a79edc70063c3ac582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ecc3a0451fcd112016f27522613a5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6601cd321cce048a493140153335b9b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf715ce3ec14372a7384381ec185578585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628c1d492fa1ba84260730024465bb9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948af1eda6e19b5cfa09c5355927749587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac43f3bf28a1e1203a85070d49e3589588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b746006463f3957e5f26393585be73589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc608b2c540fa9a3971046f2c642a8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1022cb43271979a3eab53872327484591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56958b0c4dab6b5ed07895935d72a17c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238a838954e6dc5dd859f6c58ad600e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50b5c755c9714aeb965d3f78c993f7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140d2039a74d3ab36e66c6dd8d67a8f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b38765e5d002bb31fdd41dc2c9bb9b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ddc73ed9bd592eeeff307392b96774597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf704cc280dfbaa1981d05e68cc1b7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b0543fe73e240ce901d8a1e62036b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fceaa9df9b9a352382ed918d27f0be600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591cb0b5626f86d14a1c1df46d21b13601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d005b6cb23f50361fb66ef08d94a27602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05aed16fbb6637d9b9d7d2ef48221b3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca7306b6f70b3e65f19f94f62434e1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36af8711975edfe4ecd75ddeb9be02b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d827fbb953ee3739d70549893f9da606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef1449bd6e240bd615c9b2a3879ecb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce44d886e74af201329619e41407882608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071ce43e7aa2410f092886ea2ed534c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4554d8ea434461aafef02ebcc278e5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7a31306aa83241bf6ae294b0fa38b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37adc0d77143b65592b497291d3cb54612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6dd9b14a381105f3212707e4f8cdb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081d83f123de089c5c152096fd9d881614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c945585a72481c15f232a94f862ec615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe5695f1b003cb198cad53bce0b213616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da614ff250503e5451a35cb778da93f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceacb25e16fad1f71585761236fb084b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee9ab486f2e7c0b223302b402dc832619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb878e6dbad14018877ab466c8fbf1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53baa4ee927cd8f416fdcf30c84c06621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b179897577b5214f9811530b4ce55622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef929619dc5e2619a0ac48449a1894a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c203c38c88eae7bd9d932fd5cf005624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b0f237b05d23c31931d0c751838c7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48727e913d836b9d8cc44a609b3b2062626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0020c07b987a146834f9ed6e5ac093b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7af205b07154d65b7723ba12d81331628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e158470594a9d213e6ddedc7744be10629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47874a1c1678dc2c01052d755158eebf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549360101e05c5c7117a0cfff5e96aed631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20bd8f94fca4a11378650439955aab6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30793fd9c388b20d536b29207365e90633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16942fd58a5a1299be4a43c3b3c7cb59634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5296ab6b1803c38c630b21a307b67e4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa51ad488fd5acab852f2cb2a71e7f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9c1d5a10ec8d4e980768c9484b77a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f395ca542b2a7b88807139b0d681d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110f1901ab8742ff1824dc153de6e82639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588917ef46fb29582aedc7e4a1b56ec8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916190644a1b6ad7bd02a88b54756181641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb55d106eeb485af5f0fd2005b4cd2c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a1e91e79d72e13456cf891a0da59b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0df3116419a78c3447b7c1e5d367c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b58c95bcd1bf22e1d151f9eccb00e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8735de539104eb6b5baf8720eddb031646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18dea72327d501bfec366f7162d46e8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd078cf6c48691941788d99c425ba40648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ecf1d8637523e4d52805c21daeaff0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7d048abeab05168139c5cb724227d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f2aaad84fbc63b90f3b97c8fa1d80651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351929025f953c8b86c362960d3a243d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd600bdc234f3e23a27481b47bdbb14653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4fea674e501e02cffb9dde564f456654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a55971ed036fa58b3e77d44f2b595b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47b1bff647719dec5667e6384b8be4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40871de48b003dd2cbe7b82d72f19bd3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4ac9890d1b31c00585a6c68e75592658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aff4922d6673a2d45743c061ed4aba659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbbff8331683f07bc14cecc9b51f158660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09736998e6c2ab0b7ec13fc2df938623661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa4b803c3d90b5a9573707f3f73405662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff1d91fa059ee3239dfec759e82d32663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00c438c0c28d67d312e2ec46f55434664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa75a0fdc7da4bcb886c8dcf35c58e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3e80b94bb007a0bc6adb9616f8801666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45fb930429b0b7b0ca496980aaef43667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752eacd298569218ee6159e3140e8767668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09195db3147992055595cd764d61ae669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a64bcdb7439d87495c3720fc4cd51670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d1619a5a5ef8773870842a0af22fe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab083692df57ea263d151824b401c1d5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab70f32c9a181a54ab2736aeffa850f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a1264a87ace7e149d6be4ac981b65674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c39096327fcfb808a21b53cd31b74d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39662ccca4d4f391936b3f1585ea82676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb313df911e9f0a756874a7fcdbc9941677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8585f9b4ea979f319f09a5c8d9678678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57c28a7e1f32a12f72f31eec31dd27679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c569cce865fdc35715fb885643c87f9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13ac372cf5bdbb1cb116d274b2e230681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76061a08a91a31fbf7dd232b865ee517682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e81d0ebc976df7bb16f0c73cb2441683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf8fe6ce4309b32e7d4e7568c10b83684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218424ac909baed9f0108ad2a3bc0f9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294234c8123a3d90eedd9609c668e74d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4305d320b88a45b6db84ba9a65a3b73687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff12e5d6a2fed49bdb183b3fcd671c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af758616a248e14a786766ba4d324b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52fa016d9094c1e0d7a3209d02848d3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb7f6a28305758f437e4e2019cf655691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99afe8976a1f96888c8e689886391a31692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02b5766d603b90e2671aa35b1bb326693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46d01772ab11db4cea0c3ffff67bf6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab2903dda91ed364309f8b8b31ce89695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914207cab10ad841a7ccbdf335d1f425696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc776efab9306737a60df4f447c943c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f753424d822cf5ceb2a8b940126aec698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9071465979ee2fdb59890a7447924699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84847477e32183c7b9d5826c99e89322700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f87cfc9db3ad1df772b1ad971aff9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51787e01a4904c595eb4f740b65d12d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648a98bdb8e09a684683879d80dbea7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6d2bdbd1e7302b9b577f492c99ad6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156bf2e3d6da4f46f79de444759f2d3b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb187c5ba1f85d948a271b4c476c15706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c67f0d61b38e9e5f931becad82fb2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf4c96cf62fce8283df016694d088e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7317d87df86989f8887412624b6d5c8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225274a2f7d91b5d863cbdff82cac46710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214e4e05ce0b6197b07de0bc0b67f2f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be99f2f4ca8bd1ec28529b5daba71e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015143b1e26cb42df89d103c46435be7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903378fa7fd24ce02d242094bed846ef714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442cd7320a3351beb014c07b18e68735715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9e0e7f7df84fb7e8814036090979d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c831c643c07990984fbd49fa4fb7a3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde35823e6a5a75e99f1b77e79968fb5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf12407b5acd6aa8f658037e56bc36b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b038585f0159f238ce27e62b6581d3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f21989f6db4f2d5c49698e51333d5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a36b7f52f37cc2fa6d9c052849292d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcab502fc9613bbe4d35288d54fa6f1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186201659b0ea0dbae6e35ae7b1d9329724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1743702b98aa79f5e5ed3b63f2869725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c55582afd990717c2bfa9288d8cf3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a173c11fb038f0512921f3a206040727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7c3bd2dd5605220dcb7a7e227e76b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a918c5dbcdc0146eb57306bc7833a2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9fb514100812131cf6893183da87f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ac2d7bcb44628a9cd8e3ddc851401731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a857527603329fc6f5c2792a63b1df0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28844fb1182dbc5ac2836cc785849772733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd388ad6579dffe7e584d0bf49abee41734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080e3396d17a89617b6bf6c35207c1b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767ae5d2a8f14a1e68479aa17f58d61736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cbc3756fad9ea8798365333d011d31737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bfa6325236f28c728ffebd68fe9830738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed66faf253045834d2197923bd96a3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82277366ac28204f214a5bb91f2e8727740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651513806a96a4470c1cf49f4c3ff8b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ac1f38e74abbe8b61d4c56db1a490742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569d645090896bb545c61be284a681f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a131dd5e6ba04daf0289b0e46aa38744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3936cab09c50f098c84ef641036ea745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d149277a6eae0213d260cd60e728b6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21affe8f60b90f0c6234eaeea815f90747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59581f621059d8bf6f694a905ad4d70e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057307c63d17ec68a7ecc5d93bcca29b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af928051a806774b1ac3c19e9a0f89ac750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6668aec7e89a7691d92a411c7f6243751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90531b32739bf0b9e5a93998084ba6f8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba22d8da98f4b8b5f51e1cdce870518753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45759708ca1d626c407ac0f9cca0f8c2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448543a7de81c79e880d2090fa0251e6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ccc7d708014e6d545af6ba008ecce756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12c41d308b90c65e94ba88069bde47757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31861835e43e6f2e32271af4c4557fbb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2ab4d7316106b41a0496cc6453e44759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82d8151e4e679aea2fb21a1ace1ef1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735c68311108ed109c788c7e17365ca761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b297673ae9978afdf0e00b56144b52c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3c70c6de694307a1d378ff14ab792763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e1eddfc408b5d2454deb5e6c69fd9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a4b85be710a2245dc00d3d21614e8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54344ed05f981d428ae9bde84f851995766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37609fd409f84e191b0b2ae0f20fc26767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84e206288aa60ca394973be3700046768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c7bf253550d8d53e53b796fb4e9ac769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c586acb87b35b78e0169e64c4fdb0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b9767371ef51dab7679f88f4c2df1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb274c65371b5664d1ae430f2e4abe1772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95472528c9f8ae11e893a3393fd9ee45773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6759d65f4997f6b101c023d2d42bba774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46651079b8561ff719d02d7d4fdf9bf775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ce0d34e3b18353485466470446239776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88df459216cee438a0b73591f07d77b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa990b98999b3d3e6c97582621522e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9126bc3f8baffc5f420bd62139ac6df779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c8ac6f02cb5326abd2d37d3a0799a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1885a02090cde3b58d27a2e888fbe781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5059063a616bfc949adf52c15e6c7e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c6ac99788d0e5f693f0cb2a211de4783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9db0e4002a459c7e76e0d85a1231fc784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60e4112ffdf2a76b1ec43ea695aa4f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d553387dad725d0d4bb14087d15883786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1610109a86dd2b217be482f5bd65a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a29a79c8656e7f1738fb980714455788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201cc343c71c20f2c5609128c65f341789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d239468d80ae9e5a312a279c7103e7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0cc56e763d552a8f3ec221a1e27c7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412eded7e81c5960004ccd3f628e92e2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36efdf93b130bafbba389ba1c5dc8d27793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22a8981ffcbd59a49aee0c3c9d8f6c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec60824c3d67f1d36920d9fecdcf8e0795.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>