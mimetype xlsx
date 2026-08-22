--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -3598,51 +3598,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0477a83da818b12d4d66a82bbf79acd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018e081ee1bfbd353b5b0e043944a0b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f6d8743f9cc6095bf599fdb76aaa53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a951e945703d2ecb5b14874843beb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a4f7d765b3259eb17925e1ea188a65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776fd6e1cbdeed855efa398b2cba5366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b6068a01c9021ea193d65e9c623c97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50f5cdf40f1aa2c20ca8113e8ebe1f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b184f9feb57681dc9745a41f1149e09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335653dd5cdef32db2e6f4550367751f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73652ce9f04255aa8917a8a37e96d411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b43eeca63d07b771130bfdba3cd2ab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380447ebb2537c4dd19aeb9112817b5c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf981937276eb3aa8f5fa0689425e014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f5be2008531311a3c06c41cc98cf815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe351343a00d1c5b9385abdab7b64616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e943edf992aef7afa8df97ae27df617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553cce72528eaf83728e341518474d8218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870b40a919400387bb77ecd1b22a12919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c66f1248b0f8d569cfc926ee1e0c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039eab2bf57a74ee493021177e9cb87221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b497355ad761c5a77849a2aa186edf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7759f581946f74b20df38a6ec341e3f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023c4f6e9d745d36fb5db13a2c82bb424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034754be00fcb3ad7018594286e4760525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd108de632d0beec9a0bacad2142c36426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94be09143f6fe1001b449562e093ece27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1452a2d0cbb78b5f63ec0e792f881728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893bf0818d9aca776925b8d557388a729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf6dd148c6c96cbe89d9768c6f04fc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84bb364e552b827a1e9e3ced5a7323431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffeed10ee9f85406701044f6ed511b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f9610b4e30c8fac39d34868a67d0c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567c168cf157b942c0a185fb68edbd434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1e3e9b0a3da9c85dcec97a220f4bc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdfb11c098655be5afce1067e8c20bb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f42e79a409545923e813ebdb51f9f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c04e2751444b4352a528876da349b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f656ac84e33799aeec73c9ebdab08db39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b590bc0e5327b831227beaf7ebc95540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f162e15f9fad9ae7b6f2ee019701741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd5427b9abc23f4cc1bae0ed1f98ff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218cf365d43acedaaf807d9d36c9108943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd761613f929fc6fd57a8b3d59d55344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8017cc0acc4eb19da2f558b73c290745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb19b488e271b3f7dcd3a5293479f7146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00006cfb98081fb299c468067b3d2ab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b6b411b7fd83acbc2af33ac08113148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e907e1a75d3bfdd9b64103aaa457bc649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787fdcfaa380bfe3638d724812dd4ab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04141a6f68eafbff5e159b158b4be951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7a4d14d56155b59b9f2de77e0631e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3923d89efb6cfdc05244710108cb86e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed89a0d2b2c7504a641366ed3250c0554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b62613f9c456684264eff0bfb41cb755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3254f8cb34d716c8ee2966e820739ce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d370917220d8bc00f26c92034b479e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38171be927270e7fcccd156304c1e2158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66935ba1fdbca62f7d2629913ca3f459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070600af4c599fcaabd121a0a922da9b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67604940d8a4995e0e4cb6a72127428b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbe3ef34aa7ff439eaee8e54d8f99c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48a34cb347d0f1a928a31cb1dc41f463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8f2614aa3b45edf7e8282ae43060d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf8a140cfda39ebb7350f022fea0bb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6fdde17dc197884abe204520d5a6266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c585a92064e66a64e907c0cbfbd31267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f773a9245095e65f32a3406467a9d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e391fc4adfa11f30957f483b9fc2869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd766ffbc1dc29193bdc6f7c3840ae170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41650327825c04e05246aa9e7ee947d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488057d7ccbcd5e37a7858a0f28878b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ac8484dce88413b0f5ac7b594461b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b44034557c89d5b05bda90ad86b8974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6be60838a0ba729253764c607ea5575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b3f9333faf3f75ac11e1b1825388376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c61cf339d02993b740c6b32b35928777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f78d7c8519ab3183e16bc5aea858c278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8dc163ab16878d1d6cd56df19918a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ceb65ce329aa7085bfb07db93cab880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d62983786205a15f14ca2c13bc48ad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e50bd1457bf3a7536feddc62012e2d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f590fff08dcedc0388a313c2f7b66c483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0174c11ca6315abc3781405c80af9884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa987245d9f421016a16bf6719439985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733fe909839e65909d267a30164432086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff3be2fe33a2683b4de3da5b7ddc7d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f250dc4657ee16c550fd6d11eaed5a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd9f24a872fd1cc7bd80374fec653789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247cfe6f602b758ac4f8413b4f2108190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0421dd6144ff8cfe5a0ac4f1b06cd191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ebdbd595314c0908443e8bd6085bc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ae0854dbb3bfe3e6c3497781420a793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89ccdea8617900075b2bd156ecd69b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95974ea0064ed2ea660a892ef2c119b595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70edc52eabb867cbea57aca969556796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948df6fea566ca19e1db99891a35cad97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90363aca3316e75cd101601735d8b40598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c76e67cd3cbd0e531d2653325c999c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92582bc83bb2ddce39be675b3f6eb03100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df4f195a3fc14cdbe3b7a9c823bf47101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa06595d7bbbf2b6cf4a473c0758d6a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2057d733c96dc17ddc2333c2167a4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02a67ee58db8db21e43ffb923f2c3f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672fa24a7d17545010499f857eea51fb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329954f85dac09f498f480c220d3e852106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e113a1b695605c0608029c63ce79d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196edee09f4cfb2e6661a00ed129f4c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb72ff5c4ce9941fca6ccbe80ada8f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134c30e3ba11df3c39d88b4114eef43110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d402422917ca810e6393157cac2ad0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192862c79b96c4490d34ceb7897da9c0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b5316cffc0c89a87f0d6ff78cc6b0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae596ce57f4b379ebc746b02eb16fc4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4be18252a2fbd6455fe4f986f1110115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c489d3c7051ab906fe08454f4ccea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17031b88c242c1d808bb5835cb316150117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a5c161108bbc07a830b37c8e752d3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a156329e88f54fb96334f15fbaa18119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa6e8f67de4e0c027ea67bafa86310120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc303ba1179b7c60a28bf793df38d7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf52ac254f525dadbf501c9c6737e63122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab3a0e7074cdc84c77d2db43e9b0ed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab32da2fca6a65d088d97664a681e0a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f563f56930cefdfde0e5db22fb8dc9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270115d3f1678d1ca1b10951a1857a50126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6c0a437acafd2839528190eeb0e74127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f59945c027bc7a2e203a94845cb27128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a01f90a30bd71d3c8865e3708cac2c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b29a5770bbcb43d4353dd4fb3f9ecb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855c5ae02ec9a9c80f2e47aa1dd74c3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89f98f0ea19b3f41a039bb34546152132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc572d0abfa139cd088191e0796c3a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a402c514f42784c0599d822e75e744c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0235027de7b742c07a7314a03e0e31e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7eeae0b33ece87890a1c00b325656136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded60cf9d8af5d6872e2d7d0dae650a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597add1bc14d4af301a7ccf6e68ffa0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e20b0032300f880493397605098fc5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80963485ec678a967a7996c87913dfa5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c96788b715d5094db1ff4e7e9fac8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d1aeddb81d5353de68fd0df9a40a0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c254d3f65b19be18f7da334c8d6b475143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b918c669448b215c8735a4dc2480b3d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c97d2bcfd6da548834de2cfd5e5e0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd73a9e3968487ebf5c185d2b7c422146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b3a7246edf35f8ae93f1b0c0a6f32147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873935d69d318be3a5056e57bce9d7c8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba885893b134e8156e7b619aa2581265149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba90078c288938a537dca904724c73150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a37161066e2242d89a655a5ae2cf8b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05884cd8e3c0b68d6461353536683cb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49546bd7d610eb0f67ce99aa4ef9a60153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c1917bf00636f2393281421ac82fa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c23e621ceea32882a2b4ff1a90d93155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107d3a7a6ed694957338095c746a0aa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94cb1b7073f3e6830de4b4000e76d5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3320875778c2b214f147de3023afb3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f564042813d7892c05a518433be01159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a445e62beadfe38cb94cb4c38d65e89160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f764dff6055f796f69bc39fbc67fa52161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d6c72d48be3e678c10c6a9f17cb18162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c2deb5afded8ef52d6cc0f641d437163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc570747b7abc6f120bc2742194fdb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0016ca996a6dbaa52f5fee6a069ddd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ea786dd0e616eb45a0c8b5c57a47f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141be42ff5d31dbc7f865e6ff82f1118167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f85e8c4208a452664a716940631b8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b69bf1d71147289a9ecd475c81503169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2404dc3682ead0ab3737ed5886f3de170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df78d2a3d81695f325a5e674823f866171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea38847a543efed572bf2adb2d88a4c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d957de517fb550271f8d20af302a2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52e7b4d10f545c6b0d7cfad8ecb4cb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf56636cb3c1ce4d47c4da9f62f181175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4681d34e26cdaad6d73891528914429176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a441c725ff9374bbd270750b93716177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57c25d9c1fb182689d2cfafe03f834178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082e79841efcd038ca9bb2ad36e55bb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a1461e80e895d4346a70905d324d1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb489fc2f87fd99b1f3bb1354901b5f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14c49428c9652e8d9ba95ee65aeeaa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817a2368d7ef46fe7277f7362d90449183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085fc043b10f55c2f61ee519d078529184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a440aa140c6d5dfd2121e53e14931185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e38d6111d081231da7bb9ea180eb27186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa88b435e12c2c1af942d04244a0d8c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9eb380505c4da025ab0f9dfc8f1889188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bdc5791d6909853b04de8b14a0ca08189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a41e115656f5433406c65a574e1277190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c09b9d235b2892e3b99b4b1512b2b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82df1c7f5a056c721561db7a7c1620192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0325be72f877c45524e9e8795c91124193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21827c69805e3e3d135c60dad3f26819194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5790b124fbbc03ae66dd527f0dbe7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8193b7424fc10a106d79f02ba09f7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871041fdc5e59e72aab88b932533bf1e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba50f7b9fadb722a84053e9a7737a7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd723d6abcf86c0c472b22f66d3ea6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeca68969abf7afb183c7e0131f7f00200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f04673773b74b340de0ff19360342201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d46fa9956f07ba5ec826bf196561f4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49949ac1f8c442614d2f40106733cbf5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd6c0b681c401175c8a336690d9ff8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90baa7890fccdd96d4c6bcf1c3357f01205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e11b48489ec4c3fdff094913bfa20206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e408c8f0e4f4b0dcb8a43ad9d5db10207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8badeafa894a83cfcae47a22d28ba0ba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95578c8e11508e80a9335f3126632d31209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722dd61425a07a1767085c86d127adb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69081c20a5be362020941db3f117e93d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f29b82abf75b5148fd146f3700548f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95cc5d9871cdcd5cbbfae0ad3a44929213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e04ce005a79205a9d9a86848823192214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e6e3370ce5719b10c313df0223c46215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70844002823215fce8d66de9e82e35eb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4403ee87835429a05092b331ce5d3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9df4cdac558ff64e60eb30a18bb2d8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c222e873f33ea367809d6c0f8288fb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1e3652549337bddc869e4aa8563cc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea2c8d226fa1d22350bd7c9ce7e195221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7be0749a4510fbfc62d4c99a80f76222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70fa476963dd8ab17037254c9e5e8a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47c03e517966f7a5bd8fdb93e537a8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cda7dca953dedaeb0e0fe78e22ed41225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343fd306e51fb3d4835e0f548374c11226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a19014c97711636022311df9c1dc3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5d8a6599e559347ec1430ea317df9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125f28038e2b63f53710fbb9e67454b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79725c21adc153caa44f10cacebdc4c7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e34de095579f1331549d3433b0f9c3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de1c1af2f1597fe6701c4a83fc1c4a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc5d8419575665abfca3faf29bd6cd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af301f29bfe0c55b042de69d53298681234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e6ad485fde4a2e8f3dc0a3a6a03a9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe278b7d43e0a6faac978bef1a1d46eb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600fd344b464f48e920b39d66105525237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e38c080602868299307793117fe3d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1456520e41fb2bc73fd6ef08509b6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c46150a7dce549c375327a150db226240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726ba6f362b870f0b341351cc511575241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e869f60a9df7056209f9a77496cb0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52edc3dc9260bfd775872aa15ab1ec243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932808c10f799751809d03eb9e7a36e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f129df996a545b34140d11340969de245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3af00c6a0e123e96897680100a889c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bcea702d714c2b811dec8e23c3385247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec0cc5d7179465f7e38cf54682e792248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a01b87c87d0264aaa27289fa023dcd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721aa8d123d1ead37c7b44ca37f4f98250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a8818a59643bef4e1f3f95e2ada68251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a91fa507afd30aa91b64e3b80f26a6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54ad71dc23cc406100708fa5be3044253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf86f6734b485232b9bc3055846dbd5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db231859349ee0b87ddb141ff711d4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282568ba2aac5b100f1e386c2fdbb87256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5070f42cb2aa2074c209558733e5a1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957836bcc3d8463afae5f1d919897b66258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff6d04d977d4258b1aab445738cf06259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321833f4e7bf456b1f17f6a1567e7526260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193fbde22444301b972d5142951252de261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc54f471881df1a3b90f639c7aa90c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa750ab4219afea1b723ae16e031bf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a605bb25a3c59d83a129d2293c14fc2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69d4dd590f5dce0989e4e23c3fe765265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95091b61e10959989a60e483e056d38266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86597f5bcc5de84aff0bb8c28d8d728267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dad3b832d8c64800227e1853e604c2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd16e78edda18df0a09cbb6799565c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c52d9cd54b1b29669ef1278fffb784270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47a4ca43ac84ee511f6530d655b79d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bdda26cdd29c031ad8e19f2e94a15e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba0f93e5438a83f09a199dd9f0a0fc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f43248be267b366fe316237504bcf3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510f5e97eb6a0481202efcf46093f97275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cdbe9aca4a7e8659229cd3b722e500276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19642ec3bf216004f2221513b9894548277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847782af2b7f2bf4582ea2c630ba716278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2752ad45390ed7488e9895b24f0fe7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9843b35e6ba8948d28baa35ae71be280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be53a02049dfb8c2869eeade6587d98281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308951930955894f6c90359094b4f21282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1be015ef7f53acce778965650bd526283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53a317b701ca400ea6138c02d6d61b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f8da9fc238c01c10e1321dc2985cf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f631afed9934005eabba46b6a809464286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235364ebccbfd79d6f8509f34f24307287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f85502a282b2e237ffd0aa4f4b15bf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c82de546325e57c68ec8cb67ea401f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d23c01f6e017ad3d8c01379f6073c1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4213235b63321080861bfb65f82be291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a937c8444cf6525391a1edb8204b7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09553468fad40f0ad2a5fa5a2fbb908a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84bebbfc79c66be3189dfeee9f844e0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009908baa6f455269cfa569fb8f813eb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a64ee020ecd544195c7bf9f37fd6c2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3c56729ccf0b7e146f8082164f3da297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319c0243e9ca590444bfe565168a4ef298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23d3a6b8e899bfca11629c4279d53e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2aae9460737c8130ae255721f1dfd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761e4397bf2fe8ea6408ef829397194301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1702bf6c41d429e6000f1ffc55d305302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67206a9748886cc6f47c22fd8e5cd932303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423d60f64c9a11a0e1f0cd6f94491fe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7317cab5dd0195acd31cdd626da12305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa06a78ee21d8c02cf3967994cdeebe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1c15c0bc50add9ce38bb89712fbd6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083938cd728c24a88dd12c7fd643c85308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41450bc3d5f418d67ded96fc20ef317e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc84e76d4c2b6c02c314fe7ac4f176e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5fda8a82a89de37512843f2b41219a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600dfdb0ba07bc5a30cd7fa11b1c5ae6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a78e08ef037f25c66cf952d610cd0f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bbed8eb8b7504384b1f1dbee6b1211314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007de5620d5c6dd04a965193006c89a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586885e969c7a312f76f20aef8abc4b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1d841bf934c7ee407051703c655e6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0e042f56923c0f8e986105fbe859f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a3729ab0a0ea4c15a8261aa8f7bf7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15d1f656f6a49f76c735c9528daa2c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55c40e8b44fb225cda1135af406e30321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a22efd719919e23a117481265e7bf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b100d6963c0300ebb0e04e3c5e958323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8328bc0f4efc1b009e9879a8c7dddf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd7b21ce93c0d151dcf50f5da4fc9d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e804526ab6528aff1fc8c6c700a82a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a3695acb6546bcf503f2e68bfcae8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155542cc9f43639ae06250f6024aaf69328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec36abd826b690feb64f54866ea8a1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f509b4f3c4658cb5b1988bbc95b2fb7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e4c450c4a9d404951d75e22e8e157331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7573962bf5367b0476aa5b5dc4e7cf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65c30227f26681dc63f14323a3cfcf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ce72f40a139ed7a87e214db078a27334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3868ebc2dc9af93ed420699bb4552335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe346c29f5d254d2526f69f8b99945336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec621defcc542514460edb6cdf781412337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563482f219d77c381352b617376bdae3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40fe5b17f0d5aa8fff54ce6d239319f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f5e9515ace9d15ae655771b4c4b2d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4feefb52e16c03947e08f090488d51341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7355f4f5a8e64d16a79e0bc2b0f4c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb4c4a05d885e479257246b981361b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7967f6ebc7bee90b29ab88a2d184d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986abc9c18d4d27714cfb2454bb9c29345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fff60c296a7225a225e9578bd9cbc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2685dabcaa41f3849f18690dbb90d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044ab2cd4b9a820d05ac0d9d40ae4d4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac02a6cce07812836d902dc2a9d930349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5bd0ea804537c91e7f62504fb321ea350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e71f1e0421d1710a1e43a44e077aa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547bb2cad90fca816756e4a6e0d519a9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a05c9b64beee9ac6c8b702bc69c316353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca91150546e95e9db87ff0683d0236354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf892c0ebb3ccaf5dd2dda03e3fb6b2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108992f9992b767037015d949f1626e4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5fc1703736d307be76fc69ea6954b6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc771fd4fa45e02ae5e84690f22ab1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83a18ee3b71465cfa46f0d252938bb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff76ab8e77f281eebf2bd8aee29b33360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb82c2818460405c49c80dc3b266a8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05a9e48a84deb2c37da076d6553875362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0cb1350a4d2f366d5bd14e5ee87855363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8a4f33e62420340e28946ed6a4cf9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b89f81cf2df360fd4c20bc6ffdebc1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff554d1bb62e5920c295ba4c47c995366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f2aa3f3126e09bc99712597ed6d24367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70bcdc43f8fcf73c05a849b65ab32be368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62174d6168bee1d96a87e4cc203052c5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458c38aaf49602c3485b42b058d840a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db52d8e7ad5aecbf0903eb391204c3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc940049a4aa39128a0da29cf7ef86372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db0a9c1fdeaf97f413fc0b5a847b25373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc74c6efdefea6a8531367f85274b49374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021cd0f6052edd6362bcadd2ac25e7d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e19c8901759d115895e0297cfcb8b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb5695e4fc35f2716a2cac1710fdd2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68516b3d23eee29049ea7f9b82277747378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f41ce81cd10b3ea48f61f773808979379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7320f3439b7c2b18aecbbc5790ec6bd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b619fcaad7a52c2e7f33391358320bf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba69d7cecbd7cf6fa1e8a9f74007bc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f662d8e249fe058f7c590c6c440a8c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503cd8b47a7a89d5cbff8645c3d25d49384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b8d22cbfb855709fdfaee4d33c6a4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12966030acae62e7bc2fe34e5e9515386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128df1e956554addfe05aea93cba764387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47383634eab7beb7b1cd865556ea8b27388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02492d9b45fbceb3acef3296df6f140389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c28ab27a88497e24b1d645e2ac02c5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80cb999249caeca49771997dc32415e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f99be91e06fe94efa5560799c44dd0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114fbff4422008cfd3450d4fb4c225db393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82acf0423800ed65609573632ec87f0a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c363159d64442714dfaecd79d0378395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e4abc18f4532411ee33592667ffa1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e5a226f09f9212375c12bd110e8f9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0ac078aaa53c6ffb5981ebc2299f1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2779227cef9f482a1569686cebe99de399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac76ff53b055e5f51b88f1693d973c5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48fd4cd14061bc570079149b5ba6fda401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273c16ddc484ca90bc4257f7498278d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0cba89a958d738ea18a1366aecb37403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d360d241578306d82e276e3ef1b6f15404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817d4e4157aa4dc4b34768237efe49d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953eb655f0e35546f0fa4cbc4af8f7c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b807d65d20c0c9e3fbd31825e36b832407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11a02a870f74be89ec06cbab3fe2b1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a804456f7279447307421f3024d8e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d56c8b0b6d0f980df3aa36edb75bc7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8cb1d9108a1601de4163421474182411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15864d40388c3ff51a15070df704d34b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792013b67c30e699bdf37b95c6d0417413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2b9db084ac130fb63af5bc902a2f5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46cfd5bb2d6895acfa91a0dd64e912415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024934d70321528b633ff36e3457ceb8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed9eef9c50061af6834c60055e4e0c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9de65b995a11888a91d5fcf6c7dc60418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b93657e02cc83cdf30eac67173a408419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5021443b527c472d39d9873a9b7f0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0dea4e560d95aa195cbe8087137ae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3977716c3c3877c3db71dac53bedb60422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727a8bdb679765c051d1720f708469a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f629ca2064e3865f0e5aad8defe90f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e6f9721c61ab17b5aff04949cd1e4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03199db1f65103e1b72d990775f1c91f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dae58a68acd7d27057b4c04194e8da427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed90347722127cc03d923961ebe2f5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e59f3e57d098032df2251e89d8922b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb908949885fce63e9e25a4d6a6159b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d525aac1bdd6d3c71c6770cc3a1222c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516780b5b6b4488eecdb4330e54de9f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1c066e4ff4ceb98771e179e56329b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa63bfceaa569f62eeedd1b24a1a28434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385a0a81c606442b0bed4711e40c324435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42f65aaf3ca19f9771296be275433a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b116b941eb893b302d158ae7612cb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f7a5d008e68bcec847df1bd247a93438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d10dacd6921fea56553bd808367d5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febc93699ddb1777b5fd1fb1ffc30d8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbd684668fc5048c5e047839e578af441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836e36932c82a132f23d1f202492bfe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a306ce7793dcfaa22f848373548eeab443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8f081a4fed937e8c67c04ab416651444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28efa200f4519fcae1286efc15cdb0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f0616c8b591086b62e9839e2857b5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94a4db965fb767ee8add24ba2edaab447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362ee6f1b389bee0699ec3fd370d14c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5147dd797cf148a37131490ff2def77449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17232fb58e575422bed0f53f8612ea36450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecbd3665b3ff8711cc89cc47e24b853451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f221b9d645360180a3f638276e16ec0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7325e2530f93754ced1cedc6c439f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ea9a78615c4f3d876f19f58afa88b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795210a13abeca9b94c12360b446a2b7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6c75fac4679fc8521cbc0aeac01ee456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a1aaed5fb6fbbfc927f30c589568c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f512c85c2cc51a50d356b029163d2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e138fd118d89efa8187938b77fb90cf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770f016b4e798666e1de6973d33789b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164ff96b75585b8d1746fdb8be5d8c9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c48a4ff53cc970fd1e6341a9bcfbc5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d6057f813490c0ce654dd3437b6de463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15cb350f2d20a5c2141d6f18714182464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1a641405c978a2ffe1d39823fdaec465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248cd7da4e11c9d2d20ad2ec4519f805466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a5dd9743706bf436523807f02756c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932a33274040c8466b691e39bca63c4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84405a17555910f33655a15912385c5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70cfa9760ee6c91365e32a18bd85e0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df674df7eef75f8ce5cf2dc7b4c1af99471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abaa1572c42d754ea05fa24c463bb9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3caf0d894bf3858a7695a50f45fceaa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc68b4063c809877b7a3693fbca40cc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d146ace489e05370317b91f2aabfcaa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2a381e776d877cc8876849e75bc58476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61ca89a3b07d83481d22d505edff58477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ebd3bbda6cabd1ee70569f7d314437478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1777b7fd45e8e021adc8eaedf99676a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea221290b9601f5ebc4261a6ff0c36c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b6c07207b1b1c38243d935e69bcae481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8e771a1f9f42b82dc4ae2bf177884482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad206fb2387d0b226338c773aa0e5005483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856cfd5a22dd862d50a5a4c5263fff5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d82b9c27c7206863910d4d3846abdb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b0fbcc58f3c23f36e89d2f2eaf3ea486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff913c1e18d2973b16cdd483ae02758d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da03032730384632e4668e25c663bc4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1aca1835212ce8698e75049a8e1442489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0adfde2a9a3744cad12d85bbfdd6af490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c3b753795a0055a7f20ac7b6edb32491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab96403bcf4c6cb1ec6c00d7819d0f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da10a8bcdea754d1c0eb344d5c0fb48493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2d133c41a43fa1ce84492d70603c1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3dc3e5247a41434d2536e53611fab495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad757ba88abfbafeafc7dc756f352c00496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd87bd12ca415d4148199c865d7f180497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b37bf795a6e32b96b3017633570b03498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc353986e30eb711848a0551d4091385499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43638c4b9196b1e2f924972a4a99ddb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1c1b9a8c37aeccddbc535aa209fd5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6b1ce6b41db4fe9be29c3953e0f42502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c47bdb697e47dac3c6933d24b1b81503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f2d506b99dff749427ef355dab1ef504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9011132f50f61f01ba984e2de11c64f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927568e12e85405aead72ab3498ca0b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400abf0193d2f69f9e21d45d34dea7f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb9e9329c72665b0b56c4f72a8e250508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd33a0259d7d1f4dae7dff0271b98d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d239cb658edf512665e1c5c2a6ea8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02017a08b14b54a1b89568f7a8fda94d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac815f616c113016dcb38f83775229512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3d5e58586fda7a0b10a71d05b9656513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35cebdf5adaaca49538e3d0c9aeee6f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7a6acfac8afecc60743f9e2d10edb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63efbc65b7ac56a4281695e45369ea3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227bb30ee7ed526db3b6b8c2583ebe9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8b8a39da9476f4e5a86f84ca0c8cf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc414ce864cbf8a9d51d4f27ff68e8f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75655d9c2264e820effbf96a1fbca939520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545eb247995b13051f7f9359141ebb6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbc0b525d4456a73dfd68147f0824a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f2b03f614cbc0d0cb414a96d17b05523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29fb4d9e167b12bc588eac1feacf7cf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27be28ccad575e0e36a3c7423e73f0e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e03aaba6ea574e829c957900e109de526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5bb4f3569ff31fd9967ad26063cfd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423eaa6a6ee515010216783f6763c4cd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f9a3404c04cd1c75d973b53b54ca4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2874d0bcd0b326f4bc85efe4901a8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa207e45ea249739b604a93409931e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823ddcb221234be61284531814c9af6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47fed4431d4aaa2a1996b4854e0c7b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abf0524836c22d8d918df00673c43d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fab55cd6ea405ef5535d5303ae81ff535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12e0b0c52cde944d643c102726cab4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d9c138a4eb3fc490ae7de3f69027f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab81cbba5803bbc17351903bdfe37a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b90ae0b9cd6d698b3860226628f40539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88678388a392a6339d35ff2e29d98ed3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc792f298bccb99aa29c74009b907ef7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37221e3b2afe6540fafb384b1f690bb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94721ee605612fd4fd656420448566e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b4cd36bb5542100a3a83b882629b0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef60046bedc107a27323dba82f75dca545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a05502f204f3d913bdfd74a4ed6d18546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf6e62a9dbbb48f8477c6bc9a5e578547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043df6aa827e2e0f43f79c9a3cd44d95548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a460886452c260ab084f0f5c3e389a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3fd645449a801cb8bf4ad1d63f272e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45638f2783d920957be3fa0c09a3309b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360412f47991be479cc9bd07f7d4924552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09dd802519d39c01c79edfb1aaa457553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67aa56eecfd8505f013399cf8dda1de554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65edc8afcebb5ee4cc0a853fdff7eb5f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4df5b9ebd4aad6b4ec9dab04397f3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc4895adbedddb34ab00b62b9cbad8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f851b62d0f50651380de667825e42b5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb5243f02783cb0982f942bcf03c2a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76667fb15bbb03de4e862ca736b6df560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4f2d4508e0d7caa8cc0cf3b7c68e4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9c126eeaaf2bc1b1aa7cc7ff96483562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d716eaddc1f42566ce4322c0e63bf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e3daab29bb53958f063308ed0efdb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ede52dbe2db22d66bd79d5ff6695cf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562656159e5e7ae2e72ac47bed3be4c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b956f64a982d17c9abc1132c2112d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a66e491f6e33abac50292c18c7a4e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e3542f3ff00ac2ed0421bcc4d4ce8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4ecd14364182ca40136e746fbc03e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb70872f8c2c2409db4abd6c71a25b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d39ab0a53cdf4b965e3861a07ac7ff572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e58208aa4ce9f1a4095671d4b100d7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642cf5cc86d6a285c36d93ad4ecfeff0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288cf01e67767f9407997e9e152fb7a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e934fe4a28c06283ec67fa91f530974576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4630ea49fcc3d84173f62d970f295577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6de0743c23ddad7fb52d52bf137183578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f266a1fbfab72e676b18be6835353cc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36645b05f84c9d11727a1c8ecd84bc3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758731e5d73ac4fef5c450aeb8601296581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28746aa951e12e1a43255419b7e9c2b8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e229c958e45d36ada8e39a342e0c9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094fb7e5522353ef20f6f15eacd830de584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4e6a43812ebaa4e4441d5af14fc6b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2fe7c0d285058c9790c4da20ac3a6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db833f3266d2a04f5ef3201fda5fe9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2490683fcd96844955a69c213d941588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08fcc584d12256d9cba4f9ae74bd7c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9463867f629668d7aa64a58f5895a50590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc923fac61fec98cc710e4a1f429f6a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5dd98543abaeea693a923d4aadf395592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b819d4312df6557082304a9a547d5b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9084a12a707fda71e5be047dcef4e6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee73970d71fd3128dda0a8a485698e3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91dcc849e9a6ac4c5d1a9c5db6435a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544ad5e36583e4cbebe4edb59f3361a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7d618ce1b85c0b7807207a59775cc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d8140e302117ddc01dd51fdd8fcee599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d32d090dafb463ff4a6913677a64ff600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa81ec4ff42d4835689b683bb5a374601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386d0da0f7c544bc1d8b82e34541c24602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e9956e00848c61318044c5c0affd7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870d73d87c9e9135cea60af34359924604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ce7320700638ad43858936c15ece7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60bda5e4dedfac66e99dbdb59d9480606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbaa84841365b22d8d91b8c2f56514607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4713f874a3b432934496619a2c92c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400c9772a8e44193856ae4cffcf1869609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745bf84e3343bbad207ef38da6204eea610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febdd4b1212ac901e8bf81443b7e02a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb82710fb1cb7f7245b6c6f8a6c75c2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747889187da93c484958866e13e8e07613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25232066aa000be82206223a5f42c92614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc523db96786528f088f10bdf1100d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212869073907aa693f4b54216fd43eb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1202801272ef09faf74566658c4c29617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91f957ec4cbb05913bb8b586322795618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b2a3e34a8b8e56318dc1e7e83d01f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922ca603c8c805892f2a62b73fd1186620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f151ef8a745aab0344a6ffe7c1b2437621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6471cecf0252b60364b447c8fcb6b10622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88221f9ad8fa6a99878feab670a55df6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444382a2094250de2d0a5e565b0cef64624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2461bdcdba4273034c4fe820c8c4d7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06840a8def8fd39b9fbec286fdca30c3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c84604cc79b839502035743f80b32627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736738563e6a9d46f1d584e59e3827c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b1eb495d6bb40318c2e56a58df309629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff593d48e2c0d3bb541f281a531be56630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4033b87c8efc426be8e40ef20eadbb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516f97879e34ba8892b966431d66246632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1687197208579790d86f6218637cf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf076603161633645c4c4578660377e1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd49110d16d8c0fcc73d89fec09b82d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97734f411c2ae7f18e1b0159587604636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df24ba760409b0a5e293c6dff72514637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151cd762e208b4532fea73b0d2f66f9b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3a52ff1cc9eba5f52af02564e390b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3c32a48ae5c987aa84292c066a446640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dce6c3b5b662334b8d51dadeb2cb30641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d1bdbdc5f2ec1880cc3f907043ee3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16afab4f077887283cf87848665ef6e1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dedcc7cba205e06741cf43554ae6cb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918d8bef46cb5d48fa8e89931f07cba645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f82ebad4854273e81c8a3eb149438b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232081f0d53d2885f35dee713a424fc6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e97d53b36b35bf6652508ef3930aaa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec908af97f5cfcceb5c527ebd7c7f083649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce904ccab921f96d248457ae001ecb1a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e518451219c95cf1d4bd45f15541d41651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4fe28d6226f906e5447e9987dc78e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a65fba205a3caf75816d38a4e2a0b4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd563089bcee13ef22bacbc983769d2e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece94340834ae68993f524ecb9e0201655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9f69f1519112e19999ce2eae8f371656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2a4ab2f42203944a0ccb12599a58b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf101936799be939029cb06852f1f8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe72dc748fd936403082f36f512a1d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8def01fbfc8e09c04af5820d93f64660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157b2c5d3832acb156939c1a78e4a5c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c88d988ef92e74b30b22a1563c1bd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3bfe1c3d9a5ef4263159e0232d8bd0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712ac39426e525c8f54316406e17182664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78255453873cb5507d20822097d8c0a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf865fe602921d68df778589ec7a73666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fca0876c19a0e41946badf8753a57e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65972d086b68d6cad82a8983d31eb546668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59c3981e5be117e3a2aa510d2475ed669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551e22795d9072d0304576e7d8be24e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e5a163875782971dbe01065f9479e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400db2de33ebf0d8bf22d7c0edc76e19672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee835b18ad71b97f4499871ba056dc3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981e9c89b2fa6bbb41071a876bdc898674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a1cd6dc5fbcc247ce64310f79b2b7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577df6f5aff4bf0907890d25fee5383676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c45d3203847fbdba97a387786b5ba8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84080dacd5d55eb43c2ab463d6094cd6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becae8a82122d0ca132e21c98c0178ad679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b761478f9e28c79f31bfec846181c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e003316f9debdc32f35b0831c5f74681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26bd5c8ff822aa9814b2994d8e755d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c571fa192eece741e7e7f9b291bba683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f2f32e42d438dc5755470be407ce2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf23551173135b9a0c1856d063b7d8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93125be58c21c78bb8c63debeb69d7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d8593e9fc433e735cf3f85bae881b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffabdcb5a1a1c3326c6b83e1cf960c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9931fafc86a9bfbfa87d87d1288af689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e297fe7fa7d2f3cad066e95f7b0cbe2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c206e6265879e3de8656b4edf48487691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b694f84858c1f4f7e907e8dd5c5d34692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e17a342f6f7168fd1be45f2b35a3e9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f3ad9ac1794791273ca75830c4c1f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f42547be11f20ab870a16136fab12695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa6a73934c3b381c2f2dd05325227d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723d26f986f1f7ebb150c21bcdf324c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314b339a8b7f0dcf65e1fe4caeb6e8f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094baaff81fd810b2444b72a498c316699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84fccefa0f1d64a4c126dabc1e55bbc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8edb30fefc0aeebae9e2e579a523d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff996b67ea1d580cd81cd4e114fa5da702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa4e0a2140d428832025b8d59ef02d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea538b9ffd74404d7faab73ae182159704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c1a7cbb3b4b8c79ee1b9f1cb4689c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b66d2d20f8aa3446300be99e969ce9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be96c706fa420b7c3e706099605a2b9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ecae97b1dfbde81743273f08da74b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ef4b0ed16e5dcaae5b9ce799cdd7b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72cd72bb0887b4f49c3c7c059d3a1a7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd62ef1c2a548c55399331fcabd0b05711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2b190e13c72d837c31c44fc319062712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8390d0bc5c8f786f2c753d2a06a4f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4c8de377ba1fdc20b9d0a91056686714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7867d58bf3eb6f4b1133d2c07faa6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a09e6b8f6000fdb534f0417be26da716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d80074f1d6d20ab574f35161ce790e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7dc17e944229c30e297c242eb44440718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca15acae486fcd3032ba71dd1fc6ad5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467f1c5cd70347b2c72376285eb53b6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d5253ceddf60844c07271f674e163721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38ba53b911d777cf8fedcaffd089be722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1c60037f03030b75cc7ff59ac8450723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d7964d71d3d302749c22668f414a7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0e105b74c78d4003d06f0de5e67e9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92be9d2b3e5558acaf29edf7fd819e8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0e08c61463fbe11d4495590e5ee6a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043f7edf5774bd1e0493379535f7747728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173bb165ff2ad8174fbcdb00aa41996f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504833da4060d6f34975aab873e6d4a8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525a65ffafc58e18713f06ce6bf7f74731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2f0fd58a903cbd9cd7d07a497b136732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55adedc081d69e887ed325d57e8766a3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b6e5bfa6b9512b72ae9baa2107867734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f67a3c17cdd212fae98c4680e0bf0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8db60029f2834983e874aa876a995a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450966f046cd189b866089678f2d18d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97c500364b7b73af0154989e5afea0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48343e5f6b0dc87259923b50cf285657739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f742f0438a3e994ef057c0664e5b26a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d852ad0a071f7ae824c3b61fba7af60741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02fcd80f3ff025aceb11d9b2890f193742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9915f0bb9edb96cc9f62df9891a09b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d937d57f7bc07a37f949852e30eac1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1426a96f033abe5685c7addf059069745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca8df905892b650e0bfb1aeb37f657746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbfd65ad17c8400eaa4c0c21ab0d8c9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0d789862bcd0a2deea89e0c879fda748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ff7ffddbf285d0362ec74032068eb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8de52600e21c3e8a4eae5393434e2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d3420a3711dcf5041aadffea6e29b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e1381a30cb96e2ddc9c84069c32ac752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b94774cffd545b991f5b3573b9498e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9928f9a594784134334b464a2eb00ba754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6d5d583bae146ee3dd2d39da48311755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5521705ca698b7b412b0c7afd11f09756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ead62de4c12ee4219340f88e5f97b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3daa75045c085ad71261d0b284940758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70fa4306e6a60bb6bf50de7063e6d8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a1510cb55ab750e6ddeba929f27ef760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3032178122e66bd868413de9562d5ad761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e836280ae723546159ccdecc31275c7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff141532ec0b951c72e54f2ad6d9ccb5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8bdf2a67b12188c1c76c13b2c9326764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf2dccce774f60931519a42b4422b9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51abdf8d262311732098ad85aa6f9ad2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280692c32b8ca0e5420b772ee449ae33767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a31ac05eb36ed45361841c04812448768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc662caf1b0615af1ab55188d4121c5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e06a548079202c75f89657b684b9a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46dac0d8207fd363d3a986db02dcca771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb05da32afde9c939abf4408d43fd2c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d297a69ce223010468b97a4f2311b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0bffa5beb6908a0e36973779ae58f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de65d042a8a41ca828c7ea991ed7466775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7bc083b2cffb4f19fe0a5a4e2c7ca776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d966079de665b464998f4f44166506777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533106d0aeabd208ac43d9589c8e14cb778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99bdbe1c47abfa5d8e770ee2a8c1e2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25be99fe65f3c88eb1ac585012c441780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c741e1a80e2b143c1cf292ebb986b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1cda4e4c6e3ca68ed99e7f4e48dbfe782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16e0ced6554320561749edff06f4db783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be37a18865a10e85a8b2b045b3579c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680ab7beed8a0f2cbf2436f8fce8b6a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95d85286cb9fe87d7fffba69be9740786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1639b3ab0ef9b280b502c1a8e4429c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca217ca158dd642b6db56d4837a43bf788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12920b6999c7dc0f0b9269ce672f3c1c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f778a7ebdbc626d14747a8d5af8d020790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5d77f88e877370315757208285e4b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454cf1bb46a504f2d3d5c07c2c561734792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce8faf0c5383bdb9bfa249affbcc51793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c1f33adb7e094cf04e41cf178c25a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694398b2187553f3f6c1be2f0cc24853795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027ebe00b8f232740cb8305b6fb32e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c2587e32e802622651ff774c3c8df2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e950ac3f818d1e02a7117e0cab6863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c64e1e7e55dbf9e2dfeb51ab3196794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71067bc1e147f87e6adaab8a5b480c2d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432dcedaa27dd598ed5408aa3ad35d16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24cbbb912cbf8a7cce1b5b70c1cdb227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33d8b2b03cafa812d7a120a8c0292a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c55035beb85a5b3b2bb73762b335879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660078d4de61ad85e2e6efa3950917f810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a115036ee05df80281fbb5b9426ef3a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d0f18e6dd1255d24e3c1e61f986bf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8da591a1e40b8e242d1466a58721913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b540668311e294288ac8ab2412254f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c78bf366e70f9b4e2f19dd719d57d915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a886e9f3882365f0025eb3aab387a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9fdc4aad4b8376c00ef0792841c3817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e38060d7a9f179a780f9d699cbf31418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d36faf3d6e9f057a266bd2bf21ca019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c12539732f9d90e03188822199fcd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b13447f734518bf3a6b672c65ff7621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94759d21c145024f25b2349a7edb4b522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118dd2d5c4c53be5ae090249f7693fe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad43afaaa0de9b12f1f1beaf5c6e94124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22947c63b3f158509010d161ff7af725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88de579355ed1ed685c327c406d8ca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e9a72d634f2ff95502fa7cd0a83c227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f62e508b1284ca8247b9d45b2e014328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec112b40d614778fb800c4eaa352b729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ba3bb61d4fefd3d6bd6fedf18db6f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425b6f9ac2cc17200210a8c6df7c70031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721942318f304958f5813f2279141e2432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8df4121bb5edab952e2aa2ef9dd2433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48070b9372910e443146ed181f1e577a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df294452f0bbf96bac1dc24b5d44c2ad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc65d1efada57be5ca5b60b40d8b2636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afef351bd1a277e8e34e503472ef95237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72314776949f3239fffc1d67db091f738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6647517bc3e6eadadd389c3981f6f639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65846a4d76e8a962474c16e8315abe6a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c7dcea544a6ed5e1497adda0114e241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255738549b363175145de9ace40434942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0341b32cb5d1e22ed89dfd7dc3e603f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eef467554405eed165022a980a012844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742b190fa59eb476944b0628d5d496f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79705fda24dd03bb683a0695ed9c1346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7e32e73de28e1bbb59d78d9b0bd7147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb496a831ea16615ee0e448ec5977b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79326fbd88479c1814c036775e43baf049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed6914aa8a9fbb815569f219be3e8f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca19471b5e88c836da5a78e5c6c85d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35987319d5251267b2c4d6042e4ba7cd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f5cec605e298b62e69f9344b3652453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7edae934fe4bfcc1379ad819c4dab9554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc18fdfe068ba96abaa94f0cea465d155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42724630d8d0f59fc6d4b83c555b540056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2cc836d4b8c64238f52912a47e647457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7ecad9b1ad80c8fb94a8d76d8d29b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f8f2d90c94bec4c8507366675eeeb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d214ad13dc7104179a002acc31649f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64a98f8d552ec9e4a361e01a8ddc8c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a6d1f826dfe49775203fd6fb9d40662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c12c8493ee212b2f829ec8810415f663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5687924282dd27278b671a749b5ca064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ece9db678a4b71aa0ae8b6fc50306e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734791745c7f24587398a17312ea86c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92afa2587bae7d4cd17485fe84eea8c767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ab1d8e75aa5d2ce6edc7105fe030c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088eec8a65d03ac41e5b595def0573a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6e33ea432fc72551599045c5c6cc770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135dab145ded68b9c5f5fd7263d971971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d02db3b4d320b78c5ed8fb23ce0c5b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e160f1f20c0163fe37632974cfa39973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1a08529ac37ed5c6c514ebd7bcd9874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b43b1956d6b96376bd7eef0b95f8275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fea1ebff09b23fd87cd98da7678bec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ed910f77fed69e47f8e923edf610877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca63efe8eb0fcdfcde4c90f4f26032d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7373e4483d239cc40fbef581e2d21a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c4f5212aa970a48ab808de83dead680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b1077fb1dd65dfa482f930b6b484681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb01d5125fdfd3840c1e001759099b982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc289ce47a0f02f2b3be79b36d9d6d583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0657f97b7da3a3411dcbf59d49397d484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436cbf1d7fc51680a50dafea42624e9d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04760187aa639acbc3f3c889948da9286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce464d68da77676fe949b4d2618785687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3042ead28ad83f4e9de53ac829b5388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f024fafaf3b7498ea8a10af0f47509e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c583f2d007cbf749dbb470772cd7990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c927f7467a5f1e4d148072ba06ef8891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0f07bff7b415d3930d06462565b6992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac167aae005b3652bb444825b1214393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5f310988d6fecee35bc4afeb9de8594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655921c1933101e7b6ff5189c248c3095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8c5bc4cecd8d3fb63074ac24a520c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52978d1ccd0b24267e91750bfb4f11397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1834342dc44d2b72949c7630a463bd998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45dd933df0908635f2edaee1be09d499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886a2cd96ee15e2355005c2bd5b4c9d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2bfc0604cc42a4ccf9cd68b220545101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508777412d2b7a617d4c9c3018ac639c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a77241f77a7530689e1f68ddd00f87103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2dbfb79dddde20d6960e0d12e430c9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83387d16d7e49829ed4c28caf0b222e5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d289695589602a6b6c9be31c78dc1f2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16092f96653cce80e3e7df06879153fd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40099d0ddfd541be7b46a04cb17eb2c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207651d67e89b85991a67d637993f986109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f2c2f9afbae327bb926661f33e948110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0285d749520a09268a093102c5d6f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c77f13e90773dc97d37572cbdee9a5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214083cecd508b65507f8a56f0ffde4c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed939f142f8497a6ec15eff58c1d283114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0cef9005eda5da657a0096cd1f5bd5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e93a31d32fdc420a147c89e180409116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362e41a69b53b400d64ce1acbef29e8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a779ef9ee89ba3ef5db618685c10da118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2197c7495056680e6fb4de6b545d98e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f70de9dbf501536e2f2dc4d271337120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18e3cab292a94bab740406bda08800121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b907627b5fdb5327bc10c55c93d60f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d90b827d475b7f8993c86428f6b57e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c54f9cbc30885c36ab9888ab4e4057124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1862953d5085fe54e834a11d5eeae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9fc45bbb9c51b590fe689168ec1e2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9d4f216b1e95720f628db00845440127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7470eb8017aa98632fd1a12a6281819128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0845bb58bba1deb228256188866142129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d11788c61ac70054146ee30c5514f6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d6076b2b1b5568cac63fa64586795131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a1cc4010fcceb8e2221b5fde86de2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5635f85e17c4b024763d398b79efc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bfc21bd40128970671b5a208e1321134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a735e63efab7ebc1baa2a3eba99e21c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e485b6a9c45d8f95000a060cbff23136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b042d0f9ccea6452e8e3c51f77a9f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1e68573d21c4b4e5af7a5158e295b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a0958a31479e755cc4e013d0ab1d7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f0b55dd334b74eb6b71b3a21d42d7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9baf6523a61b26df3d7af20ce6705141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf26c360f012f400f7b3e67ca148c53142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d1c39185fbe686888b13ad3f6b8ff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255ce9b6587a5ba0ce0b0895ba558d4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eea05370184c6fb9c3c35eee1850e7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe71a7f4815a3d3f89f9afa969fa07c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01dbdfc81f24732174228e8ebd0624147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb99fc68a5e1fe0bff63c09ee8a337148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b86eeaca517751a130e33d746fad7e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13157c61e93335a28e8036813e5f5c4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4319d0ba522bcae471ad323a8477ad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d008c60901c4a2eb309a9596746030152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb4a01cf3e3b1a9553b452ae07e3ed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868352ef3df594f1676d06c618f1f01d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f21c9a6609c14c6a075fa7b3986510155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674535e6d8f6672511d8042473b0294156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad569e79b7c7c1975cf559b057f222157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcca0dcd161472b29d3da2f5add3a52158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ffed034ef612bd304a25648f48c0ad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95543db64e0710a045d44db7df8bd32f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130bbf4c7d7af9df5a2940445e7d5bd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779000e465692958aeb47761d58acbcc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488b59529acc40d4d4de39b8f1b101d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99d9139164e0886f99ac3de1336d51164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2d42e6615fa71ea59f73943efd7e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d168a32a445d9d246402cf3b464f9d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bdb2c5cad25a32542f662452fd1fed167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212745c07ed9800c9eff3ebd6b19c01168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3113e9ad66b7c0b321c117287a0b4f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fbe2f659df44254651bf2d8ee6f2b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64897fa2a81b53b54f088b7c62b08a4f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba425505ad20a54ca69d4c64c60082f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187d679b6a17406c8ea9507082e3224173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d8dc936b142675625bb7e9cc44698174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf55af9e791598055458d41cf0e0166175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe624a5d04ca09d6c5b9e50dae2633e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd950102b8dc0d39e6d8e80f2bffddd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff136e9f84399d0e2eccd85837b9da178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff907cfe02dce380226dacb63b9aa949179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9120298b18822c2d22425eb6399e35180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58f5e9d74deef12175a35b61380771181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675cb4a34a169abb6e3338028b1059b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8623569a5925313a91b9b0782174ff5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a73b162343dc37baafdbef1206a916184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9ad501c79c20d10347d8f8eace9c8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26534368b2689834cf36b46a61c4ebb8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c414b20b2b0b73ffcaa85389e09f5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f8e58628abd6988958dfeb9996036188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a38e3cef36c7c9332c233db2aebc14189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3580d5fd12b5318da1deb7f6c22e2eb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a88d8b1c9a607d9e68c411eb23df4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2202815621f3820c3d5f964ce5da356192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a5685af4f6876c7bf038341c5bdf0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8b43425ddf0720fdc6d797c428f01194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2e5d24d279534c130acf93c8c9aff195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698506c12ac4e878cf3547432d25299196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7c228532d324574599c1b366c7815197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a40044ba27a776623f8854acb5fd5c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726dfc41b0c9967952036f8b307d3d7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d585a80f3ed75ff297001aabafc79200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a871367bd42fbc315b991c78f76240201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903ff2c287954e8bd0eb10ef53993dc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62895a22168920c115a9ef74b3bbda0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed79956885c87d7637f5f712b37848204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeba707bdd6a7c5a2eb0bde47b9fbb6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99959b1bd841d3046109afd3e8f11abd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd099b9482a0103b8051b7f5e74b5e52207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce50995b39536e8ad16ab8e3c9dbca208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8cc3feff155cd98295ad1f8732a021209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef5dabcce0b919690b209db71e1535210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49e21ddb99ea70e3d78cd77b89ff40211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d726bbe97d2693764cb87c7d9cd7f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec2131ae2a61e6eeb00e5f9e3c531c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ffe92ec9e267a75649dac808e45067214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0b9a8c5d22e27914757f7fc352df8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb908851689f61a0751928290d22e915216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233530b4034d939ce8d4f20a6d8798b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6626b1f88654d2e8a8e86c22160d553218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11f29f70eea482043d91301ca55db1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e656f873cc893f2810d5badb4f2460d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129edc932ee7e438d2afd91a5b56adab221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1e798733cb57f4a73d26705b381d9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f392685a25e14513dc626fb5ee17dc1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd0b5b135ada62051fe72960f6d60d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0aeaafc25786994f91e36198767b4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e103bfafc11bc3a1a8c8fb01773c68226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfbe60c63af7d6ed03c1db459dae4e7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589dda4aca385b6e760857e32c27a2d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5654400e0161a9bf0e85d422131002229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43dd1f423e1392856ecf8be025ed72230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e051c64c56589fcea244bb5e43bde7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3cc262d480233cdf0874f0ea34a752232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7270e35d6f1fcab828df247d6f959233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d39f8074bc8beaf5e47aae63cb370c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91eeb5168f3039286c60278ebfea6f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92c7f071c6eebab36bebd53a3e37c1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63039cb908693c84bd8899acc18a9698237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1d9758d7e57ae5d668b2315cea44b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36e5bf006561c4e74b928f18795ec7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f76202d16773835680b9834eadcf5d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b30cbde478fedd56e98bb2318d0cc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889f6f969277457910e0b799bd44136242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302dcca40e01e8c6891d497dbc4314a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a340d893e2ce3bdb824f036453e7acd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f191b1f043f91b96e6f631075d6c923245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62e4c05ba5e191addf57ddef6ee1cc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b160f502ce35f625e35bf624e31f1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b487a9029fd0661ed7bf625d98602a9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1bab85d09db881f932a1dd9eb7039249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291f1e12575bea5c80456c183467a1d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65137503c6957d6f7a381183dbb1ea5f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20270aa8b490744f3997e718005edf5f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c414324c167e4d0864b582ae88775253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b5cb10ff646417c6dac51663f9054254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37d3cbeb5ccc96e1ee877d358c3fb0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea619e173581c4e9b8a6253e8f7c278256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674b015945e276238e1931e2194f851257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0b47fcadb14a58e10fb3e06253783258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b1707aa1bbf392a1bf103d2bc4e7c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27674822de3ab4a319c6518d60d6ebca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ccf1605210ea154cd6f3bf976b8ad261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326b08e86961aeadbb34eba3f8bb4d1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518b3e0e863352ac940abb1f3413bca263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f7c7086550b9a02bad89c144ea316264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914c736ea883237d66f67b20c77ba24265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e5dc78d2eaa2787abe045db4f25fc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d084e4da1e459436b730fbfe3e149ff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b343b5a9225a744aa8cf8c51e05a28268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13a7453eca674ee874f33811ac2d4d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f05621c7b3b6414caa01d89509dc2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697dabcc835f254f8f72f5667befc1a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f0ba98fadc490c585c91e9ff11953272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb59e5b33c6aa2018e7af779c45f5d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982d5151d04c59f0f81fb143e9e7922274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11681ce24db441cce8eae7a013ff5b41275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210df9a1b141ce4238df472c833ffe7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd7fe69ec2ad5510224277aeca0792277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35ca970d30af280d021db2dbd9aee6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25926f13034851fc2151cc02f7be03b2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5366cc9b3b834409240fb0c8b0ec7f1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6f0e700df3ab1cf90141ff71457c8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc5e69e104d265790e7e3961bc742a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bfef16b68ed342b34ca3876b7fea40283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5f4ceab4a647cbc90c6a3bcfc0832284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9a179161bd0e4f34352ab25bc4c3d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d8b62cd3021eecc9db9bff88c2e44286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008bda2e179531d3cd9a95337b37e59287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6b1ad833de385ff90198e60731e64288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855cef4a594d6e799da50a21b9be3e6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062500663b7467792e523677d84a38f1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7eca247874caef7d95695dff35fb0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f112cd06acbdfa6e45087b1d52a501292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbd0068ab407f73bf098f384eada2c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cadf95427dd84532db97b680f73706294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874efc050dff581b0a422dbaf128c7d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2b9c6f3a363268f80c7e7b2c04f42296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa46669dab8d79901f7c1773b788e3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bd546159aec94ebaf768a70ac0548298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344f43a91704a23a8c403891ad19f32299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d4da93529a4c8cc9ec68393e5ea69300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfac1c6709f0cf9dc85cc274007a0ae301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b5bf923d48f10a46b64648fd60b68302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32a4f9d62d125734410e2013543cf0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691147aecb4f2017d7150911122faac3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c94912a452810991e26c7e7123cd2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93fa6dd5eb646c9bf0d45d006b3378306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd7ffef9fc185acaa73bd09c21e4c2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004a6023c9097ccc7aa7137360f4c08308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e044b68efc9ea8b0117890ce00e89309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26f23134b25549d86bd2ed1ba667fd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b898741184c42f9051e16f4392428311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792917da92baf79dc5d1e96ed3d6dc0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a4861cdb10aaad203d91ef114e7e2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51f081d75aacf13a637986ca0c0616314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5747dff7a53a23837e1fa132d0e191e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38a4cbc19e57669427c6174ea71118316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b546805017867ad5c902dee0bf77a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c447cbe15152764d6cc06852f4385318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65dcecda4eaed0084697dff9014b85a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd17543cc19266da16582c19d377b7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3f7a3f542ea09913226ed03d1ad96321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef93cd7731b85072f4169e74cd5df5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6c5b6352e27be04e4157c2144e92d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065b033bb3c0a18107b4fa4e4b96bf7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30b3cf2fc89f5c1407dd7452a7c62c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e50c35a43dd1f52b43292e190cbec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44457f9c5ed4db1a83c166d5ae70faea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef631c4c900bee2a895ecbebd4f8c00328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c37dd0a3b8d868bc1ef57c0ad19d7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c4db6ea26c531dbda446ced945b14330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964523a0b9fcf03de8b16bda12ac85e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ffcce3bee372eb4b00c2f4539e2c45332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e33c743ea6f672cce8defba425204f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22868475f0d44a09d705d872ed3288b2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b5ede80dc558ce37df0fa8cc3579d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a1c0cda8e812839c203de307a1b23336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209386bdc6e0037dfafbec92c372ea3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd6579033e188c914dfef25df7b105338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8b2012a4e7e3bbdac8e4ae853a8dc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1085f2e95a9222337bc363fa28339340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0f97d2710600248bf4308ddf41189341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d20502ac3f4f9cd06d884bbde31b0c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e7e6c1b681af2944bfd99cde2b804343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985fd7508c239aa345820f01ea27699344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1446d5bfef3118c7a479f76b8fc507345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc61c4f19d38dc0a355eda9d30935c1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6f5cc6a7aeda089cfe13b0dd5e1be347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32912620fcd234a09906a77c9cfccfd0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6c2ee6ffb75d95fc23b79e5f6c689349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ff9654475cbbaa7205926f4fa05f7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf12bdf951efac9c01746c178418138351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8631be7f273d3a07d67de822ff0c1f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc665ce99bb0bfa8103960181db21a7d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742dd75d414d088d1cfe1f40caf4ca53354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224206a3a3f10101e10a7623a025330355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935dd5a8c86c9b4ce6548af769099efb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2dfa8de1e3608695d96b07689a776357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748f0caec69ff4298e500bcedbdf31e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae692e55802949fe30bd3568b720f3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8980a5296296fe283c0193986d9040360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd3c284b9c8e5d3768f03b59224ea8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc852d64885c7c5a81cdfffc7f927442362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0bfffd775530c757a648924a96773d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52958e99f73f8334faec09cb1a893a07364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34fcc6c0d8796e7ea6261eef116f74d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f262c3452790f93a79285fb2ab6ea45366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa33ac086ed89bfc4ea0d4d75e312a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be9719bf9c3cccad191054e2b98d1a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df7f16d438c06c9ff2f1c828f6d399369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae72be7cc31bf9283ff92f20b79147a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde05757d3f4db71ae8633d0d7c723b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59270f5f4d6cf7ac8cd706f3c2fc21e9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37a72e75f14034960af36edb6876f5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4770afbb4746cea51f32b875a4c0dc3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c912ebbeb29fc8db03b9ef97a33293375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34832afee13b37ef47e4acec37d95659376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785a2e17e8c26f00f63b3121610aea7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba10fa26ecc0b5b00f890bc1ac97e2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2cd754eecc1a27fefe3dc84c9377f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c016cdd78f13d558f017722144af59380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b07d4698858b169df9c7b8b674b056381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128fe2d78a776721f1be946a4cb07bd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893eac198869da824dd06b15faa6d54383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ec850c04d721c41f064f37bad0125384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0fd5049f70c6fe15b4e6ec25d3a22385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765244aacc2e0109d2f802e3eaa4debb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bce10a712bcd55a54e309873154c48387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc31236c947e2acd55a7f8c2d8d9af388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561009c658de7b68a7736bab3079044389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82258c5cc8e1d31bba8bf3fdbd628fc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55ba9c885d7a519c5ae1cefb439307391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef0058cc8d38128426773b5200eccd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d07e695b542c0c1bd2867e66bbd30393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d8e5f6181ea219d3a8eaa21a156b7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393938b73a0046d0605bb3f08122aef395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083e5f60822d6c1ba759b45ab388e9f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0a61b68b967e2f440401311658f76397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08eac9aabd5088fef8076db2d2ea39398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67c2bd594e8a7274199ff229bd0ec6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6fbadfddf66756511f258ab87423c7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e73d758cf35dca8472d7cd0e946f1f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a106e4813f6b7d32598f233fed7f4e1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4472a9bc23530d1273cfcaaebfdda91403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605558b344f30494ec0ab419c04e6f9e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39259925eb044304668f9907b1323754405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cee5d3c0df7dc2a687cef8bfc77d8d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef18fe8399dd1544765e0c63ff1564407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037f198db8b9ae8fbe49a2c68798f0a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e7dd7e8792a30e8c09439a2e9ebde409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caea1190cd4fbb3998fc6e6aad20ce3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474ce432f1ff42f68c04c1f3b91c72b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787627e04b4db7e88da1470a08eab75412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81793718e194c69f6c5f278246f9b24d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945e9e89b3a0525a3fd59b94faebb21414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8282f5edbd48e1917fc6d1c0aecc5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34966f2d6eff9b59c1886ac2023db5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8111803d9365d3454a1e878b61ed56417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f2ee04bbef93ade72b1f1d8e232c2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb9fed048dcdd0c35f6a762a7eb48d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb83dde77efa92878014b0fa516ae5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76bf22f832743188063e751237105d7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f4fbbd6e1811c7460f07dd5e70702422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27717ddff8d5d9f0945cb654bc1695c3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea404943fe2418906a53a9cca0811d8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50725ad5aa769a189c135f93e011accb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370495cc411d0adf8a6da034eac97e5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410be6ef5bc4370b6cb414e301f7ccec427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7ae1d7a688d3d89c5040b584cd402428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a7b7b8a3bc4a11cdabb618422f1fe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ac463dcf80f561b89e6f17b0fbb9f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b9f8326670be1500f1f058e39a31c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f96c9c0f252e5dde66dc319853291c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a4d96dcffd92cc815a39965226fc2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb2bda5ca99bf6befdc20313965841434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d58aa86f5db10c3368a540c9f8d6f9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4debaba66df534cbcb9b7fce64319436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b471b8911c8df2c08322c92f124a0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7e2f5facba6b1fc681f33bc568360438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4fdd9d1a1ffbb109060bfb14c8ffd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db416f7a603461e7ea5cc172a90f593440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d95cf3c47ff11ce124a83af5ec1ced441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba71e677816820bed2fe715da5d4da442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247d6a24d2832393a3cd8fe71356b54443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460252264e60cdb7ce1e91f124b6abea444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a1c86822bcce4874807b5764704dc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4542c429cd40c3fe9fd1ff3cb74f2d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056e89510a24d3baefcbe76fdd4b1d5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b1d732a74ff43fbd85777dd9abc83448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d03fc6e16392e102429dcb1f6f82ab449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2bc0cec9f95ce24f7b34a2fad994f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015022f23ee41da0df85e748da37a88c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379bcb9f5472c2d2db0e51feba7ee7f7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7cd0571bde675b008895323f79242453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e206f9cfe13923f7fad2d4aced725ec454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac708a9f7386af432475f92efbd0371e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6377f30d6d357e7f7c190c76bef9592456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01e933c469e0c252c252d5248a39e7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee27581ae97a041b1896a414d3dc436458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28433de13a0b628cb19475bb51250568459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a334cf2f3f3088c82c840e94bfc1a85460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8353112e5ed2cecda31e7f350d7216e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb00e19b8c5f1d680d1f1c24ff91c94462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94675c97b50be74b748b83be406bf49b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10cb7f6132d3b727961ce22d47188d7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ee2b261b463bb16536bb983930282465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a15e794994d44130050d171f324568466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43cca9a9e4dab847f7cc9380eb3a9d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2cfdc3c6c7ff4447d591a226cb1b1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f001f90a8bbe1fe86d3eeb3b8eb119469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247746ad5b9d41d77128c84497c1dc34470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7b43300a8528fbda86ce1d10b4a5d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97bf3158a1fa9403c1d3c4db61d327472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd41b3638233aa5681cadecc1b20794473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597009667cc0ef948f5f5525091445a9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2830e70827722f6e89d020e8b8cbd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5e46a89b29c028aaf58fdbd8eafec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52c227d35ed0660c64f7c06c0bb577477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493cd1afbcc244285c5d6ad11c5f56e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc97c66fb9a46ec31fa770b0a99250c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487bc4f9ce356e64e33f80b109aa4b5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536503672a5cfc2294705713e5dc97d0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151155cbb5ac971f4b2b8f799431460482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc8830ce0ce8e9fb885fa871525624483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878f5d2360df4fedac66d316b891ae6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134f8e82a749ac02380b39bb6851570485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5558764b96b41bd44b5a5f19d91b23e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76bf18468dd32314365d93fe9012235487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a79158a6b7072e2f62f9e14eeb4f1a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e67afb320092f6719a796e24dda6cf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36d51c141309a46739762e0b7ebbdd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf3f6be734e11546076b2bf0d575a4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d49a3d84502b5f7a4d5a1019dcf7e3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e589605bb3a08cdeebefbc2f05854a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce06da4993e874233b363850cb501e8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7bea89d403c21a3eeae2cd727c475495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e6188a8318cc15defca35e8e8e05d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df557162be314de0a7f32fae4cbad6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a215a96f7daad5ae1c929778002e9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ffdc3fc955a1fef8780ab33b5d1f5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52961e5ae18afb24a668e5edb49a630500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd781eb217ff56b67005d21551ff6c5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58395ab2007005486f8e6a843bc7c1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40492aab4f06c7d436a596a04f3593e4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677697217be111293ec6cb3bbff52e5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0b88699c5870abf39f05b6890f07c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7413f12bc30df33c6cab30ad59738506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a22e34d929518907c818948e3c80bc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d02aabaf2cd4176feea913f455b315508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71adbe4c38c945d406895f27596e102c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6a104ecb06f8c98eb0dedc04f887e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfefc9033cb90730c5e13c76a00b2b2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0b2c37dbcbfc76779079d71ab60cf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d6b45050fc9dc2c6cd042bf634edf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585905454fed544790bee0830d90ce2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4546bc959f921cd8607607b20521eb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370040c654970b123e2b6e9fab2e28e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e0fe473e84115d75df39ba4000d6f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6087584a90ae308fde12e3dafad9fa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28263f1102518d3a7bd070486c34a7a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed32dba417fb180d9a35bcf1c889049520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9af0bac7b6c1fd312337f099771871521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375cfa09639dd263fda9bd0195298e6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7a320499c7b5dd2946d183e476a38523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159a4b3c16cc8a8ad1069384da004be524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736507f92af838c59930a60ee0348cb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9754c3adabb1a0ef2a39e4676e998e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b72993d4295f3aba89cc64bab3445527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de500acc14158734088e7ba7e65c8c2e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039e53866119ed822952c23d0d22953529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32e75daec8f20cbc9b19392631c38f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14e1c16e4295421d1242b9263969c1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19bfd7b84be4667820c37d639653b1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e53881efd119234e8249077aaaa44533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fdaddff387093cfd77dc3e41163ac6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2600ea17fa8d5d3db768cc0a5236281535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea760200f8b89304325055cf3ff4ce3b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ada0d101110df489c4d2ea132d2da537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c259370ff2c47492ac803e2311047538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d6302dba8a890fa324fb8f1267beb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951a3bd37c68de9b309610fa17e79aa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854afce8b8eec64235f947f48aa0493541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c22bcb3371a059210e02d164ab9fd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c03934cdc0d877659477de48fb309e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2aab500a30d4e4c7504b5a9a16138544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75ba1ff95bf2edaaa17c83b3203b2b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1141ecc119ef99efacabeefbb431894546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631548ff8f58c4df9b537fcb038a037c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11768b5ce69c15c5029832d8242dde7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558cbef8895a833bca1b525adf7195d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c7286375f5ef26d81b91cd326ee5f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032c2f4cd1c1930fca45f85257a7af5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50f4dcd35a892d76a662a49492a894552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9555e38781ee81e17f97e1554cd81d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5618b7d45db078e81edb0b68267ce554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b8628b39fbe341d2d5f0a449f581f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e442267fd9a7a6cdae02deaf2ec4d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841aa26a61cb1945be04ce6d44b5bba3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335405a7419757702b28c24bb7c49f23558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55842f6b3b73056d3d53031d7335d4d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444bd3634bfb07cd8bfd9777d7d89bef560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b91eb226b668a63cfb86e5fd220459561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874f6d23cc64f1e2f97e4fd85ae6cf0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc7d8fe5f017f646e15e2195b1d9d5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3a598dbba85d768ecfec4f9ca1482564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56822d11cd4bdda96100da2586672a48565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067df7bfa9e0e4e41e3f8af19c13e03e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc79e7c2165cda36529e09c530ff1b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7420deda34605ffe54ccb5b771afe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992df81b3879d07281058fdbd169fab569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481b6c0e5a858899e46d3d7dfa0e260570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ba4603c48a7aceb5b49a09e5f3436571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d20764bd7727c36d4c30fa94a300ec572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4abaf17f8d0754d66005db56847c0be573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46fad9b62996e3baa22a3befbc8bf29574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32091f9ae9182608a84afe9c48101840575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd71ed285e32eed6da563405b429f4b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388929f450d6b7dc5dcec9e120c959fe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4fe5745524213114d7acfec15b77dd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0eead37d11ec4e2a02f4de4875a70579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796e0b1b75617bafc256c5b7581c91e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d6bce3db7869597d4d2083469c777581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ace846271b052ddd62d8c8a4ba2f78582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abed5feb72c3407c308d9ae53f54547583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18879af74e256bfcf930c1ac41e0b90b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32fd88d2ea35750ca5bba0210ebf65585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7bee8cd5890870def571f3bae54fd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb8b9e5d179dce4a598d4dbf573048587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0487c90ecedcfc9f7901b698ee4ba588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22f553217bbfe3026756e4423a414a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37eadfbad35e3e1588596e0220f948a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473a41d9cf09e24095d3986e9b01359591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee79167e6602e62e473e4a41862923592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c537b5975d85f61f443b87b0bd0342c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ffd4d0c0174d0e14119f13bca3d6c8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7d92591a0a6b2b9ad69cb667b8d00595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95c02cb98ab3899d2c45a39f4cd525596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ccc6009c7215cd0dd7e1f2d3f4c0be597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbc006cb86f62fc563176ffba7b0c1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b350b920dbd35d42129ccd1ad2bcec3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b31c0ee3b51484471ea66fcb334f35600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd9c07ac14308f0c2f9da01792de12601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9bc3f992fdd19b4f234cf0a28c8a63602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9136e4c1b8970b71f3a500e369cc9d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d0be3a9aa3edd3098b99a27cfad5f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8b05df9b1bff6edb08c53b25e5694605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5917e7382ea1e663565b7d5ae6db6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd19ab43d006e7b3d6d8d33d8f3db4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c683206b9c6668fd549c7614ca94cc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c371cb560ac00c3ba732f816d2bdc4a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae974d9e656f0fb6cd0136af2752fa88610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1d6b5a53ff8ed132d3b8967b1824c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fbc6f1a90cbf07ce71441fc3a71b2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac779a895a0533f47b7153d91a3733613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6913a572a7127868c29e012204225a1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc043fa17cb32e11ff7d65bebeb227ec615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633bffd3f6790485b4bdb160e1d475a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018113dd8dae977a714912efff33610617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69257e363ca766ee153491df8f4ba26618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b158270baeb7c85a1988c60de63727b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7f26044083875ff76c80b0ef3cfed620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989771f8fda15481d26b38c24bd3541621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76576f0b386aa8863dc266acd04d3124622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0778ed40e3a052e0c2e23ad7f114b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9e8a0f2ec2e855544f1771e6a2314624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7310682e4012e2c2c589a4c7b57d301625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1e8be2d416317d490910ee5e7bb0e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55329317d8322dbc40d835f41397b1bc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fe687c06862addba29232ebd6ad21628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50526c856a1bc931c510cd06af411a9a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452c5895cf8f6b388d8587f0d3948c6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08735ba34eab647d598aba95ec9cb57631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0c7f96a4e644784784f6cc43e6e90632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1a5676ac697168ebdec435a91bfb0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cee0720bd7cb374055c2d3462d6246634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641dcda44be3de3a8b54da9df7b4380635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea5efa6a57c6e8e4501c198b07d4d8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c186ed0cf2d8357379cf35b3269e39637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f8dc373634ab77f612ab42825e7d7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72c60f8421ec0065ef19e3f716daf0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e9dc00524ffbdbc52fbdd310c5dd4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4bf842b7a0e9bef29b3684403c089641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26128ae2d0b0b4ca05fd9a90cb4d7c45642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04d4bec4aae7dd6fbdb3a68c8a1d0d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06798b74f29d65448e90d742579ac1ee644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a48f152820066ca364fc4480583a36645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e71195295a9cc12a46c7333bb56557646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050514480f094c5281900c681855a2b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3b824a94b7e6a13caafbe5a2b7c5a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238979faa8092f13c6f0e6f510fc87f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14200a3053b4fcd7247ce57d5a430a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d0d63f0f3ce202cf801e53ed87164651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acaab60c11c0df36b68b5aacd2ac85c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f35d40b19ffe013d2f59f0ff962412653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2b4c872ff7a715121dc7d0581dd00654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f62d1aed72731dbb69a37cab58f337655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1ea6ea0c5ce7470435e8658845e06656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297578664552c91cf787ab1a50ab7ae657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57c6b0622a7a256d31a4b8d9e2d961658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac0d829511bbdae27a965a2647721a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fda2bf88a39f2fb491a68b7ad380d1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee70b6a7ab9076a12aadfa67f24e97661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02eb33bb1defc39dbfb804c890e18c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e551ebc7f2950e866060d34b244ce0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a085ea39014229857c496b1d279cf0f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e25e04b84a9a5d4f1407af46e7142d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73544fac3e062151d34a5370ca7ec524666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20c4638345f368dd5d0f8c3c628b12667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64b8506bb584139da5d9c4e954fef4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dad5dbeb22a5df89a8c07e66b91885669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429da2bf4eb67bc7717c81de9572f0b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c553e809e722ef0c25c2881048ba3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0636b65fabe2cb8f535fe1c65e349672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d673f2e99df350233818667559f2d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1eaf2cbbe6350ee8b8fb4ad8fe3a6d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79611a3fd8abc6186d35dd37b7b4b55a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e783f542a5325ba34f9d3812dba1d1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b91098a8c3736c8a7cf285f7a8a25677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f100c4493a25764a66555e51287bdf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ab189f45ef5c6e76016549cf48500679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61387f24baa7671d6b8c8b78508366a1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f6fbbc36ce92836e4e2317ba8f969681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e214e51a6eb57b0649308724d60769a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17869afa73364675b283fd8ffd0124b2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f8e97a8bda8fa340e12bf2d4e7227684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e836b133df616b99532735a2c0e85685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb72f34fd8bfcf57fe9b5bde542a4a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259b075d56a5ab7eb13d4f2f3372b1c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7859925ddbf864df8119be930148c34688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed998c5b7365b90c97dee6b6e293202689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324e40673b6403021f0afc8843a06d0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40c3ba5af697cacb9159a06f4fcd69691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fceca33abeaf782921403f2726d6548692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecc454e8c22f1a232deb856a576a44693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77063d7478720c0f289deafe96bd4e1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e2a81f9a78a910ca262f429a9452f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bf7c419e88d56168dbefa55ef4eb2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f98b40991d6c913e419c1dedae95c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58391d088be730254b25870dd7f0f5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b6a250d695195b0b0683f308add4a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234253d9264acb663759303e1304d727700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00388d73ab7b7023db5465fbca1e10701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d9b78f696845cb9a0df8726a4bae0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1916c2a9920e546b57b2c930c3dcb5e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0038400a9751887decdff059be6df2a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645944af151a7bdeb4ddce3640247096705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb1a9619717e37d69b367cc85249be706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318665d7f6b4a83332bdca09eb875b7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7140946209bbf38a686538baa29194708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311c5c753e247f4d8591514ed8d43b0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3305001857cbf5b9d68a2a20c3776710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd290fc7d479a341ad1105735854464711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc4e183de1962ad939eee2f11de239712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9250496ba4eeecbe825a543afb2128b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5fdd1ebb09b1ca24856021e8691e03714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a498c6a954a9cb2add1bdeebe5a1c1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bec0178702baa2df46045b73dea773716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e25301db66145c877731131716ab0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0a80f65c94d26f73cbc7e4c795193718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c132eabf3a607b43b05f7c4cb8199a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9bad0be7610fc80b70d4750d1f44a2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561913786fac8750976d334bfa3acb5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1f7ecaf27bc07dcd08e8ff7d19956722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eceb44eb512935f4bbbff3726e2a0c7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579918cedc7dbaa66d249f21b2a8435b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163c4029791725def72013373736bb1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e35edf2409d710b01379b3d7df8e9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4b57cb089a891d8d8c059be04f8e7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f679affa8fedcedb5a88d1461757586728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25fc3500e5a1a5e2b0d7a6f6df4584729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c16e886bcda8dfe545d34a01ae6ab4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8a3541da3ba826f6ff3b2c06f9efc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b870cedc636a1f6686fe6a4b12831732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dccd5e1a332a8071ee2c06e0b274bcd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd112901ea093aace4c98eaf6a75896734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af884caabfc93ee0d794fda93552082735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e3ad8df359897c477bd690d3a0159736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4435159c55767f55c16f64d07f026b9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58444ff18d8cb66b74682ef036001d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903605cdca52879bc932749e85854d0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39acce67d2aecc9a87fa5169c71dd20a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ae70d0fd7155b4aeee9b599947333741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83344a579954dbf1af4f7cbd6b7a78742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14b3b1fa4e7ac0954582a781646c4a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f67d150eb4896639d34bb35067da1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe70343a49988e49200293fafa3861745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d0356c6fb3334fa47dbe3a3000087746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d4bb481b6d4dfdbed0c80ba1fd2af747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973e003e6b6e5147630a371ac04c1c9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1737dceb647e0d18a8322aae40608749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a20e6303ff3d6273ed8ecc3e9c31b6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6769acc10432a540e828f0411ecfa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0ae957af6dbc892fab707d8d1b354752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9acb27f1097a1346e5ac8094d260fd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43ada41bf63289c5e0949ee79ca853754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83f403b9919b41c93bcfc057b77ec7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125f2fe6362829d81ccad13dfddb0a2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0472996bdef66e90b3abf1ac8ae50e9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1d382f97b8a1745528caad05ffdbc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973ee3a5afc51fe1bbada8850067e40759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11097c9070bca17ba3d9f5ae70019627760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f4f1d110015d54141d20599594108761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def8c61e59441bbcbeef0647df2f673762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f57ecda9651ce1a94c22c251926bd763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2f9582aa20f746d8a9fdc5330ec9d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77065bb19559710e46f226c9432a51f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c20e614819bb704173254a8c1264f2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ab1e93348f02e40c6477de90106a2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549fbe2606b6c33b59416d8d644f75ae768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98719a18bf2f4d5f009e6cc83fe8ebfa769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877abd85f02f0ea5e305a83afa68571770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e22d2b1ca222cfccc59dfafc2f30d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56741c9edee50751611cfff124dc70772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18603b6572439431b7cf6329bc7eba8b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e23a8dc66af0627906c1a5fb0d55cb774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989e285200dc3888c93a6dce9e5c7ab775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5eeafce6cc493882ee8746c919b67776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc083d3b94a4aeccf764002517de73777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef20e630c3682fe05f43795e7ee771778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3d76250930bb150c2f55af8846307779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89350af76b81c671a025f4d9469eb7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6904b085490bf87ca473755a9932c1781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69968ff92f5d5098d75e1a1f889252782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8df65aea52ae07104b890d6e332b6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b12f6333a3c93bf763f4a1fd5d8eb3784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ff01c03e0cd1fe54ecbca029ac0a0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f1f1462d032200bb7ceb8e5c8de34786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008c36a0108ab73b96481432662cd77787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e22c18135466d295b8facbaee07435788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c59be6f7e8e4e395496c103d634f57789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34ab9f565ea64f2c897b17a51fcbd6790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0775f82e33422c37f7f4bf97d343e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc6e5b82b4d6630763e082fb242c71792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee594b7a58acb2950a763b47755af794793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70738eca6a5d7e7d88d4d3db8f485a27794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb3e82022f93226899b6ac08620629795.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>